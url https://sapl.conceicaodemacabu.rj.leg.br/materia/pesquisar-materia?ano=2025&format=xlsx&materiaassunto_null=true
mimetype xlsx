--- v0 (2026-02-10)
+++ v1 (2026-05-03)
@@ -10,3167 +10,3176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2320" uniqueCount="1035">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2320" uniqueCount="1038">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
     <t>Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2918/subemenda_1-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2918/subemenda_1-25.pdf</t>
   </si>
   <si>
     <t>Altera os prazos estabelecidos no Projeto de Emenda n.º 001/2025 à Lei Orgânica Municipal de Conceição de Macabu/RJ, para estabelecer novo prazo de 45 (quarenta e cinco) dias, sendo 30 (trinta) dias iniciais, prorrogáveis por até 15 (quinze) dias.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Pedro Henrique</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_a_lei_organica_1-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_a_lei_organica_1-25.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso XVIII do artigo 42 e ao inciso XIV do artigo 96 da Lei Orgânica Municipal (LOM) de Conceição de Macabu/RJ</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2984/projeto_de_emenda_a_lei_organica_02-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2984/projeto_de_emenda_a_lei_organica_02-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 169-A à Lei Orgânica do Município de Conceição de Macabu, para dispor sobre a obrigatoriedade de execução de emendas parlamentares impositivas ao projeto de lei orçamentária anual.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Conceição de Macabu</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2989/elom_3-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2989/elom_3-25.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 97 da Lei Orgânica do Município de Conceição de Macabu, e dá outras providências.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2990/projeto_de_emenda_a_lei_organica_04-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2990/projeto_de_emenda_a_lei_organica_04-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 4 do art. 44 da Lei Orgânica de do Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2856/emenda_01_plo_06-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2856/emenda_01_plo_06-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei 006/2025, a fim de suprimir integralmente o art. 2º e renomear o art. 3º, que passará a ser "art. 2º".</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3103/emenda_02-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3103/emenda_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do Art. 4º do Projeto de Lei Ordinária nº 32/2025, reduzindo o percentual de autorização para abertura de créditos adicionais suplementares.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>Coutinho, Gaúcho, Nathália Braga, Pedro Henrique, Rafinha da Saúde, Samuel da Música, Tião da Usina, Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3114/emenda_03-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3114/emenda_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera o orçamento previsto no Projeto de Lei n.º 032/2025, para incluir emenda impositiva destinando o valor correspondente as atividades abaixo descritas e detalhadas.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3115/emenda_04-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3115/emenda_04-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA - Fica alterada a programação constante do Projeto de Lei nº 32/2025, que “Estima a Receita e Fixa a Despesa do Município de Conceição de Macabu para o exercício financeiro de 2026”</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dhal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2858/plc_01-2025_-_altera_multa_fiacao_inutilizada.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2858/plc_01-2025_-_altera_multa_fiacao_inutilizada.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II do artigo 7º da Lei Complementar Municipal n.º 1.622, de 12 de dezembro de 2019, que estabelece penalidades para empresas responsáveis por infrações relacionadas à manutenção de fios e equipamentos em postes no município de Conceição de Macabu. Suprime o inciso III do mesmo artigo.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2889/plc_02-2025_-_plano_de_amortizacao_ipascon.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2889/plc_02-2025_-_plano_de_amortizacao_ipascon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Complementar Municipal n° 1641 de 01 de julho de 2020, definindo o plano anual e mensal de amortização do passivo atuarial do Instituto de Previdência e Assistência dos Servidores do Município de Conceição de Macabu - IPASCON para o exercício de 2025 e seguintes e dá outras providências.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2971/plc_03-2025_-_altera_o_artigo_497_-_paragrafo_unico_do_codigo_tributario_municipal_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2971/plc_03-2025_-_altera_o_artigo_497_-_paragrafo_unico_do_codigo_tributario_municipal_.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 497, parágrafo único, inciso II, da Lei n.º 471/2011 - Código Tributário Municipal.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3088/plc_4-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3088/plc_4-25.pdf</t>
   </si>
   <si>
     <t>Institui o ‘Marco Zero da Regularização Fundiária e Edilícia Urbana (Reurb)’ no município de Conceição de Macabu/RJ, estabelece o reconhecimento administrativo das edificações consolidadas e dá outras providências.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei n.º 471/2011 - Código Tributário  Municipal -  no que tange a isenção para fins de atualização.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2823/plo_01-2025-_auxilio_alimentacao_-_vereadores.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2823/plo_01-2025-_auxilio_alimentacao_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 1.887/2023, que dispõe sobre a concessão de auxílio-alimentação mensal aos servidores municipais do Poder Legislativo de Conceição de Macabu/RJ, para incluir os vereadores como beneficiários.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2824/plo_02-2025_-_revisao_geral_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2824/plo_02-2025_-_revisao_geral_.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual da remuneração aos Servidores Públicos Municipais do Poder Executivo e do Poder Legislativo e aos Agentes Políticos de Conceição de Macabu/RJ na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2825/plo_3-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2825/plo_3-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.772/2022, dispõe sobre a reforma na estrutura administrativa da Câmara Municipal de Conceição de Macabu/RJ, para incluir os cargos de Assessor Especial do 1º Secretário; Assistente Jurídico; Assessor do Secretário Geral.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>Gaúcho, Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2838/plo_04-2025_-_denomina_logradouro_publico.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2838/plo_04-2025_-_denomina_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público e dá outras providências (prolongamento da Rua Raphael Monteleone).</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>Gaúcho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2842/plo_05-2025_-_campanha_de_consc._e_divulg._da_lei_federal_14.443-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2842/plo_05-2025_-_campanha_de_consc._e_divulg._da_lei_federal_14.443-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal Permanente de Conscientização e Divulgação da Lei Federal Nº 14.443/2022, que Altera a Lei Nº 9.263, de 12 de Janeiro de 1996, para Determinar Prazo Para Oferecimento de Métodos e Técnicas Contraceptivas e Disciplinar Condições para Esterilização no Âmbito do Planejamento Familiar.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2848/plo_06-2025_-_um_terco_extaclasse_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2848/plo_06-2025_-_um_terco_extaclasse_.pdf</t>
   </si>
   <si>
     <t>Altera artigo e inclui parágrafos na Lei nº 1.554 de 05/12/2018, que trata do Plano de Cargos, Carreiras e Salários da Administração Direta e Indireta do Município de Conceição de Macabu e dá outras providências (1/3 extraclasse).</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2859/plo_07-2025_-_programa_pequenos_legisladores.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2859/plo_07-2025_-_programa_pequenos_legisladores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Pequenos Legisladores" no município.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2863/plo_08-2025_-_desafetacao_de_area_p_cras.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2863/plo_08-2025_-_desafetacao_de_area_p_cras.pdf</t>
   </si>
   <si>
     <t>Autoriza a Desafetação de Área de Propriedade do Município de Conceição de Macabu, conforme especifica.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Rafinha da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2864/plo_09-2025_-_autoriza_a_realizacao_de_rodeios.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2864/plo_09-2025_-_autoriza_a_realizacao_de_rodeios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a realização de rodeios no Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2872/plo_10-2025_-_cria_a_fg_de_fiscal_de_contrato.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2872/plo_10-2025_-_cria_a_fg_de_fiscal_de_contrato.pdf</t>
   </si>
   <si>
     <t>Altera Lei n.º 1.772/2022, que dispõe sobre a organização administrativa da Câmara Municipal de Conceição de Macabu/RJ, para incluir a função gratificada de fiscal de contrato, e dá outras providências.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2893/plo_11-2025_-_criacao_de_adicional_de_assessoramento_e_cooperacao_tecnica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2893/plo_11-2025_-_criacao_de_adicional_de_assessoramento_e_cooperacao_tecnica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de adicional de assessoramento e cooperação técnica em licitação ao agente de contratação e dá outras providências.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2909/plo_12-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2909/plo_12-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº  471/2011, para incluir a isenção do Imposto Predial  e Territorial Urbano (IPTU) para pessoas com Transtorno do Espectro Autista (TEA) ou seus responsáveis e dá outras providências.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2912/plo_13-2025_-_cria_na_etrutura_da_administracao_direta_municipal_a_secretaria_municipal_de_cultura.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2912/plo_13-2025_-_cria_na_etrutura_da_administracao_direta_municipal_a_secretaria_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Cria na estrutura da Administração Direta Municipal a Secretaria Municipal de Cultura e dispõe sobre a criação e alteração de cargos em comissão e de criação de cargo de agente político da Administração Direta do município de Conceiçao de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2915/plo_14-2025_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2915/plo_14-2025_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf</t>
   </si>
   <si>
     <t>Fica Instituído o Calendário Oficial de Festas, Eventos, Homenagens e Datas Comemorativas no Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2923/plo_15-2025_-_cria_cargo_de_chefe_do_setor_de_imprensa_oficial1.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2923/plo_15-2025_-_cria_cargo_de_chefe_do_setor_de_imprensa_oficial1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.772/2022, dispõe sobre a reforma na estrutura administrativa da Câmara Municipal de Conceição de Macabu/RJ para incluir o cargo de Chefe do Setor de Imprensa Oficial.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2930/plo_16-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2930/plo_16-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Biblioteca Municipal de Conceição de Macabu com o nome de Francisco Ferreira do Cabo e dá outras providências.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2935/plo_17-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2935/plo_17-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2940/plo_18-2025_-.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2940/plo_18-2025_-.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana de Motta Coqueiro" No Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2943/plo_19-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2943/plo_19-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Conceição de Macabu a obrigatoriedade de contratação mínima de 1 artista local a cada 3 atrações externas, em eventos públicos realizados na cidade.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2945/plo_20-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2945/plo_20-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Feira Rural de Conceição de Macabu, destinada aos produtores bovinos do município, e dá outras providências.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2946/plo_21-2025.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a utilização do Parque de Exposição Otto Guimarães Linhares como área de lazer dos munícipes.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2947/plo_22-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2947/plo_22-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Saúde e Bem-Estar do Servidor da Câmara Municipal de Conceição de Macabu, que concede plano de saúde e plano de academia aos servidores, e dá outras providências.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_23-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_23-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Rua Antônio Lopes de Oliveira, localizada no Centro de Conceição de Macabu como "Rua do Artesanato e Cultura", destinada à realização de feiras de artesanato, eventos culturais, música ao vivo e espaço recreativo infantil.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Filipe Felix</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2958/plo_24-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2958/plo_24-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Esporte na Comunidade" no município de Conceição de Macabu, com o objetivo de promover a prática esportiva gratuita e orientada em espaços públicos, visando à inclusão social, saúde e qualidade de vida.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2962/plo_25-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2962/plo_25-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasses oriundos de Emenda Parlamentar, através do Fundo Municipal de Assistência Social, à Assistência Social Asilo Santo Antônio (ASSA) e a Associação de Pais e Amigos dos Excepcionais (APAE) de Conceição de Macabu, sem fins lucrativos</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2963/plo_26-2025_-_institui_o_plano_municipal_de_contingencia_e_estrategia_para_atuacao_socioassistencial.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2963/plo_26-2025_-_institui_o_plano_municipal_de_contingencia_e_estrategia_para_atuacao_socioassistencial.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Contingência e Estratégia para Atuação Socioassistencial da Secretaria Municipal de Promoção e dá outras providências.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_27-2025_-_cartao_alimentacao_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_27-2025_-_cartao_alimentacao_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>Concede "Cartão Alimentação" aos Conselheiros Tutelares Titulares do Município de Conceição de Macabu, e dá outras providências.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2996/plo_-_28-_2025_-_autoriza_criacao_do_ceam.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2996/plo_-_28-_2025_-_autoriza_criacao_do_ceam.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o CEAM – Centro Especializado de Atendimento à Mulher no Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2997/plo_29-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2997/plo_29-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de prestação de contas trimestral, pela Secretaria Municipal de Agricultura, referente aos atendimentos com maquinário agrícola, com assinaturas dos beneficiários.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2998/plo_30-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2998/plo_30-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a promover palestras e debates educativos sobre políticas públicas nas escolas municipais.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3055/plo_31-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3055/plo_31-25.pdf</t>
   </si>
   <si>
     <t>Dispõe e normatiza a alteração administrativa organizacional interna do setor de fiscalização de posturas da Secretaria de Fazenda para a Secretaria de Segurança Pública e Mobilidade Urbana.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3056/plo_32-2025_-_loa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3056/plo_32-2025_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Conceição de Macabu para exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3057/plo_33-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3057/plo_33-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio de 2026/2029.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3060/plo_34-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3060/plo_34-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre A Política Municipal De Proteção E Bem-Estar Animal, Institui O Programa ‘Sonso’ De Proteção E Bem Estar Animal, Estabelece O Controle Populacional Ético De Cães E Gatos, A Prevenção E O Combate Aos Maus-Tratos E Ao Abandono, E Dá Outras Providências.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3063/plo_35-2025_-_institui_a_comenda_do_merito_culinario_junger_barbosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3063/plo_35-2025_-_institui_a_comenda_do_merito_culinario_junger_barbosa.pdf</t>
   </si>
   <si>
     <t>Institui a “Comenda do Mérito Culinário Maurício Junger Barbosa” no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ticó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3068/plo_36-2025_-_cavalgada_da_piteira_no_calendario_oficial.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3068/plo_36-2025_-_cavalgada_da_piteira_no_calendario_oficial.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Festas, Eventos, Homenagens e Datas Comemorativas do município de Conceição de Macabu, a Cavalgada da Piteira, a realizar-se anualmente no primeiro sábado do mês de setembro, e dá outras providências.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3069/plo_37-2025_-_prorec.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3069/plo_37-2025_-_prorec.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Conceição de Macabu o Programa de Recuperação de Créditos Tributários PROREC, e dá outras providências.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3070/plo_38-2025_-_auxilio_alimentacao_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3070/plo_38-2025_-_auxilio_alimentacao_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 951, de 31 de agosto de 2009, para dispor sobre a forma de concessão do auxílio alimentação.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3071/plo_39-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3071/plo_39-25.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Festas, Eventos, Homenagens e Datas Comemorativas do município de Conceição de Macabu, o "Circuito Equestre de Conceição de Macabu", a realizar-se anualmente no primeiro final de semana do mês de agosto, e dá outras providências.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Samuel da Música</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3073/plo_40-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3073/plo_40-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Festas, Eventos, Homenagens e datas comemorativas do município de Conceição de Macabu, o "Festival Gospel", a ser realizado anualmente, no terceiro sábado do mês de abril, e dá outras providências.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3076/plo_41-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3076/plo_41-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.728, de 18 de novembro de 2021, para denominar o "Diploma de Mérito Esportivo" como "Diploma de Mérito Esportivo Jorge Anastácio da Silva Souza", e dá outras providências.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3082/plo_42-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3082/plo_42-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vaga de cargo já existente e de provimento efetivo, para preenchimento do quadro de pessoal da administração pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3083/plo_43-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3083/plo_43-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.552, de 20 de dezembro de 2018, que dispõe sobre a reserva de cargos e empregos para negros e índios nos concursos públicos municipais, para adequá-la às disposições da Lei Federal nº 15.142/2025.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3084/plo_44-2025_-_dispoe_sobre_a_criacao_e.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3084/plo_44-2025_-_dispoe_sobre_a_criacao_e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e alteração de cargos em comissão da Administração Direta do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3089/plo_45-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3089/plo_45-25.pdf</t>
   </si>
   <si>
     <t>Institui a "Comenda de Mérito Agropecuário José Nolasco de Salles Filho (Zequinha Salles)" no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3090/plo_46-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3090/plo_46-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e distribuição gratuita de caderneta de orientação para pessoas com diabetes no município de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3096/plo_47-2025.pdf</t>
+  </si>
+  <si>
     <t>Dispõe Sobre A Implementação Do Programa Municipal De Educação Integral Em Valores, Ética E Cidadania Nas Escolas Da Rede Municipal De Ensino, E Dá Outras Providências.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3104/plo_48-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3104/plo_48-2025.pdf</t>
   </si>
   <si>
     <t>Institui a "Comenda de Mérito de Defesa Civil, Militar e de Segurança Pública Major Couto" no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3105/plo_49-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3105/plo_49-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Festas, Homenagens e Datas Comemorativas do Município de Conceição de Macabu o "Dia Municipal dos Desbravadores" e dá outras providências.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Gaúcho, Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3106/plo_50-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3106/plo_50-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º de do inciso I do art. 2º da Lei Municipal n.º 1.724, de 11 de novembro de 2021, para estender o prontuário eletrônico da saúde a todas as unidades da rede municipal, incluindo UPA e Hospital.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3107/plo_51-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3107/plo_51-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Festas, Eventos, Homenagens e Datas Comemorativas do município de Conceição de Macabu, o "Dia Municipal da Força Jovem Universal", a ser celebrado anualmente, no segundo sábado do mês de janeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3108/plo_52-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3108/plo_52-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga por um ano a vigência do Plano Municipal de Educação de Conceição de Macabu, instituído pela Lei 1.392/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_53-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_53-2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 8º da Lei Municipal n.º 1.674, de 27 de abril de 2021, que instituiu o Fundo Especial da Procuradoria Geral do Município de Conceição de Macabu - FUNDEPRO-CM, e dá outras providências.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3110/plo_54-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3110/plo_54-2025.pdf</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3121/plo_55-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3121/plo_55-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Auxílio-Alimentação Extraordinário aos servidores da Câmara Municipal de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3122/incompleto_plo_56-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3122/plo_56-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implementação do Centro de Atendimento Individual Especializado - CAIE, que atenderá prioritariamente os educandos da Rede Municipal de Ensino que necessitam de Atendimento Educacional Especializado e dá outras providências.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2941/veto_plo-14_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2941/veto_plo-14_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei nº 14/2025 que institui o Calendário Oficial de Festas, Eventos, Homenagens e datas Comemorativas no Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3085/veto_02-2025_-_parcial_ao_plo_34-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3085/veto_02-2025_-_parcial_ao_plo_34-2025.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei nº 34/2025 que dispõe sobre a Política Municipal de Proteção e Bem-Estar Animal, institui o Programa "Sonso" de Proteção e Bem-Estar Animal, estabelece o controle populacional ético de cães e gatos, a prevenção e o combate aos maus-tratos e ao abandono, e dá outras providências.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3123/veto_total_ao_projeto_de_lei_n._212025..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3123/veto_03-2026.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 21/2025, que dispõe sobre a utilização do Parque de Exposição Otto Guimarães Linhares como área de lazer dos munícipes.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Dhal, Filipe Felix, Gaúcho, Guta, Rafinha da Saúde, Samuel da Música, Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2841/pdl_1-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2841/pdl_1-2025.pdf</t>
   </si>
   <si>
     <t>Susta o Decreto n.º 014/2025, de 21 de janeiro de 2025.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2852/pdl_02-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2852/pdl_02-2025.pdf</t>
   </si>
   <si>
     <t>Susta a alteração no inciso II do art. 11 do Decreto Municipal n.º 050/2013 alterados pelos Decretos n.º 41/2024 e 57/2024 pelo art. 1º do Decreto n.º 10/2025, de 14 de janeiro de 2025.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>Coutinho, Filipe Felix, Gaúcho, Guta, Nathália Braga, Pedro Henrique, Rafinha da Saúde, Samuel da Música, Tião da Usina, Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2982/decreto_legislativo_03-2025_-_inteiro_teor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2982/decreto_legislativo_03-2025_-_inteiro_teor.pdf</t>
   </si>
   <si>
     <t>Susta os efeitos da Portaria nº 559/2025, de 11 de junho de 2025, que restringe o exercício da atividade fiscalizadora dos vereadores em unidades públicas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3077/pdl_4-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3077/pdl_4-25.pdf</t>
   </si>
   <si>
     <t>DETERMINA HORÁRIO DE FUNCIONAMENTO PARA O EXPEDIENTE DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3091/pdl_05-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3091/pdl_05-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO LEGISLATIVO N.º 03/2025.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>PRE</t>
-[...5 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2840/pre_01-2025_-_mulher_do_ano_a_marilia_nunes_bastos.pdf</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2840/pre_01-2025_-_mulher_do_ano_a_marilia_nunes_bastos.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma Mulher do Ano à Marília Nunes Bastos Barbosa.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2850/pre_02-2025_-_celina_bellas_sra._juranda.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2850/pre_02-2025_-_celina_bellas_sra._juranda.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Professora Celina Bellas à Sra. Juranda de Souza Fernandes.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2851/pre_03-2025_-_cidadao_macabuense_sr._kellen.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2851/pre_03-2025_-_cidadao_macabuense_sr._kellen.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Macabuense ao Sr. Kellen José Medeiros Barreto e dá outras providências.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2854/pre_04-2025_-_honra_ao_merito_marcio_mota_da_paixao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2854/pre_04-2025_-_honra_ao_merito_marcio_mota_da_paixao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a Marcio Mota da Paixão e dá outras providências.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>Tião da Usina</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2860/pre_05-2025_-_cidadao_macabuense_ao_sr._fabricio_gaspar_rodrigues.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2860/pre_05-2025_-_cidadao_macabuense_ao_sr._fabricio_gaspar_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense em reconhecimento à sua contribuição na intermediação de atendimentos à população carente de Conceição de Macabu, viabilizando a distribuição de vagas na área da saúde junto à rede pública estadual e da Baixada Fluminense ao Senhor Fabrício Gaspar Rodrigues.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2861/pre_06-2025_-_titulo_de_cidadao_macabuense_a_sr._lidia_maria_de_brito_carvalho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2861/pre_06-2025_-_titulo_de_cidadao_macabuense_a_sr._lidia_maria_de_brito_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense, em reconhecimento à sua contribuição no exercício da advocacia previdenciária à população de Conceição de Macabu, a Senhora, natural do Rio de Janeiro, Lídia Maria de Brito Coutinho Carvalho</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2862/pre_07-2025_-_cidadao_macabense_ao_sr._hugo_dos_santos_monteiro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2862/pre_07-2025_-_cidadao_macabense_ao_sr._hugo_dos_santos_monteiro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense em reconhecimento à sua contribuição ao município de Conceição de Macabu, através de sua atuação como advogado e assistente jurídico, prestando relevantes serviços à administração pública e à comunidade local ao Senhor Hugo dos Santos Monteiro</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2865/pre_08-2025_-_mocao_de_aplausos_a_rafaek_mobarak_santuchi.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2865/pre_08-2025_-_mocao_de_aplausos_a_rafaek_mobarak_santuchi.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos em reconhecimento à sua atuação como psicólogo, coordenador do Programa Federal “Primeira Infância no SUAS/Criança Feliz”, pelo trabalho na inclusão de crianças com deficiência por meio da música e por sua contribuição ao cenário cultural do município, ao Senhor Rafael Mobarak Santuchi</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2869/pre_09-2025_-_honra_ao_merito_a_sra._regina_celia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2869/pre_09-2025_-_honra_ao_merito_a_sra._regina_celia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Regina Célia Vasconcelos e dá outras providências.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2870/pre_10-2025_-_mocao_de_aplausos_a_sec._de_defesa_civil_de_trajano_de_moraes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2870/pre_10-2025_-_mocao_de_aplausos_a_sec._de_defesa_civil_de_trajano_de_moraes.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Secretaria de Defesa Civil do município de Trajano de Moraes/RJ pelo auxílio durante a tragédia de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2871/pre_11-2025_-_diploma_cidada_centenaria_a_sra._guilhermina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2871/pre_11-2025_-_diploma_cidada_centenaria_a_sra._guilhermina.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Cidadã-Centenária A Sra. Guilhermina Souza De Oliveira E Dá Outras Providências.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2875/pre_12-2025_-_mocao_de_aplausos_ao_sr._marcos_vinycios_da_silva_santos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2875/pre_12-2025_-_mocao_de_aplausos_ao_sr._marcos_vinycios_da_silva_santos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos pelo notório talento e dedicação à arte, destacando-se na confecção de personagens e esculturas "clay", promovendo a cultura e levando o nome de Conceição de Macabu para além de suas fronteiras, ao Sr. Marcos Vinycios da Silva Santos.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2876/pre_13-2025_-_concede_mocao_de_aplausos_ao_sr._thiago_negreiros.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2876/pre_13-2025_-_concede_mocao_de_aplausos_ao_sr._thiago_negreiros.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Sr. Thiago da Costa Negreiros e dá outras Providências.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2877/pre_14-2025_-_condede_titulo_de_cidadao_a_marcelo_de_souza_batista_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2877/pre_14-2025_-_condede_titulo_de_cidadao_a_marcelo_de_souza_batista_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Marcelo de Souza Batista e dá outras providências.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2878/pre_15-2025_-_concede_titulo_de_honra_ao_merito_a_jeannete_paes_tavares_pacheco.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2878/pre_15-2025_-_concede_titulo_de_honra_ao_merito_a_jeannete_paes_tavares_pacheco.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Sra. Jeannette Paes Tavares Pacheco e dá outras providências.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2879/pre_16-2025_-_concede_diploma_cidada-centenaria_a_sra._maria_almerinda_de_queiroz.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2879/pre_16-2025_-_concede_diploma_cidada-centenaria_a_sra._maria_almerinda_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Cidadã-Centenária a Sra. Maria Almerinda de Queiroz e dá outras providências.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2880/pre_17-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_marcelo_antonio_ferreira_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2880/pre_17-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_marcelo_antonio_ferreira_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Marcelo Antônio Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2881/pre_18-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_nilton_cesar_pereira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2881/pre_18-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_nilton_cesar_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Nilton César Pereira Moreira (Cesinha) e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2882/pre_19-2025_-_concede_mocao_de_aplausos_a_gabriela_fidalgo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2882/pre_19-2025_-_concede_mocao_de_aplausos_a_gabriela_fidalgo.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a Sra. Gabriela Marcondes Fidalgo Nobre.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2883/pre_20-2025_-_mocao_de_aplausos_alessandra_barbosa_felix.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2883/pre_20-2025_-_mocao_de_aplausos_alessandra_barbosa_felix.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a Sra. Alessandra Barbosa Félix Bizzo.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2885/pre_21-2025_-_mocao_de_aplausos_raira..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2885/pre_21-2025_-_mocao_de_aplausos_raira..pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a Sra. Raira de Oliveira Ramalho.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2886/pre_22-2025_-_cidadao_macabuense_-_rafael_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2886/pre_22-2025_-_cidadao_macabuense_-_rafael_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense, em reconhecimento à sua contribuição, enquanto Procurador do Município de Conceição de Macabu, para toda municipalidade, ao Senhor Rafael Ferreira da Fonseca, natural de Itaperuna/RJ.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2888/pre_23-2025_-_concede_titulo_de_cidadao_macabuense_a_sra._erika_barros_batista_pereira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2888/pre_23-2025_-_concede_titulo_de_cidadao_macabuense_a_sra._erika_barros_batista_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense, em reconhecimento à sua contribuição para toda municipalidade, como enfermeira da saúde da família no município de Conceição de Macabu, à Senhora Erika Barros Batista Pereira, natural do Rio de Janeiro/RJ.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2890/pre_24-2025_-_titulo_de_cidadao_macabuense_a_marzio_bogo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2890/pre_24-2025_-_titulo_de_cidadao_macabuense_a_marzio_bogo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense em reconhecimento à sua relevante contribuição para o município de Conceição de Macabu, como produtor rural na localidade de Santa Maria, Senhor Marzio Borgo, natural de Mantena/MG</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2892/pre_25-2025_-_comenda_dr._jose_de_castro_a_flavio_dos_santos_antunes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2892/pre_25-2025_-_comenda_dr._jose_de_castro_a_flavio_dos_santos_antunes.pdf</t>
   </si>
   <si>
     <t>Concede Comenda Dr. José de Castro, de Honra ao Mérito na área da Saúde, ao Dr. Flávio dos Santos Antunes, em reconhecimento ao seu papel fundamental no avanço do diagnóstico, tratamento e prevenção de câncer na região, bem como à sua dedicação incansável à melhoria da gestão hospitalar e ao atendimento de qualidade à população</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2894/pre_26-2025_-_cidadao_macabuense_ao_sr._daniel_bogado_vieira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2894/pre_26-2025_-_cidadao_macabuense_ao_sr._daniel_bogado_vieira.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao servidor público municipal, ocupante do cargo de operador de máquinas e equipamentos, lotado na Secretaria Municipal de Agropecuária do Município de Conceição de Macabu, Sr. Daniel Bogado Vieira, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2895/pre_27-2025_-_concede_cidadao_macabuense_a_marcos_de_mello_viana..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2895/pre_27-2025_-_concede_cidadao_macabuense_a_marcos_de_mello_viana..pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Macabuense ao Sr. Marcos de Mello Viana, natural do Rio de Janeiro/RJ, em reconhecimento ao seu importante trabalho social com os jovens desta comunidade, apoiando e financiando projetos culturais e de lazer que têm contribuído para o desenvolvimento e bem-estar dos mesmos ao longo dos últimos anos.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2896/pre_28-2025_-_concede_cidadao_macabuense_a_sra._ivanilde_ramalho_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2896/pre_28-2025_-_concede_cidadao_macabuense_a_sra._ivanilde_ramalho_da_silva.pdf</t>
   </si>
   <si>
     <t>Título de Cidadã Macabuense à Sra. Ivanilde Ramalho da Silva, natural de Barão de Grajaú/MA, em reconhecimento à sua atuação como artesã e fomentadora da cultura e comércio local, incentivando o consumo de produtos feitos a mão em Conceição de Macabu/RJ ao longo dos últimos 11 (onze) anos.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2897/pre_29-2025_-_honra_ao_merito_ao_sr._elenilton_augusto_de_andrade_pr._tota.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2897/pre_29-2025_-_honra_ao_merito_ao_sr._elenilton_augusto_de_andrade_pr._tota.pdf</t>
   </si>
   <si>
     <t>Título de Honra ao Mérito ao Sr. Elenilton Augusto de Andrade (Pastor Tota), em reconhecimento ao impacto significativo de seu trabalho na comunidade ao longo dos 13 (treze) anos à frente da Igreja Evangélica Missionária Chama Viva, especialmente por meio da liderança de projetos sociais que têm transformado a vida de muitas pessoas.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>Toninho da Saúde, Coutinho, Dhal, Filipe Felix, Gaúcho, Guta, Nathália Braga, Pedro Henrique, Rafinha da Saúde, Samuel da Música, Tião da Usina</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2898/pre_30-2025_-_concede_titulo_de_honra_ao_merito_ao_colegio_estadual_maria_lobo_viana.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2898/pre_30-2025_-_concede_titulo_de_honra_ao_merito_ao_colegio_estadual_maria_lobo_viana.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Colégio Estadual, em reconhecimento aos seus 100 (cem) anos de existência, desempenhando um papel fundamental na formação de inúmeras gerações, contribuindo significativamente para o desenvolvimento educacional e social do município, fica concedido o Maria Lobo Viana.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2899/pre_31-2025_-_concede_mocao_de_aplausos_a_sra._jessica_borges_ferreira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2899/pre_31-2025_-_concede_mocao_de_aplausos_a_sra._jessica_borges_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Sra. Jessica Borges Ferreira, em reconhecimento aos 10 (dez) anos dedicados ao empreendedorismo em Conceição de Macabu/RJ, destacando-se como proprietária do salão “Jessica Borges Hair” – referência na área da beleza.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2901/pre_32_-_2025_-_concede_cidadao_macabuense_ao_sr.__wilson_cleber.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2901/pre_32_-_2025_-_concede_cidadao_macabuense_ao_sr.__wilson_cleber.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Wilson Cleber Mendes da Silva, natural de Rio Bonito /RJ, em reconhecimento à sua contribuição ao esporte macabuense, especialmente como organizador e locutor de eventos de motocross ao longo dos últimos 10 (dez) anos.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2902/pre_33-2025_-_concede_titulo_de_cidadao_macabuense_ao_sr._alziro_paula_junior.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2902/pre_33-2025_-_concede_titulo_de_cidadao_macabuense_ao_sr._alziro_paula_junior.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Alziro Paula Júnior, natural do Rio de Janeiro/RJ, em reconhecimento aos 43 (quarenta e três) anos dedicados ao município de Conceição de Macabu/RJ, tendo se destacado nas áreas do empreendedorismo – como comerciante – e da cultura – como Diretor de Harmonia da Escola de Samba da Bocaina.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2903/pre_34-2025_-_concede_cidadao_macabuense_a_rhildo_da__silva_fidelis.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2903/pre_34-2025_-_concede_cidadao_macabuense_a_rhildo_da__silva_fidelis.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Rhildo da Silva Fidelis, natural de Macaé/RJ. em reconhecimento aos anos dedicados à promoção da cultura e do lazer em Conceição de Macabu/RJ, destacando-se como cantor de pagode e artista que leva o nome da cidade aos palcos.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2904/pre_35-2025_-_concede_cidadao_macabuense_a_darly_marques_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2904/pre_35-2025_-_concede_cidadao_macabuense_a_darly_marques_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Darly Marques Filho, natural do Rio de Janeiro/RJ, em reconhecimento às várias décadas dedicadas ao município de Conceição de Macabu/RJ, cidade na qual formou família e onde se destacou como jogador do tradicional São Luiz Futebol Clube.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2905/pre_36-2025_-_concede_mocao_de_aplausos_a_chico_machado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2905/pre_36-2025_-_concede_mocao_de_aplausos_a_chico_machado.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Excelentíssimo Deputado Estadual Sr. Francisco Alves Machado Neto (Chico Machado).</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2919/pre_37-2025_-_cidadao_macabuense_bernard_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2919/pre_37-2025_-_cidadao_macabuense_bernard_tavares.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Bernard Tavares Dídima.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2920/pre_38-2025_-_concede_diploma_de_merito_esportivo_a_ruan_domingos_moraes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2920/pre_38-2025_-_concede_diploma_de_merito_esportivo_a_ruan_domingos_moraes.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Esportivo ao Senhor Ruan Domingos Moraes Ebani.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2921/pre_39-2025_-_diploma_merito_esportivo_-_wilson_cleber.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2921/pre_39-2025_-_diploma_merito_esportivo_-_wilson_cleber.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Esportivo ao Senhor Wilson Cleber Mendes da Silva.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2952/pre_40-2025_-_mocao_de_aplausos_-_rise_mob.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2952/pre_40-2025_-_mocao_de_aplausos_-_rise_mob.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à banda Rise Mob, em reconhecimento à sua relevante contribuição artística, cultural e social ao município de Conceição de Macabu, e dá outras providências.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2964/pre_41-2025_-_titulo_de_cidadao_macabuense_ao_sr._matias_mendes_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2964/pre_41-2025_-_titulo_de_cidadao_macabuense_ao_sr._matias_mendes_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Secretário Municipal de Educação de Macaé, Sr. Matias Mendes da Silva.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2967/pre_42-2025_-_titulo_de_cidadao_macabuense_a_sra._denize_maria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2967/pre_42-2025_-_titulo_de_cidadao_macabuense_a_sra._denize_maria.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense à senhora Denize Maria da Silva Tavares Neto e dá outras providências.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2968/pre_43-2025_-_mocao_de_aplausos_a_marco_antonio_oliveira_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2968/pre_43-2025_-_mocao_de_aplausos_a_marco_antonio_oliveira_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Exmo. Sr. Marco Antonio Oliveira da Silva, Presidente da Câmara Municipal de Conceição de Macabu, e dá outras providências.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>Mesa Diretora, Rafinha da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2972/pre_44-2025_-_titulo_de_honra_ao_merito_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2972/pre_44-2025_-_titulo_de_honra_ao_merito_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Adilson Nunes da Silva Junior, Soldado do Corpo de Bombeiros Militar do Estado do Rio de Janeiro</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2973/pre_45-2025__honra_ao_merito_a_everton_silva_paiva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2973/pre_45-2025__honra_ao_merito_a_everton_silva_paiva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Everton Silva Paiva, Soldado do Corpo de Bombeiros Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2974/pre_46-2025_-_honra_ao_merito_flavio_manhaes_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2974/pre_46-2025_-_honra_ao_merito_flavio_manhaes_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Flávio Manhães da Silva, Subtenente do Corpo de Bombeiros Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2975/pre_47-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2975/pre_47-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Renan Gandra Gomes Santos, 1º Tenente do Corpo de Bombeiros Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2976/pre_48-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2976/pre_48-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Cid Elber Victor Cavalcanti, Subtenente do Corpo de Bombeiros Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2977/pre_49-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2977/pre_49-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor André Luis Teixeira, 2º Sargento do Corpo de Bombeiros Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2978/pre_50-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2978/pre_50-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Marcos Souza Pinto, Cabo do Corpo de Bombeiros Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2979/pre_51-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2979/pre_51-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Cristiano Fontes Fonseca, 1º Sargento do Corpo de Bombeiros Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2985/pre_52-2025_-_titulo_de_cidadao_macabuense_ao_sr._washington_luiz_da_conceicao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2985/pre_52-2025_-_titulo_de_cidadao_macabuense_ao_sr._washington_luiz_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Washington Luiz da Conceição, em reconhecimento aos relevantes serviços prestados ao município de Conceição de Macabu/RJ, ao empresário com mais de 20 anos de experiência na Área Comercial de empresas do Setor de Meio Ambiente, que atuou nas esferas pública e privada no ramo de transporte, gerenciamento de resíduos e recuperação e melhoria dos recursos hídricos, sendo fundador da empresa Ecológika Ambiental Transporte e Locação e, atualmente, único sócio administrador.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2987/pre_53-2025_-_titulo_cidadao_erick_jose.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2987/pre_53-2025_-_titulo_cidadao_erick_jose.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Erick José Guimarães de Andrade, natural de Nova Friburgo, em reconhecimento a sua trajetória jurídica, tanto no âmbito privando quanto no setor público, em especial à relevante contribuição para o município Conceição de Macabu.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2992/pre_54-2025_-_merito_esportivo_joao_vitor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2992/pre_54-2025_-_merito_esportivo_joao_vitor.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Esportivo ao senhor João Vitor Barcelos Daumas e dá outras providências.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2999/pre_55-2025_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2999/pre_55-2025_.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Esportivo ao Senhor Vinicius de Souza Andrade Coutinho.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3006/pre_56-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3006/pre_56-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Raphael da Silva Pinto e dá outras providências.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3007/pre_57-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3007/pre_57-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Lafaete Daumas Braga de Moraes e dá outras providências.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3008/pre_58-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3008/pre_58-2025.pdf</t>
   </si>
   <si>
     <t>Concede Honra ao Mérito ao senhor Raphael Silva Salgado e dá outras providências.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3009/pre_59-2025_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3009/pre_59-2025_.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Sr. Danilo Bezerra de Menezes Silva, em reconhecimento à sua sólida trajetória como Fiscal de carreira do DETRO-RJ desde 2007, bem como à sua destacada atuação como Coordenador do Transporte Complementar Intermunicipal em 2018, Coordenador de Fiscalização entre 2020 e 2025 e atual Diretor Técnico-Operacional do DETRO-RJ, além de sua valiosa contribuição como membro do Conselho Estadual de Turismo e do Conselho Estadual de Transportes.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3010/pre_60-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3010/pre_60-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Milena Ferreira Maciel Moraes Correa, em reconhecimento à sua trajetória de mais de 20 anos no mercado financeiro e à sua atuação como gerente da agência Sicoob em Conceição de Macabu, onde lidera importantes iniciativas sociais e contribui para o desenvolvimento econômico do município.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3011/pre_61-2025_-_cidada_macabuense.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3011/pre_61-2025_-_cidada_macabuense.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Macabuense à Exma. Deputada Federal Sra. Rosangela de Souza Gomes e dá outras providências.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3012/pre_62-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3012/pre_62-2025.pdf</t>
   </si>
   <si>
     <t>Concede  Título de Honra ao Mérito à JR Assessoria Esportiva, em reconhecimento à trajetória iniciada em maio de 2018, pela promoção da corrida de rua em Conceição de Macabu, pela representação do município em eventos esportivos regionais e nacionais e pela contribuição à saúde, ao bem-estar e à empregabilidade local.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3013/pre_63-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3013/pre_63-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Senhora Ana Maria de Paula Martins, em reconhecimento à sua vida dedicada à família, à comunidade e ao próximo, marcada pela solidariedade, generosidade e espírito acolhedor, que a tornaram exemplo de cidadania ao município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3014/pre_64-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3014/pre_64-2025.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Esportivo ao Sr. Carlos Augusto Paula Barbosa, em reconhecimento ampla e contínua atuação no esporte em Conceição de Macabu.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3015/pre_65-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3015/pre_65-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Macabuense ao Senhor Jonathan Lima Vasconcellos e dá outras providências.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3017/pre_66-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3017/pre_66-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Macabuense à Exma. Deputada Federal Sra. Danielle Dytz da Cunha (Dani Cunha), em reconhecimento à sua destacada atuação parlamentar em prol da saúde pública.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3016/pre_67-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3016/pre_67-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Elcinei Madureira de Souza.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3018/pre_68-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3018/pre_68-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Macabuense ao sr. Jefferson de Almeida Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3019/pre_69-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3019/pre_69-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Clodoaldo Batista de Souza Flores.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3020/pre_70-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3020/pre_70-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Igor Tannos Pacheco, em reconhecimento a sua destacada trajetória empreendedora, dando continuidade às atividades comerciais do posto de gasolina Fórmula 1, inicialmente adquirido por seu pai e que,  vem gerando empregos para o município de Conceição ao longo de vários anos.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3021/pre_71-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3021/pre_71-2025.pdf</t>
   </si>
   <si>
     <t>Concede-se o Título de Honra ao Mérito ao Sr. Cláudio Márcio de Azevedo Tavares.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3022/pre_72-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3022/pre_72-2025.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Honra ao Mérito à sra. Cosme Marina dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3023/pre_73-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3023/pre_73-2025.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Honra ao Mérito ao sr. Iocy Nunes da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3024/pre_74-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3024/pre_74-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Quarteto Aliança Vocal.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3027/pre_75-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3027/pre_75-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Valmir Tavares Lessa e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3028/pre_76-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3028/pre_76-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Macabuense à Sra. Andréia Câmara Andrade.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3029/pre_77-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3029/pre_77-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Marlene da Costa Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3030/pre_78-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3030/pre_78-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Macabuense ao sr. Agnaldo Pinto da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3032/pre_79-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3032/pre_79-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Macabuense ao Senhor Gilson Rodrigues dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3033/pre_80-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3033/pre_80-2025.pdf</t>
   </si>
   <si>
     <t>Concede Comenda Professora Celina Bellas à senhora Maria Helena da Silva Monteiro.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3034/pre_81-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3034/pre_81-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Macabuense à senhora Luciana Corrêa Pinheiro.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3035/pre_82-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3035/pre_82-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Sr. Armando Fontes Tavares Neto.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3036/pre_83-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3036/pre_83-2025.pdf</t>
   </si>
   <si>
     <t>Concede  Título de Cidadão Macabuense ao Sr. Izaias Couto.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3037/pre_84-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3037/pre_84-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Benemérito Macabuense ao Sr. Jairo Pimentel Brandão.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3038/pre_85-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3038/pre_85-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Benemérito Macabuense à sra. Alexandra Moreira Carvalho Gomes.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3039/pre_86-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3039/pre_86-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MACABUENSE A SRA. ANA CAROLINA KLEIN.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3040/pre_87-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3040/pre_87-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao sr. Roberto Cézar Moises Mauricio.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3041/pre_88-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3041/pre_88-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Alexandro Silva Santos.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3043/pre_89-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3043/pre_89-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Macabuense ao senhor Diego Cabral Santos Silva e dá outras providências.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3042/pre_90-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3042/pre_90-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de aplausos ao Senhor Vilmar Ramos e dá outras providências.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3048/pre_91-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3048/pre_91-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Esportivo ao Senhor Rafael Pareto Simão Tavares.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3047/pre_92-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3047/pre_92-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor, natural do Rio de Janeiro, André Pinto da Fonseca.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3049/pre_93-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3049/pre_93-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à senhora Carine da Silva Matos Alvarenga e dá outras providências.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Coutinho, Filipe Felix, Guta, Nathália Braga, Pedro Henrique, Rafinha da Saúde, Samuel da Música, Tião da Usina, Ticó, Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3046/pre_94-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3046/pre_94-2025.pdf</t>
   </si>
   <si>
     <t>Em reconhecimento à sua relevante atuação como órgão permanente e autônomo, responsável por assegurar que os direitos das crianças e adolescentes sejam efetivamente garantidos no âmbito do Município de Conceição de Macabu, fica concedida Honra ao Mérito ao Conselho Tutelar de Conceição de Macabu.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3050/pre_95-2025_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3050/pre_95-2025_.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Macabuense ao Senhor Marcos Vinicios Marins Crespo.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3051/pre_96-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3051/pre_96-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Sra. Liliane de Matos Henrique.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3052/pre_97-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3052/pre_97-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE HONRA AO MÉRITO AO SENHOR EDNILSON DE PAULA LEMOS.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Filipe Felix, Gaúcho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3053/pre_98-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3053/pre_98-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense à Senhora Thaisa Matos Ribeiro Fidalgo, natural de Araruama/RJ.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3054/pre_99-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3054/pre_99-2025.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Dr. José de Castro” à médica Dra. Maria Luiza Silva Castro</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3058/pre_100-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3058/pre_100-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense à Sra. Daniela Moté de Souza Carneiro.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3059/pre_101-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3059/pre_101-2025.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Rádio Comunitária Modelo FM 87,9.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3062/pre_102-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3062/pre_102-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a Senhora Anita Paula Barbosa e Dá Outras Providências.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Mesa Diretora, Coutinho, Filipe Felix, Gaúcho, Guta, Nathália Braga, Pedro Henrique, Rafinha da Saúde, Samuel da Música, Tião da Usina, Ticó, Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3064/pre_103-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3064/pre_103-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Hugo dos Santos Monteiro.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3078/pre_104-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3078/pre_104-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Esportivo ao São Luiz Futebol Clube, na pessoa de seu Presidente, Sr. José Augusto Pereira Torres.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Coutinho, Filipe Felix, Gaúcho, Guta, Pedro Henrique, Ticó, Tião da Usina</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3079/pre_105-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3079/pre_105-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Excelentíssimo Senhor Eduardo da Costa Paes.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3086/pre_106-2025_-_titulo_de_cidada_clicia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3086/pre_106-2025_-_titulo_de_cidada_clicia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a Senhora Clicia Braga Alves.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3094/re_107-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3094/re_107-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Permanente de Cultura, acrescentando o inciso XIII, ao Parágrafo Único do artigo 49, da Resolução n.º 022, de 28 de Junho de 1991, que estabelece o Regimento Interno da Câmara Municipal de Conceição de Macabu.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3095/pre_108-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3095/pre_108-2025.pdf</t>
   </si>
   <si>
     <t>Concede Honra ao Mérito à Senhora Lara Inácio Machado e dá outras providências.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3097/pre_109-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3097/pre_109-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao senhor Senezio Vieira Braga.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3098/pre_110-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3098/pre_110-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao senhor Sergio Vieira Braga.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3099/pre_111-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3099/pre_111-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense à senhora Leda Alves Ferreira Braga.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3100/pre_112-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3100/pre_112-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao senhor Cesar Vieira Braga.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3101/pre_113-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3101/pre_113-2025.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Esportivo ao Senhor Márcio de Sousa Fidelis, maratonista sênior, em reconhecimento à sua trajetória de superação e resiliência no esporte, levando com orgulho o nome de Conceição de Macabu para competições fora do município, como na Maratona de Curitiba em 2024.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3117/re_114-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3117/re_114-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título De Honra Ao Mérito Ao Reverendíssimo Padre Frei Wellington Porfirio.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3119/re_115-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3119/re_115-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título De Honra Ao Mérito ao Senhor Bernard Andrade Vecci.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimento de Informação</t>
   </si>
   <si>
     <t>Filipe Felix, Gaúcho, Rafinha da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2830/req_01-2025_-_sobre_deposito_publico_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2830/req_01-2025_-_sobre_deposito_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca de Depósito Público Municipal para Apreensão de Veículos.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2843/req_02-2025_-_esclarecimentos_reforma_da_creche_da_vila_nova_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2843/req_02-2025_-_esclarecimentos_reforma_da_creche_da_vila_nova_.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca da reforma da creche do bairro Vila Nova (Creche Vovó Áurea Pacheco Daumas).</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2900/req_03-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2900/req_03-2025.pdf</t>
   </si>
   <si>
     <t>Requer  informações no que diz respeito ao art. 14 da Lei 11.947/2009, de onde se extrai que, do total dos recursos financeiros repassados pelo FNDE, no âmbito do PNAE - Programa Nacional de Alimentação Escolar, no mínimo 30% (trinta por cento) deverão ser utilizados na aquisição de gêneros alimentícios diretamente da agricultura familiar e do empreendedor familiar rural ou de suas organizações, priorizando-se os assentamentos da reforma agrária.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2959/req_04-2025_-_convenio_sobre_cras.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2959/req_04-2025_-_convenio_sobre_cras.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do Convênio nº 952029/2023, celebrado com recursos provenientes de emenda parlamentar do Deputado Federal Reimont, destinado à construção de um Centro de Referência de Assistência Social (CRAS) neste município.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2960/req_05-2025_-_convenio_sobre_pavimentacao_de_ruas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2960/req_05-2025_-_convenio_sobre_pavimentacao_de_ruas.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da atual situação da execução do Convênio nº 955565/2023, cujo objeto é a pavimentação de ruas no município.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2961/req_06-2025_-_convenio_sobre_reforma_de_quadras_esportivas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2961/req_06-2025_-_convenio_sobre_reforma_de_quadras_esportivas.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da execução do Convênio nº 953996-2023, firmado entre o Município de Conceição de Macabu e o Governo do Estado, destinados à reforma de quadras esportivas municipais.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2980/req_07-2025_-_requer_copia_dos_seguintes_processos_administrativos_p.a_pregao_eletronico_p.e_tomada_de_pregos_t.p.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2980/req_07-2025_-_requer_copia_dos_seguintes_processos_administrativos_p.a_pregao_eletronico_p.e_tomada_de_pregos_t.p.pdf</t>
   </si>
   <si>
     <t>Requer cópia dos seguintes processos administrativos (P.A), pregão eletrônico (P.E), tomada de preços (T.P) e demais arquivos correlatos:_x000D_
 •	P.A 7860/2022 – P.E 163/2022 – Dedetização e Limpeza de Reservatórios de água;_x000D_
 •	P.A 0552/2023 – T.P 002/2023 – Reforma do telhado da Creche Vovó Cenira;_x000D_
 •	P.A 1004/24 – P.E SRP 018/2024 – Futura e eventual aquisição de gêneros alimentícios…;_x000D_
 •	P.A 4616/2023 – P.E – 119/2023 – Aquisição de utensílios de cozinha;_x000D_
 •	P.A 18277/2023 – P.E 008/2023 – Aquisição de gás liquefeito; _x000D_
 •	P.A 4617/2023 – P.E 155/2023 – Aquisição de Kits lanches para eventos;_x000D_
 •	P.A 16443/2023 – P.E 162/2023 – Aquisição de Refrigerantes;_x000D_
 •	P.A 7396/2023 – P.E 197/2023 – Aquisição de Refrigerantes;_x000D_
 •	P.A 17051/2023 – P.E 161/2023 – Aquisição de gás liquefeito;_x000D_
 •	P.A 2990/2023 – P.E 052/2023 – Empresa apoio administrativo;_x000D_
 •	P.A 17212/2023 – P.E SRP 165/2023 – Aquisição de material de limpeza;_x000D_
 •	P.A 1057/2024 – P.E SRP 015/2024 – Aquisição de gêneros alimentícios_x000D_
 •	P.A 1056/2024 – P.E SRP 014/2024 – Aquisição de carnes para merenda escolar;_x000D_
 •	P.A 11324/2022 – P.E 221/2022 – ATA DE REGISTRO DE PREÇOS 052/2023 – Aquisição de material de expediente para a Sec. de Educ. e Cultura._x000D_
 •	P.A 13207/2022 – P.E  SRP 197/2022 - Estocáveis</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Pedro Henrique, Samuel da Música</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2988/req_08-2025_-__informacoes_sobre_licitacao_saude_pedro_e_samuel.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2988/req_08-2025_-__informacoes_sobre_licitacao_saude_pedro_e_samuel.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal sobre o elevado número de procedimentos de dispensa de licitação na Secretaria Municipal de Saúde no exercício de 2025, com valores superiores a R$900.000,00, e possíveis irregularidades que afrontam a legislação vigente sobre licitações e contratos administrativos.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2993/req_09-2025_-_procedimentos_utilizados_no_tratamento_da_agua_atualment.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2993/req_09-2025_-_procedimentos_utilizados_no_tratamento_da_agua_atualment.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre: quais procedimentos utilizados no tratamento da água atualmente; qual o valor total investido no tratamento de água durante o ano de 2024; qual o valor gasto nos seis primeiros meses do ano de 2025 com esses produtos? relação dos produtos adquiridos nos últimos 12 meses, com respectivos valores unitários e totais; orçamentos, empenhos ou contratos firmados para aquisição desses insumos?</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2995/req__10-2025-reprovado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2995/req__10-2025-reprovado.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação dos servidores públicos municipais, incluindo aqueles na ativa, afastados por licença ou transferidos para outros municípios.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3004/req_11-2025_-_reprovado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3004/req_11-2025_-_reprovado.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da lotação, funções, qualificações, exercício de cargos de chefia, cessões e folha de ponto dos servidores vinculados à Secretaria Municipal de Promoção e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3005/req_12-2025_-_reprovado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3005/req_12-2025_-_reprovado.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da lotação, funções, qualificações, exercício de cargos de chefia, cessões, contratos e folha de ponto dos servidores vinculados à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3111/req_13-2025_-_requer_copia_integral_do_processo_da_dispensa_n._53-2024.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3111/req_13-2025_-_requer_copia_integral_do_processo_da_dispensa_n._53-2024.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral do processo da dispensa n.º 53/2024.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3112/req_14-2025_-_requer_informacoes_quanto_a_aquisicao_de_medicamentos_e_insumos_incluindo_processos_licitatorios_de_2024.pdf</t>
+  </si>
+  <si>
     <t>Requer informações quanto à aquisição de medicamentos e insumos, incluindo processos licitatórios de 2024 e 2025, notas fiscais atestadas e o sistema de controle de entrada e saída de medicamentos da farmácia  básica e especial.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_01-2025_-_indica_implantacao_dos_programas_guarda_senior_e_guarda_mirim.pdf</t>
+    <t>Indicação Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_01-2025_-_indica_implantacao_dos_programas_guarda_senior_e_guarda_mirim.pdf</t>
   </si>
   <si>
     <t>Indica implantação dos Programas Guarda Sênior e Guarda Mirim no Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_02-2025_-_indica_acao_de_educacao_ambiental_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_02-2025_-_indica_acao_de_educacao_ambiental_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Indica implementação de ação de educação ambiental nas escolas municipais, com foco no recolhimento de resíduos plásticos.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_3-2025_-_construcao_de_pista_de_malha_no_porto._.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_3-2025_-_construcao_de_pista_de_malha_no_porto._.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma pista de malha no bairro porto.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_04-2025_-_indica_reforma_da_quadra_poliesportiva_da_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_04-2025_-_indica_reforma_da_quadra_poliesportiva_da_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica reforma da quadra poliesportiva localizada no bairro da Rhódia.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_05-2025_-_obras_na_praca_da_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_05-2025_-_obras_na_praca_da_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obra de melhorias na praça localizada no bairro da Rhódia.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_6-2025_-_indica_realizacao_de_obra_de_contencao_com_solo_grampeado_em_rhodia-mutirao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_6-2025_-_indica_realizacao_de_obra_de_contencao_com_solo_grampeado_em_rhodia-mutirao.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obra de contenção com solo grampeado em Rhódia-Mutirão.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_7-2025_-_realizacao_do_prorec.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_7-2025_-_realizacao_do_prorec.pdf</t>
   </si>
   <si>
     <t>Propõe a realização do Programa de Recuperação de Créditos Tributários (PROREC) no âmbito do Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_8-2025_-_indica_realizacao_de_reforma_e_cobertura_na_quadra_da_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_8-2025_-_indica_realizacao_de_reforma_e_cobertura_na_quadra_da_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indica a realização da Operação "CAÇA-FIOS", em cumprimento dos ditames da lei Complementar nº 1.622/2019, visando à organização e regularização da fiação aérea presente nos postes de energia elétrica no Município.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_09-2025_-_indica_realizacao_de_reforma_na_quadra_da_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_09-2025_-_indica_realizacao_de_reforma_na_quadra_da_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indica realização de reforma e cobertura na Quadrada Esportiva da Praça Francisco Braga da Silva - Bairro Vila Nova,</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_10-2025_-_reite_ind_no_85-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_10-2025_-_reite_ind_no_85-2021.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação n.º 85/2021, a fim de que sejam tomadas providências para extensão da rede elétrica e iluminação pública na Rua Raphael Monteleone.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_11-2024.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_11-2024.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e retirada de lixo e entulho na Rua Rodrigues de Souza, Vila Nova, com a disponibilização de uma caçamba.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_12-2025_-_reitera_ind_11-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_12-2025_-_reitera_ind_11-2021.pdf</t>
   </si>
   <si>
     <t>Reitera o Anteprojeto de lei nº 11 de 2021, encaminhado ao Poder Executivo sob o protocolo nº 11.062/21, objetivando o reconhecimento da função de condutor de ambulância para aqueles funcionários que efetivamente trabalham na função por mais de 03 anos.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_13-2025_-_reitera_ind_01-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_13-2025_-_reitera_ind_01-2022.pdf</t>
   </si>
   <si>
     <t>Indicação reiterando a Indicação 01/2022, a fim de alterar o Estatuto do Servidor Público para incluir parágrafo único ao artigo 98, de modo que caso a folga por aniversário natalício não ocorra em dia útil, a concessão ocorra no primeiro dia útil subsequente.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_14-2025_-_majoracao_vale_alimentacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_14-2025_-_majoracao_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Indica majoração (aumento) do vale alimentação dos servidores públicos municipais e ampliação de sua abrangência para aquisição de outros produtos que os trabalhadores julgarem necessários à dignidade de suas famílias.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_15-2025_-_indica_intervencao_junto_ao_ministerio_das_comunicacoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_15-2025_-_indica_intervencao_junto_ao_ministerio_das_comunicacoes.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que atue junto à ANATEL e ao Ministério da Comunicações a fim de aumentar a cobertura e o sinal de telefonia móvel e Internet no âmbito do município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_16-2025_-__indica_reabertura_da_biblioteca_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_16-2025_-__indica_reabertura_da_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Indica reabertura da Biblioteca Municipal, com a renovação/atualização de seu acervo e a criação de espaço confortável, climatizado, destinado a estudos individualizados e "Coworking"  no âmbito da biblioteca.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_17-2025_-_indica_criacao_de_programa-tutoria_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_17-2025_-_indica_criacao_de_programa-tutoria_.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Desenvolvimento Econômico, Trabalho e Renda que crie um Programa/Tutoria destinado aos artistas, músicos, bandas  e demais fazedores de cultura  deste município, no sentido  de instruí-los a promover a regularização de suas atividades, para estarem aptos a contratar com a administração pública, concorrer a editais da Lei Paulo Gustavo Aldir Blanc e afins.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_18_-_2025_-_indica_criacao_da_casa_do_curativo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_18_-_2025_-_indica_criacao_da_casa_do_curativo.pdf</t>
   </si>
   <si>
     <t>Indica a criação da Casa do Curativo, um espaço voltado ao atendimento e cuidado com feridas, curativos e prevenção de complicações associadas a lesões e ferimentos.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_19-2025_-_indicacao_reiterando_a_ind._no_25-2024.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_19-2025_-_indicacao_reiterando_a_ind._no_25-2024.pdf</t>
   </si>
   <si>
     <t>Indicação reiterando a Indicação n.º 25/2024 a fim de que seja realizada a revisão do vencimento dos dentistas nos moldes da Lei Federal</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_20-2025_-_ar_condicionado_nas_escolas_publicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_20-2025_-_ar_condicionado_nas_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Indica instalação de ar-condicionado nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_21-2025_-_indica_agua_potavel_para_o_periodo_de_carnaval.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_21-2025_-_indica_agua_potavel_para_o_periodo_de_carnaval.pdf</t>
   </si>
   <si>
     <t>Indica disponibilização gratuita de água potável durante o período o período de Carnaval, em razão das altas temperaturas.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_22-2025_-_aumento_do_quantitativo_de_onibus_universitario_para_estudantes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_22-2025_-_aumento_do_quantitativo_de_onibus_universitario_para_estudantes.pdf</t>
   </si>
   <si>
     <t>Indica aumento do quantitativo de ônibus universitário para atender à demanda dos estudantes.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_23-2025_-_indica_destinacao_de_um_vereador_de_rua_para_atender_o_bairro_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_23-2025_-_indica_destinacao_de_um_vereador_de_rua_para_atender_o_bairro_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica destinação de um varredor de rua para atender o bairro Rhódia.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_24-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_24-25.pdf</t>
   </si>
   <si>
     <t>Aumento da gratificação de docência (regência) para o patamar de 30% e os professores que possuem alunos especiais para 40% e ainda, aumento no percentual da qualificação profissional.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_25-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_25-2025.pdf</t>
   </si>
   <si>
     <t>Disponibilização de ônibus Gratuito para os Munícipes desempregados duas vezes por semana no trajeto de ida e volta para o município vizinho de Macaé.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_26-25.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_26-25.pdf</t>
   </si>
   <si>
     <t>Indica contratação de um médico reumatologista para atendimento a pacientes com fibromialgia.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_27-2025_-_indica_retorno_das_aulas_de_canoagem_no_parque_de_exposicoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_27-2025_-_indica_retorno_das_aulas_de_canoagem_no_parque_de_exposicoes.pdf</t>
   </si>
   <si>
     <t>Retorno das aulas de canoagem no Parque de Exposições Dr. Otto Guimarães Linhares como forma de incentivar o lazer, o esporte e a saúde dos macabuenses.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_28-2025_-_moeda_social_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_28-2025_-_moeda_social_municipal.pdf</t>
   </si>
   <si>
     <t>Indica a Criação de uma Moeda Social Municipal, como instrumento de fortalecimento da economia local, inclusão social e estímulo ao comércio e serviços do Município.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_29-2025_-_a_reforma_e_revitalizacao_da_quadra_esportiva_da_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_29-2025_-_a_reforma_e_revitalizacao_da_quadra_esportiva_da_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica reforma e revitalização da quadra esportiva da Rhódia no município de Conceição de Macabu</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_30-2025_-_implantacao_de_rede_de_internet_sem_fio_wi-fi_na_sede_da_prefeitura_localizada_na_caclioeira_da_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_30-2025_-_implantacao_de_rede_de_internet_sem_fio_wi-fi_na_sede_da_prefeitura_localizada_na_caclioeira_da_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica implantação de rede de internet sem fio Wi-Fi na sede da prefeitura, localizada na Cachoeira da Amorosa.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_31-2025_-_implantacao_de_um_centro_de_abastecimento_municipal_ceasa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_31-2025_-_implantacao_de_um_centro_de_abastecimento_municipal_ceasa.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de um centro de abastecimento municipal (CEASA) em Conceição de Macabu-RJ</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_32-2025_-_calcamento_na_rua_salvador_florido.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_32-2025_-_calcamento_na_rua_salvador_florido.pdf</t>
   </si>
   <si>
     <t>Indica realização de calçamento na Rua Salvador Florido, no Bairro Bocaina (próximo à empresa Transmac – Em frente à igreja do Pastor Tota).</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_33-2025_-_indica_volta_da_gincana_na_festa_de_15_de_marco.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_33-2025_-_indica_volta_da_gincana_na_festa_de_15_de_marco.pdf</t>
   </si>
   <si>
     <t>Indica a volta da tradicional GINCANA na festa de 15 de março como prioridade para a Secretaria de Esporte e Lazer.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_34-2025_-_indica_festa_de_distribuicao_de_brinquedos_aos_alunos_da_rede_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_34-2025_-_indica_festa_de_distribuicao_de_brinquedos_aos_alunos_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Indica a "festa" de distribuição de brinquedos aos alunos da rede municipal de ensino como atividade para o fim de ano.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_35-2025_-_indica_inclusao_do_2o_trilhao_dos_cansados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_35-2025_-_indica_inclusao_do_2o_trilhao_dos_cansados.pdf</t>
   </si>
   <si>
     <t>Indica inclusão do "2º Trilhão Dos Cansados", realizado pelo Cansados Race Team, a ocorrer em 13 de julho de 2025, no Calendário Oficial de Eventos do Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_36-2025_-_indica_inclusao_da_corrida_amor_e_movimento_no_calendario_de_eventos_esportivos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_36-2025_-_indica_inclusao_da_corrida_amor_e_movimento_no_calendario_de_eventos_esportivos.pdf</t>
   </si>
   <si>
     <t>Indica inclusão da "Corrida Amor e Movimento" no calendário oficial de eventos esportivos do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_37-2025_-_inclusao_da_corrida_solidaria_feminina_no_calendario_oficial_de_eventos_esportivos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_37-2025_-_inclusao_da_corrida_solidaria_feminina_no_calendario_oficial_de_eventos_esportivos.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão da "Corrida Solidária Feminina" no calendário oficial de eventos esportivos do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_38-2025_-_indica_criacao_da_secretaria_da_mulher.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_38-2025_-_indica_criacao_da_secretaria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Indica a criação da Secretaria Municipal da Mulher, com o objetivo de formular, coordenar e implementar políticas públicas voltadas à promoção da igualdade de gênero e ao enfrentamento da violência contra a mulher.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>Mesa Diretora, Gaúcho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_39-2025_-_implantacao_de_entrega_de_carnes_de_iptu_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_39-2025_-_implantacao_de_entrega_de_carnes_de_iptu_.pdf</t>
   </si>
   <si>
     <t>Indica a implementação do serviço de entrega em domicílio dos carnês do Imposto Predial E Territorial Urbano (IPTU) 2025 no município de Conceição De Macabu/RJ.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_40-2025_-_implantacao_da_frota_de_onibus_-_proc._6457-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_40-2025_-_implantacao_da_frota_de_onibus_-_proc._6457-2025.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação da frota de ônibus que atende os universitários macabuenses que estudam nas cidades vizinhas.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_41-2025_-_reitera_ind_no_142-2023_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_41-2025_-_reitera_ind_no_142-2023_.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação n.º 142/2023, a fim de que  seja realizado estudo de impacto orçamentário-financeiro para apurar possibilidade de reajuste do vencimento do cargo efetivo de eletricista da PMCM.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_42-2025_-_indica_aquisicao_de_um_triturador_de_galhos_e_residuos_para_o_municipio..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_42-2025_-_indica_aquisicao_de_um_triturador_de_galhos_e_residuos_para_o_municipio..pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um triturador de galhos e resíduos para o município.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_43-2025_-_indica_adocao_de_medidas_de_cobranca_alternativas_ao_protesto_em_cartorio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_43-2025_-_indica_adocao_de_medidas_de_cobranca_alternativas_ao_protesto_em_cartorio.pdf</t>
   </si>
   <si>
     <t>Indica a adoção de medidas de cobrança alternativas ao protesto em cartório em casos de inadimplência em IPTU.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_44-2025_-_indica_que_o_municipio_renuncie_sua_participacao_no_edital_001-2023-ciddenf.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_44-2025_-_indica_que_o_municipio_renuncie_sua_participacao_no_edital_001-2023-ciddenf.pdf</t>
   </si>
   <si>
     <t>Indica que o Município de Conceição de Macabu renuncie a sua participação no Edital de Concorrência Pública nº 001/2023/CIDENNF.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_45-2025_-_implantacao_de_autarquia_de_saee_-_servico_autonomo_de_agua_e_esgoto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_45-2025_-_implantacao_de_autarquia_de_saee_-_servico_autonomo_de_agua_e_esgoto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que avalie a possibilidade de implantar uma Autarquia Municipal à qual a Administração Pública Direta outorgue os serviços públicos de saneamento básico, na modalidade " SAAE - Serviço Autônomo de Água e Esgoto.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_46-2025_-_criacao_do_museu_municipal_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_46-2025_-_criacao_do_museu_municipal_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Indica efetivação da criação do Museu Municipal de Conceição de Macabu, em conformidade com a Lei Municipal n.º 975 de 2009, que dispõe sobre a criação do referido espaço cultural.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2937/ind_47-2025_-_indica_transferencia_da_sede_da_semag.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2937/ind_47-2025_-_indica_transferencia_da_sede_da_semag.pdf</t>
   </si>
   <si>
     <t>Indica transferência da sede da SEMAG para o Parque de Exposições Dr. Otto Guimarães Linhares.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2938/ind_48-2025_-_divulgacao_dos_resultados_das_votacoes_anas_redes_sociais_da_camara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2938/ind_48-2025_-_divulgacao_dos_resultados_das_votacoes_anas_redes_sociais_da_camara.pdf</t>
   </si>
   <si>
     <t>Indica a divulgação dos resultados das votações ocorridas nas sessões ordinárias da Câmara Municipal, assim como os votos de cada vereador nas redes sociais oficiais da Câmara Municipal.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2939/ind_49-2025_-_indica_producao_edicao_e_divulgacao_nas_redes_sociais_de_video_....pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2939/ind_49-2025_-_indica_producao_edicao_e_divulgacao_nas_redes_sociais_de_video_....pdf</t>
   </si>
   <si>
     <t>Indica a produção, edição e divulgação, em redes sociais oficiais, de vídeos contendo a íntegra ou partes dos discursos dos vereadores nas Sessões Ordinárias enquanto a transmissão ao vivo não retorna.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_50-2025_-_indica_criacao_de_pista_de_laco.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_50-2025_-_indica_criacao_de_pista_de_laco.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as providências necessárias para a criação de uma pista de laço no Parque de Exposições de Conceição de Macabu, com o objetivo de atender à crescente demanda da população por espaços adequados à prática de atividades tradicionais e esportivas ligadas à cultura rural.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_51-2025_-_indica_melhor_utilizacao_do_imovel_onde_funcionava_o_recreativo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_51-2025_-_indica_melhor_utilizacao_do_imovel_onde_funcionava_o_recreativo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que avalie a possibilidade de dar melhor utilização ao imóvel localizado à Rua Milne Ribeiro, terreno onde funcionava o antigo Clube Recreativo.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_52-2025_-_indica_providencias_para_utilizacoes_diversas_do_parque_de_exposicoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_52-2025_-_indica_providencias_para_utilizacoes_diversas_do_parque_de_exposicoes.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que tome providências em relação a viabilizar estrutura tal como buscar uma parceria público privada para que o Parque de Exposições possa ser utilizado para fins comerciais, culturais, educativos, etc. ao longo do ano permitindo ao setor privado a exploração do mesmo desde que se comprometa com os devidos cuidados, limpeza e manutenção do local tal como a disponibilidade do espaço para a realização de eventos oficiais do Município em datas previamente estabelecidas.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_53-2025_-_indica_dragagem_do_corrego_da_bocaina_-_antes_do_periodo_chuvoso.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_53-2025_-_indica_dragagem_do_corrego_da_bocaina_-_antes_do_periodo_chuvoso.pdf</t>
   </si>
   <si>
     <t>Indica a dragagem do córrego da Bocaina em toda sua extensão antes do período das grandes chuvas.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_54-2025_-_indica_criacao_e_implementacao_do_projeto_cultural_a_voz_de_macabu_-_edicao_popular.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_54-2025_-_indica_criacao_e_implementacao_do_projeto_cultural_a_voz_de_macabu_-_edicao_popular.pdf</t>
   </si>
   <si>
     <t>Indica a criação e implementação do projeto cultural "A voz de Macabu - Edição Popular".</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_55-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_55-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a atualização dos valores das multas e taxas previstos no Capítulo VI da Lei Municipal n.º 566/2002 - Código de Posturas, que trata das medidas referentes aos animais.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_56-2025_-_indica_instalacao_de_grades_de_protecao_ao_redor_do_parquinho_infantil_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_56-2025_-_indica_instalacao_de_grades_de_protecao_ao_redor_do_parquinho_infantil_.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de grades de proteção ao redor  do parquinho infantil situado no bairro Porto Novo.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_57-2025_-_indica_implementacao_de_faixa_elevada_pra_travessia_de_pedestres.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_57-2025_-_indica_implementacao_de_faixa_elevada_pra_travessia_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Indica implementação de faixa elevada para travessia de pedestres: uma no cruzamento entre as vias Etelvino da Silva Gomes, Milne Ribeiro e Evaristo Ribeiro; e outra na rua Maria Adelaide, após a sede da prefeitura municipal.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Criação de uma Subsecretaria de Apoio à Pessoa com Deficiência e ao Autista, vinculada à Secretaria Municipal de Promoção e Desenvolvimento Social, com o objetivo de formular, coordenar e executar políticas públicas voltadas a este público.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_59-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_59-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Especializado de Atendimento à Mulher (CEAM) no município de Conceição de Macabu/RJ</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_60-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_60-2025.pdf</t>
   </si>
   <si>
     <t>Reitera a necessidade do cumprimento da Lei Municipal nº 1.528/2018, que institui o Programa de Lições de Primeiros Socorros na educação básica da rede escolar municipal de Conceição de Macabu, e reforça a sugestão de celebração de convênio com o Corpo de Bombeiros, conforme já indicado anteriormente (IND 110/2022).</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_61-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_61-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de refletores de LED na quadra esportiva e na pracinha localizadas no bairro Porto Novo.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_62-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_62-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que tome providências em relação a viabilizar espaço para atendimento da ENEL em local amplo, climatizado e estruturado para o atendimento de seus clientes em nosso município.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_63-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_63-2025.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Educação que realize solicitação para acréscimo de carga destinada a ENEL nas escolas de nosso município.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_64-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_64-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito e ao Secretário de Turismo que avaliem a possibilidade de utilizar o Parque de Exposições como espaço provisório de recreação e lazer para as famílias do município, com atrativos como brinquedos, barracas de alimentação, barracas de artesanato e outros com o propósito das famílias Macabuense terem um espaço de lazer e Harmonia, enquanto a Praça Central José Bonifácio Tassara encontra-se em obras.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>COEDUC - Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_65-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_65-2025.pdf</t>
   </si>
   <si>
     <t>Indica o pagamento do adicional de férias para os profissionais do magistério referente aos 15 dias das férias de julho conforme consta na lei municipal tal como a ampla divulgação de tal direito e viabilização dos requerimentos no mês de junho, assim como é feito no mês de dezembro referente às férias em janeiro.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_66-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_66-2025.pdf</t>
   </si>
   <si>
     <t>Sugere Projeto de Lei que institua um Programa Municipal de Refinanciamento de Créditos Tributários Não Tributários - REFIM MUNICIPAL, voltado à regularização de débitos vencidos com o município, inclusive os inscritos em dívida ativa, ajuizados ou não.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3001/ind_67-2025_-_implantacao_de_incentivo_financeiro_adicional_ifa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3001/ind_67-2025_-_implantacao_de_incentivo_financeiro_adicional_ifa.pdf</t>
   </si>
   <si>
     <t>Indica a implantação e efetivação do Incentivo Financeiro Adicional (IFA), previsto no âmbito do Sistema Único de Saúde (SUS), aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_68-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_68-2025.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM ADOTADAS MEDIDAS ADMINISTRATIVAS CABÍVEIS PARA CELEBRAÇÃO PARA CELEBRAÇÃO DE CONVÊNIO, PARCERIA OU OUTRO INSTRUMENTO JURÍDICO NECESSÁRIO JUNTO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, OBJETIVANDO A INSTALAÇÃO DE UM PONTO DE ENTREGA E RETIRADA DE CORRESPONDÊNCIAS E ENCOMENDAS POSTAIS NO BAIRRO DA PITEIRA.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_69-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_69-2025.pdf</t>
   </si>
   <si>
     <t>Indica Ações de Conscientização e Prevenção ao Suicídio no Mês de Setembro Amarelo.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_70-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_70-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudos para a criação de um Galpão Municipal destinado à recepção, armazenamento e distribuição dos gêneros alimentícios oriundos da agricultura familiar, com objetivo principal de servir como um centro logístico para os produtos adquiridos para a merenda da rede municipal de ensino, em conformidade com o Programa Nacional de Alimentação Escolar (PNAE).</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_71-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_71-2025.pdf</t>
   </si>
   <si>
     <t>Pagamento do Auxílio-Alimentação em Pecúnia aos Servidores do Executivo Municipal.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_72-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_72-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de construção de uma praça pública na entrada do bairro Procura 2, no local onde atualmente se verifica o acúmulo de lixo e encontra-se instalado um ponto de ônibus.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_73-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_73-2025.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Cultura promova, de forma regular e gratuita, aulas de dança direcionadas aos idosos, nos centros de convivência do idoso e clubes da terceira idade do município, com a contratação de profissionais especializados.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_74-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_74-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal que determine à Secretaria Municipal de Turismo os cuidados e a devida manutenção da Amorosa.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_75-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_75-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a necessidade de promover o reajuste do piso salarial dos cirurgiões-dentistas da rede pública municipal.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_76-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_76-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja analisada a necessidade de promover a especialização dos dentistas da rede pública municipal na área de Cirurgia e Traumatologia Buco-Maxilo-Facial, com foco em extrações de terceiros molares (sisos).</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3087/ind_77-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3087/ind_77-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a regulamentação e implementação do “Marco Zero da Regularização Fundiária e Edilícia Urbana (Reurb)”, instituído por Lei Complementar Municipal, e a adoção de medidas administrativas destinadas à efetivação da política municipal de regularização fundiária e edilícia, nos termos da Lei Federal nº 13.465/2017 e do Decreto Federal nº 9.310/2018.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_78-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_78-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Excelentíssimo Senhor Prefeito Municipal a adoção de medidas para permitir que o Instituto de Previdência dos Servidores passe a oferecer linha de crédito consignado aos servidores públicos municipais, ativos, inativos e pensionistas, nos moldes do Programa implementado pelo Instituto de Previdência do Município de Macaé (MACAEPREV).</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3093/ind_79-2025_-_programa_sos_servidor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3093/ind_79-2025_-_programa_sos_servidor.pdf</t>
   </si>
   <si>
     <t>Sugere ao Excelentíssimo Senhor Prefeito Municipal que institua, no âmbito do Município de Conceição de Macabu, o "Programa SOS Servidor Municipal", voltado à prevenção e ao tratamento do superendividamento dos servidores públicos ativos, inativos e pensionistas.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_80-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_80-2025.pdf</t>
   </si>
   <si>
     <t>Indica criação do Conselho Municipal de Promoção da Igualdade Racial.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_81-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_81-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipaa implantação do lançamento sistemático da produtividade dos fisioterapeutas do Centro Municipal de Fisioterapia e Reabilitação nos sistemas oficiais de informação do SUS; sugere também que o proceda à análise para inclusão dos fisioterapeutas municipais no Art. 29 do PCCS, reconhecendo as atribuições técnicas exercidas pela categoria, com a consequente concessão do adicional de produtividade e desempenho de atividade técnica, sugerido no percentual de 40% sobre o salário-base.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3116/ind_82-2025.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3116/ind_82-2025.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização do prédio da antiga Creche Escola Macaúba, localizado no Bairro Calcadinha, para que o espaço seja destinado à implantação de projeto social voltado às crianças e adolescentes da comunidade, promovendo atividades de educação, esporte, cultura e inclusão social.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3477,67 +3486,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2918/subemenda_1-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_a_lei_organica_1-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2984/projeto_de_emenda_a_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2989/elom_3-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2990/projeto_de_emenda_a_lei_organica_04-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2856/emenda_01_plo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3103/emenda_02-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3114/emenda_03-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3115/emenda_04-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2858/plc_01-2025_-_altera_multa_fiacao_inutilizada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2889/plc_02-2025_-_plano_de_amortizacao_ipascon.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2971/plc_03-2025_-_altera_o_artigo_497_-_paragrafo_unico_do_codigo_tributario_municipal_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3088/plc_4-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2823/plo_01-2025-_auxilio_alimentacao_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2824/plo_02-2025_-_revisao_geral_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2825/plo_3-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2838/plo_04-2025_-_denomina_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2842/plo_05-2025_-_campanha_de_consc._e_divulg._da_lei_federal_14.443-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2848/plo_06-2025_-_um_terco_extaclasse_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2859/plo_07-2025_-_programa_pequenos_legisladores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2863/plo_08-2025_-_desafetacao_de_area_p_cras.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2864/plo_09-2025_-_autoriza_a_realizacao_de_rodeios.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2872/plo_10-2025_-_cria_a_fg_de_fiscal_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2893/plo_11-2025_-_criacao_de_adicional_de_assessoramento_e_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2909/plo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2912/plo_13-2025_-_cria_na_etrutura_da_administracao_direta_municipal_a_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2915/plo_14-2025_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2923/plo_15-2025_-_cria_cargo_de_chefe_do_setor_de_imprensa_oficial1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2930/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2935/plo_17-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2940/plo_18-2025_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2943/plo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2945/plo_20-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2947/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_23-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2958/plo_24-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2962/plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2963/plo_26-2025_-_institui_o_plano_municipal_de_contingencia_e_estrategia_para_atuacao_socioassistencial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_27-2025_-_cartao_alimentacao_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2996/plo_-_28-_2025_-_autoriza_criacao_do_ceam.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2997/plo_29-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2998/plo_30-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3055/plo_31-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3056/plo_32-2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3057/plo_33-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3060/plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3063/plo_35-2025_-_institui_a_comenda_do_merito_culinario_junger_barbosa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3068/plo_36-2025_-_cavalgada_da_piteira_no_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3069/plo_37-2025_-_prorec.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3070/plo_38-2025_-_auxilio_alimentacao_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3071/plo_39-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3073/plo_40-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3076/plo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3082/plo_42-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3083/plo_43-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3084/plo_44-2025_-_dispoe_sobre_a_criacao_e.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3089/plo_45-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3090/plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3104/plo_48-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3105/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3106/plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3107/plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3108/plo_52-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_53-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3110/plo_54-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3121/plo_55-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3122/incompleto_plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2941/veto_plo-14_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3085/veto_02-2025_-_parcial_ao_plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3123/veto_total_ao_projeto_de_lei_n._212025..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2841/pdl_1-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2852/pdl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2982/decreto_legislativo_03-2025_-_inteiro_teor.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3077/pdl_4-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3091/pdl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2840/pre_01-2025_-_mulher_do_ano_a_marilia_nunes_bastos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2850/pre_02-2025_-_celina_bellas_sra._juranda.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2851/pre_03-2025_-_cidadao_macabuense_sr._kellen.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2854/pre_04-2025_-_honra_ao_merito_marcio_mota_da_paixao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2860/pre_05-2025_-_cidadao_macabuense_ao_sr._fabricio_gaspar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2861/pre_06-2025_-_titulo_de_cidadao_macabuense_a_sr._lidia_maria_de_brito_carvalho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2862/pre_07-2025_-_cidadao_macabense_ao_sr._hugo_dos_santos_monteiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2865/pre_08-2025_-_mocao_de_aplausos_a_rafaek_mobarak_santuchi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2869/pre_09-2025_-_honra_ao_merito_a_sra._regina_celia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2870/pre_10-2025_-_mocao_de_aplausos_a_sec._de_defesa_civil_de_trajano_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2871/pre_11-2025_-_diploma_cidada_centenaria_a_sra._guilhermina.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2875/pre_12-2025_-_mocao_de_aplausos_ao_sr._marcos_vinycios_da_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2876/pre_13-2025_-_concede_mocao_de_aplausos_ao_sr._thiago_negreiros.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2877/pre_14-2025_-_condede_titulo_de_cidadao_a_marcelo_de_souza_batista_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2878/pre_15-2025_-_concede_titulo_de_honra_ao_merito_a_jeannete_paes_tavares_pacheco.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2879/pre_16-2025_-_concede_diploma_cidada-centenaria_a_sra._maria_almerinda_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2880/pre_17-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_marcelo_antonio_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2881/pre_18-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_nilton_cesar_pereira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2882/pre_19-2025_-_concede_mocao_de_aplausos_a_gabriela_fidalgo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2883/pre_20-2025_-_mocao_de_aplausos_alessandra_barbosa_felix.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2885/pre_21-2025_-_mocao_de_aplausos_raira..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2886/pre_22-2025_-_cidadao_macabuense_-_rafael_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2888/pre_23-2025_-_concede_titulo_de_cidadao_macabuense_a_sra._erika_barros_batista_pereira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2890/pre_24-2025_-_titulo_de_cidadao_macabuense_a_marzio_bogo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2892/pre_25-2025_-_comenda_dr._jose_de_castro_a_flavio_dos_santos_antunes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2894/pre_26-2025_-_cidadao_macabuense_ao_sr._daniel_bogado_vieira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2895/pre_27-2025_-_concede_cidadao_macabuense_a_marcos_de_mello_viana..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2896/pre_28-2025_-_concede_cidadao_macabuense_a_sra._ivanilde_ramalho_da_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2897/pre_29-2025_-_honra_ao_merito_ao_sr._elenilton_augusto_de_andrade_pr._tota.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2898/pre_30-2025_-_concede_titulo_de_honra_ao_merito_ao_colegio_estadual_maria_lobo_viana.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2899/pre_31-2025_-_concede_mocao_de_aplausos_a_sra._jessica_borges_ferreira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2901/pre_32_-_2025_-_concede_cidadao_macabuense_ao_sr.__wilson_cleber.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2902/pre_33-2025_-_concede_titulo_de_cidadao_macabuense_ao_sr._alziro_paula_junior.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2903/pre_34-2025_-_concede_cidadao_macabuense_a_rhildo_da__silva_fidelis.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2904/pre_35-2025_-_concede_cidadao_macabuense_a_darly_marques_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2905/pre_36-2025_-_concede_mocao_de_aplausos_a_chico_machado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2919/pre_37-2025_-_cidadao_macabuense_bernard_tavares.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2920/pre_38-2025_-_concede_diploma_de_merito_esportivo_a_ruan_domingos_moraes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2921/pre_39-2025_-_diploma_merito_esportivo_-_wilson_cleber.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2952/pre_40-2025_-_mocao_de_aplausos_-_rise_mob.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2964/pre_41-2025_-_titulo_de_cidadao_macabuense_ao_sr._matias_mendes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2967/pre_42-2025_-_titulo_de_cidadao_macabuense_a_sra._denize_maria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2968/pre_43-2025_-_mocao_de_aplausos_a_marco_antonio_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2972/pre_44-2025_-_titulo_de_honra_ao_merito_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2973/pre_45-2025__honra_ao_merito_a_everton_silva_paiva.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2974/pre_46-2025_-_honra_ao_merito_flavio_manhaes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2975/pre_47-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2976/pre_48-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2977/pre_49-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2978/pre_50-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2979/pre_51-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2985/pre_52-2025_-_titulo_de_cidadao_macabuense_ao_sr._washington_luiz_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2987/pre_53-2025_-_titulo_cidadao_erick_jose.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2992/pre_54-2025_-_merito_esportivo_joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2999/pre_55-2025_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3006/pre_56-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3007/pre_57-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3008/pre_58-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3009/pre_59-2025_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3010/pre_60-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3011/pre_61-2025_-_cidada_macabuense.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3012/pre_62-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3013/pre_63-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3014/pre_64-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3015/pre_65-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3017/pre_66-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3016/pre_67-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3018/pre_68-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3019/pre_69-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3020/pre_70-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3021/pre_71-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3022/pre_72-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3023/pre_73-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3024/pre_74-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3027/pre_75-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3028/pre_76-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3029/pre_77-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3030/pre_78-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3032/pre_79-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3033/pre_80-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3034/pre_81-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3035/pre_82-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3036/pre_83-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3037/pre_84-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3038/pre_85-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3039/pre_86-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3040/pre_87-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3041/pre_88-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3043/pre_89-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3042/pre_90-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3048/pre_91-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3047/pre_92-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3049/pre_93-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3046/pre_94-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3050/pre_95-2025_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3051/pre_96-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3052/pre_97-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3053/pre_98-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3054/pre_99-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3058/pre_100-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3059/pre_101-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3062/pre_102-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3064/pre_103-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3078/pre_104-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3079/pre_105-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3086/pre_106-2025_-_titulo_de_cidada_clicia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3094/re_107-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3095/pre_108-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3097/pre_109-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3098/pre_110-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3099/pre_111-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3100/pre_112-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3101/pre_113-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3117/re_114-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3119/re_115-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2830/req_01-2025_-_sobre_deposito_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2843/req_02-2025_-_esclarecimentos_reforma_da_creche_da_vila_nova_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2900/req_03-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2959/req_04-2025_-_convenio_sobre_cras.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2960/req_05-2025_-_convenio_sobre_pavimentacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2961/req_06-2025_-_convenio_sobre_reforma_de_quadras_esportivas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2980/req_07-2025_-_requer_copia_dos_seguintes_processos_administrativos_p.a_pregao_eletronico_p.e_tomada_de_pregos_t.p.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2988/req_08-2025_-__informacoes_sobre_licitacao_saude_pedro_e_samuel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2993/req_09-2025_-_procedimentos_utilizados_no_tratamento_da_agua_atualment.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2995/req__10-2025-reprovado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3004/req_11-2025_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3005/req_12-2025_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3111/req_13-2025_-_requer_copia_integral_do_processo_da_dispensa_n._53-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_01-2025_-_indica_implantacao_dos_programas_guarda_senior_e_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_02-2025_-_indica_acao_de_educacao_ambiental_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_3-2025_-_construcao_de_pista_de_malha_no_porto._.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_04-2025_-_indica_reforma_da_quadra_poliesportiva_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_05-2025_-_obras_na_praca_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_6-2025_-_indica_realizacao_de_obra_de_contencao_com_solo_grampeado_em_rhodia-mutirao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_7-2025_-_realizacao_do_prorec.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_8-2025_-_indica_realizacao_de_reforma_e_cobertura_na_quadra_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_09-2025_-_indica_realizacao_de_reforma_na_quadra_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_10-2025_-_reite_ind_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_11-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_12-2025_-_reitera_ind_11-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_13-2025_-_reitera_ind_01-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_14-2025_-_majoracao_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_15-2025_-_indica_intervencao_junto_ao_ministerio_das_comunicacoes.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_16-2025_-__indica_reabertura_da_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_17-2025_-_indica_criacao_de_programa-tutoria_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_18_-_2025_-_indica_criacao_da_casa_do_curativo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_19-2025_-_indicacao_reiterando_a_ind._no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_20-2025_-_ar_condicionado_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_21-2025_-_indica_agua_potavel_para_o_periodo_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_22-2025_-_aumento_do_quantitativo_de_onibus_universitario_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_23-2025_-_indica_destinacao_de_um_vereador_de_rua_para_atender_o_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_24-25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_25-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_26-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_27-2025_-_indica_retorno_das_aulas_de_canoagem_no_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_28-2025_-_moeda_social_municipal.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_29-2025_-_a_reforma_e_revitalizacao_da_quadra_esportiva_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_30-2025_-_implantacao_de_rede_de_internet_sem_fio_wi-fi_na_sede_da_prefeitura_localizada_na_caclioeira_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_31-2025_-_implantacao_de_um_centro_de_abastecimento_municipal_ceasa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_32-2025_-_calcamento_na_rua_salvador_florido.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_33-2025_-_indica_volta_da_gincana_na_festa_de_15_de_marco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_34-2025_-_indica_festa_de_distribuicao_de_brinquedos_aos_alunos_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_35-2025_-_indica_inclusao_do_2o_trilhao_dos_cansados.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_36-2025_-_indica_inclusao_da_corrida_amor_e_movimento_no_calendario_de_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_37-2025_-_inclusao_da_corrida_solidaria_feminina_no_calendario_oficial_de_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_38-2025_-_indica_criacao_da_secretaria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_39-2025_-_implantacao_de_entrega_de_carnes_de_iptu_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_40-2025_-_implantacao_da_frota_de_onibus_-_proc._6457-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_41-2025_-_reitera_ind_no_142-2023_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_42-2025_-_indica_aquisicao_de_um_triturador_de_galhos_e_residuos_para_o_municipio..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_43-2025_-_indica_adocao_de_medidas_de_cobranca_alternativas_ao_protesto_em_cartorio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_44-2025_-_indica_que_o_municipio_renuncie_sua_participacao_no_edital_001-2023-ciddenf.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_45-2025_-_implantacao_de_autarquia_de_saee_-_servico_autonomo_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_46-2025_-_criacao_do_museu_municipal_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2937/ind_47-2025_-_indica_transferencia_da_sede_da_semag.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2938/ind_48-2025_-_divulgacao_dos_resultados_das_votacoes_anas_redes_sociais_da_camara.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2939/ind_49-2025_-_indica_producao_edicao_e_divulgacao_nas_redes_sociais_de_video_....pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_50-2025_-_indica_criacao_de_pista_de_laco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_51-2025_-_indica_melhor_utilizacao_do_imovel_onde_funcionava_o_recreativo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_52-2025_-_indica_providencias_para_utilizacoes_diversas_do_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_53-2025_-_indica_dragagem_do_corrego_da_bocaina_-_antes_do_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_54-2025_-_indica_criacao_e_implementacao_do_projeto_cultural_a_voz_de_macabu_-_edicao_popular.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_55-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_56-2025_-_indica_instalacao_de_grades_de_protecao_ao_redor_do_parquinho_infantil_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_57-2025_-_indica_implementacao_de_faixa_elevada_pra_travessia_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_59-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_60-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_61-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_62-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_63-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_64-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_65-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_66-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3001/ind_67-2025_-_implantacao_de_incentivo_financeiro_adicional_ifa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_68-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_69-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_70-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_71-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_72-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_73-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_74-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_75-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_76-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3087/ind_77-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_78-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3093/ind_79-2025_-_programa_sos_servidor.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_80-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_81-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3116/ind_82-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2918/subemenda_1-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_a_lei_organica_1-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2984/projeto_de_emenda_a_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2989/elom_3-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2990/projeto_de_emenda_a_lei_organica_04-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2856/emenda_01_plo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3103/emenda_02-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3114/emenda_03-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3115/emenda_04-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2858/plc_01-2025_-_altera_multa_fiacao_inutilizada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2889/plc_02-2025_-_plano_de_amortizacao_ipascon.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2971/plc_03-2025_-_altera_o_artigo_497_-_paragrafo_unico_do_codigo_tributario_municipal_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3088/plc_4-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2823/plo_01-2025-_auxilio_alimentacao_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2824/plo_02-2025_-_revisao_geral_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2825/plo_3-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2838/plo_04-2025_-_denomina_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2842/plo_05-2025_-_campanha_de_consc._e_divulg._da_lei_federal_14.443-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2848/plo_06-2025_-_um_terco_extaclasse_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2859/plo_07-2025_-_programa_pequenos_legisladores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2863/plo_08-2025_-_desafetacao_de_area_p_cras.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2864/plo_09-2025_-_autoriza_a_realizacao_de_rodeios.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2872/plo_10-2025_-_cria_a_fg_de_fiscal_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2893/plo_11-2025_-_criacao_de_adicional_de_assessoramento_e_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2909/plo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2912/plo_13-2025_-_cria_na_etrutura_da_administracao_direta_municipal_a_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2915/plo_14-2025_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2923/plo_15-2025_-_cria_cargo_de_chefe_do_setor_de_imprensa_oficial1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2930/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2935/plo_17-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2940/plo_18-2025_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2943/plo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2945/plo_20-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2946/plo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2947/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_23-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2958/plo_24-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2962/plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2963/plo_26-2025_-_institui_o_plano_municipal_de_contingencia_e_estrategia_para_atuacao_socioassistencial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2991/pl_27-2025_-_cartao_alimentacao_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2996/plo_-_28-_2025_-_autoriza_criacao_do_ceam.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2997/plo_29-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2998/plo_30-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3055/plo_31-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3056/plo_32-2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3057/plo_33-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3060/plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3063/plo_35-2025_-_institui_a_comenda_do_merito_culinario_junger_barbosa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3068/plo_36-2025_-_cavalgada_da_piteira_no_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3069/plo_37-2025_-_prorec.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3070/plo_38-2025_-_auxilio_alimentacao_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3071/plo_39-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3073/plo_40-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3076/plo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3082/plo_42-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3083/plo_43-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3084/plo_44-2025_-_dispoe_sobre_a_criacao_e.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3089/plo_45-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3090/plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3096/plo_47-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3104/plo_48-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3105/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3106/plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3107/plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3108/plo_52-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_53-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3110/plo_54-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3121/plo_55-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3122/plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2941/veto_plo-14_-_calendario_oficial_de_festas_eventos_homenagens_e_datas_comemorativas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3085/veto_02-2025_-_parcial_ao_plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3123/veto_03-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2841/pdl_1-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2852/pdl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2982/decreto_legislativo_03-2025_-_inteiro_teor.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3077/pdl_4-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3091/pdl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2840/pre_01-2025_-_mulher_do_ano_a_marilia_nunes_bastos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2850/pre_02-2025_-_celina_bellas_sra._juranda.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2851/pre_03-2025_-_cidadao_macabuense_sr._kellen.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2854/pre_04-2025_-_honra_ao_merito_marcio_mota_da_paixao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2860/pre_05-2025_-_cidadao_macabuense_ao_sr._fabricio_gaspar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2861/pre_06-2025_-_titulo_de_cidadao_macabuense_a_sr._lidia_maria_de_brito_carvalho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2862/pre_07-2025_-_cidadao_macabense_ao_sr._hugo_dos_santos_monteiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2865/pre_08-2025_-_mocao_de_aplausos_a_rafaek_mobarak_santuchi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2869/pre_09-2025_-_honra_ao_merito_a_sra._regina_celia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2870/pre_10-2025_-_mocao_de_aplausos_a_sec._de_defesa_civil_de_trajano_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2871/pre_11-2025_-_diploma_cidada_centenaria_a_sra._guilhermina.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2875/pre_12-2025_-_mocao_de_aplausos_ao_sr._marcos_vinycios_da_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2876/pre_13-2025_-_concede_mocao_de_aplausos_ao_sr._thiago_negreiros.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2877/pre_14-2025_-_condede_titulo_de_cidadao_a_marcelo_de_souza_batista_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2878/pre_15-2025_-_concede_titulo_de_honra_ao_merito_a_jeannete_paes_tavares_pacheco.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2879/pre_16-2025_-_concede_diploma_cidada-centenaria_a_sra._maria_almerinda_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2880/pre_17-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_marcelo_antonio_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2881/pre_18-2025_-_concede_titulo_de_cidadao_macabuense_ao_senhor_nilton_cesar_pereira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2882/pre_19-2025_-_concede_mocao_de_aplausos_a_gabriela_fidalgo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2883/pre_20-2025_-_mocao_de_aplausos_alessandra_barbosa_felix.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2885/pre_21-2025_-_mocao_de_aplausos_raira..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2886/pre_22-2025_-_cidadao_macabuense_-_rafael_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2888/pre_23-2025_-_concede_titulo_de_cidadao_macabuense_a_sra._erika_barros_batista_pereira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2890/pre_24-2025_-_titulo_de_cidadao_macabuense_a_marzio_bogo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2892/pre_25-2025_-_comenda_dr._jose_de_castro_a_flavio_dos_santos_antunes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2894/pre_26-2025_-_cidadao_macabuense_ao_sr._daniel_bogado_vieira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2895/pre_27-2025_-_concede_cidadao_macabuense_a_marcos_de_mello_viana..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2896/pre_28-2025_-_concede_cidadao_macabuense_a_sra._ivanilde_ramalho_da_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2897/pre_29-2025_-_honra_ao_merito_ao_sr._elenilton_augusto_de_andrade_pr._tota.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2898/pre_30-2025_-_concede_titulo_de_honra_ao_merito_ao_colegio_estadual_maria_lobo_viana.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2899/pre_31-2025_-_concede_mocao_de_aplausos_a_sra._jessica_borges_ferreira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2901/pre_32_-_2025_-_concede_cidadao_macabuense_ao_sr.__wilson_cleber.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2902/pre_33-2025_-_concede_titulo_de_cidadao_macabuense_ao_sr._alziro_paula_junior.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2903/pre_34-2025_-_concede_cidadao_macabuense_a_rhildo_da__silva_fidelis.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2904/pre_35-2025_-_concede_cidadao_macabuense_a_darly_marques_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2905/pre_36-2025_-_concede_mocao_de_aplausos_a_chico_machado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2919/pre_37-2025_-_cidadao_macabuense_bernard_tavares.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2920/pre_38-2025_-_concede_diploma_de_merito_esportivo_a_ruan_domingos_moraes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2921/pre_39-2025_-_diploma_merito_esportivo_-_wilson_cleber.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2952/pre_40-2025_-_mocao_de_aplausos_-_rise_mob.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2964/pre_41-2025_-_titulo_de_cidadao_macabuense_ao_sr._matias_mendes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2967/pre_42-2025_-_titulo_de_cidadao_macabuense_a_sra._denize_maria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2968/pre_43-2025_-_mocao_de_aplausos_a_marco_antonio_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2972/pre_44-2025_-_titulo_de_honra_ao_merito_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2973/pre_45-2025__honra_ao_merito_a_everton_silva_paiva.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2974/pre_46-2025_-_honra_ao_merito_flavio_manhaes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2975/pre_47-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2976/pre_48-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2977/pre_49-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2978/pre_50-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2979/pre_51-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2985/pre_52-2025_-_titulo_de_cidadao_macabuense_ao_sr._washington_luiz_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2987/pre_53-2025_-_titulo_cidadao_erick_jose.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2992/pre_54-2025_-_merito_esportivo_joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2999/pre_55-2025_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3006/pre_56-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3007/pre_57-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3008/pre_58-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3009/pre_59-2025_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3010/pre_60-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3011/pre_61-2025_-_cidada_macabuense.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3012/pre_62-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3013/pre_63-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3014/pre_64-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3015/pre_65-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3017/pre_66-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3016/pre_67-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3018/pre_68-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3019/pre_69-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3020/pre_70-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3021/pre_71-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3022/pre_72-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3023/pre_73-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3024/pre_74-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3027/pre_75-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3028/pre_76-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3029/pre_77-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3030/pre_78-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3032/pre_79-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3033/pre_80-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3034/pre_81-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3035/pre_82-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3036/pre_83-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3037/pre_84-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3038/pre_85-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3039/pre_86-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3040/pre_87-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3041/pre_88-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3043/pre_89-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3042/pre_90-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3048/pre_91-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3047/pre_92-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3049/pre_93-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3046/pre_94-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3050/pre_95-2025_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3051/pre_96-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3052/pre_97-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3053/pre_98-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3054/pre_99-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3058/pre_100-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3059/pre_101-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3062/pre_102-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3064/pre_103-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3078/pre_104-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3079/pre_105-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3086/pre_106-2025_-_titulo_de_cidada_clicia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3094/re_107-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3095/pre_108-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3097/pre_109-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3098/pre_110-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3099/pre_111-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3100/pre_112-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3101/pre_113-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3117/re_114-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3119/re_115-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2830/req_01-2025_-_sobre_deposito_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2843/req_02-2025_-_esclarecimentos_reforma_da_creche_da_vila_nova_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2900/req_03-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2959/req_04-2025_-_convenio_sobre_cras.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2960/req_05-2025_-_convenio_sobre_pavimentacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2961/req_06-2025_-_convenio_sobre_reforma_de_quadras_esportivas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2980/req_07-2025_-_requer_copia_dos_seguintes_processos_administrativos_p.a_pregao_eletronico_p.e_tomada_de_pregos_t.p.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2988/req_08-2025_-__informacoes_sobre_licitacao_saude_pedro_e_samuel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2993/req_09-2025_-_procedimentos_utilizados_no_tratamento_da_agua_atualment.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2995/req__10-2025-reprovado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3004/req_11-2025_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3005/req_12-2025_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3111/req_13-2025_-_requer_copia_integral_do_processo_da_dispensa_n._53-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3112/req_14-2025_-_requer_informacoes_quanto_a_aquisicao_de_medicamentos_e_insumos_incluindo_processos_licitatorios_de_2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2828/ind_01-2025_-_indica_implantacao_dos_programas_guarda_senior_e_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2831/ind_02-2025_-_indica_acao_de_educacao_ambiental_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2833/ind_3-2025_-_construcao_de_pista_de_malha_no_porto._.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2835/ind_04-2025_-_indica_reforma_da_quadra_poliesportiva_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2826/ind_05-2025_-_obras_na_praca_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2827/ind_6-2025_-_indica_realizacao_de_obra_de_contencao_com_solo_grampeado_em_rhodia-mutirao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2829/ind_7-2025_-_realizacao_do_prorec.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2832/ind_8-2025_-_indica_realizacao_de_reforma_e_cobertura_na_quadra_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2834/ind_09-2025_-_indica_realizacao_de_reforma_na_quadra_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2836/ind_10-2025_-_reite_ind_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2837/ind_11-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2839/ind_12-2025_-_reitera_ind_11-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_13-2025_-_reitera_ind_01-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2845/ind_14-2025_-_majoracao_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2846/ind_15-2025_-_indica_intervencao_junto_ao_ministerio_das_comunicacoes.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2847/ind_16-2025_-__indica_reabertura_da_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2849/ind_17-2025_-_indica_criacao_de_programa-tutoria_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2853/ind_18_-_2025_-_indica_criacao_da_casa_do_curativo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2855/ind_19-2025_-_indicacao_reiterando_a_ind._no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2857/ind_20-2025_-_ar_condicionado_nas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2866/ind_21-2025_-_indica_agua_potavel_para_o_periodo_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2867/ind_22-2025_-_aumento_do_quantitativo_de_onibus_universitario_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2868/ind_23-2025_-_indica_destinacao_de_um_vereador_de_rua_para_atender_o_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2873/ind_24-25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_25-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2891/ind_26-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_27-2025_-_indica_retorno_das_aulas_de_canoagem_no_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_28-2025_-_moeda_social_municipal.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_29-2025_-_a_reforma_e_revitalizacao_da_quadra_esportiva_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_30-2025_-_implantacao_de_rede_de_internet_sem_fio_wi-fi_na_sede_da_prefeitura_localizada_na_caclioeira_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_31-2025_-_implantacao_de_um_centro_de_abastecimento_municipal_ceasa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2914/ind_32-2025_-_calcamento_na_rua_salvador_florido.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_33-2025_-_indica_volta_da_gincana_na_festa_de_15_de_marco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2917/ind_34-2025_-_indica_festa_de_distribuicao_de_brinquedos_aos_alunos_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_35-2025_-_indica_inclusao_do_2o_trilhao_dos_cansados.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2924/ind_36-2025_-_indica_inclusao_da_corrida_amor_e_movimento_no_calendario_de_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2925/ind_37-2025_-_inclusao_da_corrida_solidaria_feminina_no_calendario_oficial_de_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2926/ind_38-2025_-_indica_criacao_da_secretaria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2927/ind_39-2025_-_implantacao_de_entrega_de_carnes_de_iptu_.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2928/ind_40-2025_-_implantacao_da_frota_de_onibus_-_proc._6457-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2936/ind_41-2025_-_reitera_ind_no_142-2023_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_42-2025_-_indica_aquisicao_de_um_triturador_de_galhos_e_residuos_para_o_municipio..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2931/ind_43-2025_-_indica_adocao_de_medidas_de_cobranca_alternativas_ao_protesto_em_cartorio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2932/ind_44-2025_-_indica_que_o_municipio_renuncie_sua_participacao_no_edital_001-2023-ciddenf.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2933/ind_45-2025_-_implantacao_de_autarquia_de_saee_-_servico_autonomo_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2934/ind_46-2025_-_criacao_do_museu_municipal_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2937/ind_47-2025_-_indica_transferencia_da_sede_da_semag.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2938/ind_48-2025_-_divulgacao_dos_resultados_das_votacoes_anas_redes_sociais_da_camara.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2939/ind_49-2025_-_indica_producao_edicao_e_divulgacao_nas_redes_sociais_de_video_....pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2942/ind_50-2025_-_indica_criacao_de_pista_de_laco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_51-2025_-_indica_melhor_utilizacao_do_imovel_onde_funcionava_o_recreativo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_52-2025_-_indica_providencias_para_utilizacoes_diversas_do_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_53-2025_-_indica_dragagem_do_corrego_da_bocaina_-_antes_do_periodo_chuvoso.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2953/ind_54-2025_-_indica_criacao_e_implementacao_do_projeto_cultural_a_voz_de_macabu_-_edicao_popular.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2954/ind_55-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_56-2025_-_indica_instalacao_de_grades_de_protecao_ao_redor_do_parquinho_infantil_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_57-2025_-_indica_implementacao_de_faixa_elevada_pra_travessia_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_59-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_60-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_61-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_62-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2970/ind_63-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2983/ind_64-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2986/ind_65-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/2994/ind_66-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3001/ind_67-2025_-_implantacao_de_incentivo_financeiro_adicional_ifa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3026/ind_68-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3061/ind_69-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3065/ind_70-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3067/ind_71-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3072/ind_72-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3074/ind_73-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3075/ind_74-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3080/ind_75-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3081/ind_76-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3087/ind_77-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3092/ind_78-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3093/ind_79-2025_-_programa_sos_servidor.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3102/ind_80-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3113/ind_81-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2025/3116/ind_82-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="141.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4427,6658 +4436,6658 @@
       </c>
       <c r="H35" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>153</v>
       </c>
       <c r="D36" t="s">
         <v>73</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36" t="s">
         <v>105</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>70</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
         <v>73</v>
       </c>
       <c r="E37" t="s">
         <v>74</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
         <v>73</v>
       </c>
       <c r="E38" t="s">
         <v>74</v>
       </c>
       <c r="F38" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D39" t="s">
         <v>73</v>
       </c>
       <c r="E39" t="s">
         <v>74</v>
       </c>
       <c r="F39" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D40" t="s">
         <v>73</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H40" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D41" t="s">
         <v>73</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H41" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D42" t="s">
         <v>73</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D43" t="s">
         <v>73</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D44" t="s">
         <v>73</v>
       </c>
       <c r="E44" t="s">
         <v>74</v>
       </c>
       <c r="F44" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D45" t="s">
         <v>73</v>
       </c>
       <c r="E45" t="s">
         <v>74</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D46" t="s">
         <v>73</v>
       </c>
       <c r="E46" t="s">
         <v>74</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D47" t="s">
         <v>73</v>
       </c>
       <c r="E47" t="s">
         <v>74</v>
       </c>
       <c r="F47" t="s">
         <v>29</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H47" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D48" t="s">
         <v>73</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>29</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H48" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D49" t="s">
         <v>73</v>
       </c>
       <c r="E49" t="s">
         <v>74</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D50" t="s">
         <v>73</v>
       </c>
       <c r="E50" t="s">
         <v>74</v>
       </c>
       <c r="F50" t="s">
         <v>88</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D51" t="s">
         <v>73</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H51" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D52" t="s">
         <v>73</v>
       </c>
       <c r="E52" t="s">
         <v>74</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H52" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D53" t="s">
         <v>73</v>
       </c>
       <c r="E53" t="s">
         <v>74</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H53" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D54" t="s">
         <v>73</v>
       </c>
       <c r="E54" t="s">
         <v>74</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D55" t="s">
         <v>73</v>
       </c>
       <c r="E55" t="s">
         <v>74</v>
       </c>
       <c r="F55" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H55" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D56" t="s">
         <v>73</v>
       </c>
       <c r="E56" t="s">
         <v>74</v>
       </c>
       <c r="F56" t="s">
         <v>43</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D57" t="s">
         <v>73</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H57" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D58" t="s">
         <v>73</v>
       </c>
       <c r="E58" t="s">
         <v>74</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H58" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D59" t="s">
         <v>73</v>
       </c>
       <c r="E59" t="s">
         <v>74</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H59" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D60" t="s">
         <v>73</v>
       </c>
       <c r="E60" t="s">
         <v>74</v>
       </c>
       <c r="F60" t="s">
         <v>43</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H60" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D61" t="s">
         <v>73</v>
       </c>
       <c r="E61" t="s">
         <v>74</v>
       </c>
       <c r="F61" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H61" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D62" t="s">
         <v>73</v>
       </c>
       <c r="E62" t="s">
         <v>74</v>
       </c>
       <c r="F62" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>70</v>
+        <v>261</v>
       </c>
       <c r="H62" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D63" t="s">
         <v>73</v>
       </c>
       <c r="E63" t="s">
         <v>74</v>
       </c>
       <c r="F63" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
         <v>73</v>
       </c>
       <c r="E64" t="s">
         <v>74</v>
       </c>
       <c r="F64" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
         <v>73</v>
       </c>
       <c r="E65" t="s">
         <v>74</v>
       </c>
       <c r="F65" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H65" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D66" t="s">
         <v>73</v>
       </c>
       <c r="E66" t="s">
         <v>74</v>
       </c>
       <c r="F66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H66" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D67" t="s">
         <v>73</v>
       </c>
       <c r="E67" t="s">
         <v>74</v>
       </c>
       <c r="F67" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="H67" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D68" t="s">
         <v>73</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H68" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D69" t="s">
         <v>73</v>
       </c>
       <c r="E69" t="s">
         <v>74</v>
       </c>
       <c r="F69" t="s">
         <v>29</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H69" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
         <v>73</v>
       </c>
       <c r="E70" t="s">
         <v>74</v>
       </c>
       <c r="F70" t="s">
         <v>43</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H70" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
         <v>73</v>
       </c>
       <c r="E71" t="s">
         <v>74</v>
       </c>
       <c r="F71" t="s">
         <v>29</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E72" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F72" t="s">
         <v>29</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H72" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>23</v>
       </c>
       <c r="D73" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E73" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F73" t="s">
         <v>29</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>28</v>
       </c>
       <c r="D74" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E74" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F74" t="s">
         <v>29</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H74" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E75" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F75" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="H75" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>23</v>
       </c>
       <c r="D76" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E76" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F76" t="s">
         <v>43</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H76" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>28</v>
       </c>
       <c r="D77" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E77" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F77" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>33</v>
       </c>
       <c r="D78" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E78" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F78" t="s">
         <v>43</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H78" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>69</v>
       </c>
       <c r="D79" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E79" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F79" t="s">
         <v>43</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H79" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E80" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H80" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>23</v>
       </c>
       <c r="D81" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E81" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F81" t="s">
         <v>88</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="H81" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>28</v>
       </c>
       <c r="D82" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E82" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F82" t="s">
         <v>88</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H82" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>33</v>
       </c>
       <c r="D83" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E83" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F83" t="s">
         <v>56</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H83" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>69</v>
       </c>
       <c r="D84" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E84" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F84" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H84" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>92</v>
       </c>
       <c r="D85" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E85" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F85" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="H85" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>96</v>
       </c>
       <c r="D86" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E86" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F86" t="s">
         <v>88</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="H86" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>100</v>
       </c>
       <c r="D87" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E87" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F87" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="H87" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>104</v>
       </c>
       <c r="D88" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E88" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F88" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="H88" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>109</v>
       </c>
       <c r="D89" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E89" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F89" t="s">
         <v>105</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H89" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>113</v>
       </c>
       <c r="D90" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E90" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F90" t="s">
         <v>56</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="H90" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>117</v>
       </c>
       <c r="D91" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E91" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F91" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="H91" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>121</v>
       </c>
       <c r="D92" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E92" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F92" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H92" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>125</v>
       </c>
       <c r="D93" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E93" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F93" t="s">
         <v>43</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H93" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>129</v>
       </c>
       <c r="D94" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E94" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F94" t="s">
         <v>105</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="H94" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>133</v>
       </c>
       <c r="D95" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E95" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F95" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H95" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>137</v>
       </c>
       <c r="D96" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E96" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F96" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="H96" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>141</v>
       </c>
       <c r="D97" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E97" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F97" t="s">
         <v>105</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H97" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>145</v>
       </c>
       <c r="D98" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E98" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F98" t="s">
         <v>19</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="H98" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>149</v>
       </c>
       <c r="D99" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E99" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F99" t="s">
         <v>19</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="H99" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>153</v>
       </c>
       <c r="D100" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E100" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F100" t="s">
         <v>19</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="H100" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D101" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E101" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F101" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H101" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D102" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E102" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F102" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="H102" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D103" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E103" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F103" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="H103" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D104" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E104" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F104" t="s">
         <v>43</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="H104" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D105" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E105" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F105" t="s">
         <v>43</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="H105" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D106" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E106" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F106" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="H106" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D107" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E107" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F107" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H107" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D108" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E108" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F108" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="H108" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D109" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E109" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F109" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H109" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D110" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E110" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F110" t="s">
         <v>56</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="H110" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D111" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E111" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F111" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="H111" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D112" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E112" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="H112" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D113" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E113" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="H113" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D114" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E114" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="H114" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D115" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E115" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F115" t="s">
         <v>43</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H115" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D116" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E116" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F116" t="s">
         <v>56</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="H116" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D117" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E117" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F117" t="s">
         <v>56</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="H117" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D118" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E118" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F118" t="s">
         <v>56</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="H118" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D119" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E119" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F119" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="H119" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D120" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E120" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F120" t="s">
         <v>43</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="H120" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D121" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E121" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F121" t="s">
         <v>43</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H121" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D122" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E122" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F122" t="s">
         <v>105</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="H122" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D123" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E123" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F123" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H123" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D124" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E124" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F124" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="H124" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D125" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E125" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F125" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="H125" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D126" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E126" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F126" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="H126" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D127" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E127" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F127" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H127" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D128" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E128" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F128" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="H128" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D129" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E129" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F129" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="H129" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D130" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E130" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F130" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H130" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D131" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E131" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F131" t="s">
         <v>88</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="H131" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D132" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E132" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F132" t="s">
         <v>105</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="H132" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D133" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E133" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F133" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="H133" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D134" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E134" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F134" t="s">
         <v>105</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="H134" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D135" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E135" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F135" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="H135" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D136" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E136" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F136" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H136" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D137" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E137" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F137" t="s">
         <v>43</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="H137" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D138" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E138" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F138" t="s">
         <v>43</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="H138" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D139" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E139" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F139" t="s">
         <v>88</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="H139" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D140" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E140" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F140" t="s">
         <v>43</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H140" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D141" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E141" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F141" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="H141" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D142" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E142" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F142" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H142" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D143" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E143" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F143" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="H143" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D144" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E144" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F144" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="H144" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D145" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E145" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F145" t="s">
         <v>105</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="H145" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D146" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E146" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F146" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="H146" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D147" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E147" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F147" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H147" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D148" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E148" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F148" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="H148" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D149" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E149" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F149" t="s">
         <v>105</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="H149" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D150" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E150" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F150" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="H150" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D151" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E151" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F151" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H151" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D152" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E152" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F152" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H152" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D153" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E153" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F153" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="H153" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D154" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E154" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H154" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D155" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E155" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F155" t="s">
         <v>88</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="H155" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D156" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E156" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F156" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H156" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D157" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E157" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F157" t="s">
         <v>43</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="H157" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D158" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E158" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F158" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="H158" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D159" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E159" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F159" t="s">
         <v>88</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="H159" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D160" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E160" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F160" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="H160" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D161" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E161" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F161" t="s">
         <v>19</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="H161" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D162" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E162" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F162" t="s">
         <v>19</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="H162" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D163" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E163" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F163" t="s">
         <v>19</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="H163" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D164" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E164" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F164" t="s">
         <v>19</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="H164" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="D165" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E165" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F165" t="s">
         <v>43</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="H165" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="D166" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E166" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F166" t="s">
         <v>19</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="H166" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="D167" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E167" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="H167" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D168" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E168" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F168" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="H168" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D169" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E169" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F169" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="H169" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D170" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E170" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F170" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="H170" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D171" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E171" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F171" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="H171" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D172" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E172" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F172" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="H172" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D173" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E173" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F173" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="H173" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D174" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E174" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F174" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="H174" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D175" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E175" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F175" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="H175" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D176" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E176" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F176" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="H176" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D177" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E177" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F177" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="H177" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D178" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E178" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F178" t="s">
         <v>43</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="H178" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D179" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E179" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F179" t="s">
         <v>43</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="H179" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D180" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E180" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F180" t="s">
         <v>43</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="H180" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D181" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E181" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="H181" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D182" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E182" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F182" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="H182" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="D183" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E183" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F183" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="H183" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D184" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E184" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F184" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="H184" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D185" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E185" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F185" t="s">
         <v>43</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="H185" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="D186" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E186" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F186" t="s">
         <v>34</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="H186" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D187" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E187" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F187" t="s">
         <v>105</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="H187" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D188" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E188" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F188" t="s">
         <v>43</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="H188" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D189" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E189" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F189" t="s">
         <v>43</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="H189" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="D190" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E190" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F190" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="H190" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D191" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E191" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F191" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="H191" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D192" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E192" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F192" t="s">
         <v>88</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="H192" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="D193" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E193" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F193" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H193" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="D194" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E194" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F194" t="s">
         <v>19</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="H194" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>10</v>
       </c>
       <c r="D195" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E195" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F195" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="H195" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>23</v>
       </c>
       <c r="D196" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E196" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F196" t="s">
         <v>88</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="H196" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>28</v>
       </c>
       <c r="D197" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E197" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F197" t="s">
         <v>19</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H197" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>33</v>
       </c>
       <c r="D198" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E198" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F198" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="H198" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>69</v>
       </c>
       <c r="D199" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E199" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F199" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="H199" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>92</v>
       </c>
       <c r="D200" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E200" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F200" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="H200" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>96</v>
       </c>
       <c r="D201" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E201" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F201" t="s">
         <v>43</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="H201" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>100</v>
       </c>
       <c r="D202" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E202" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F202" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="H202" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>104</v>
       </c>
       <c r="D203" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E203" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F203" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="H203" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>109</v>
       </c>
       <c r="D204" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E204" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F204" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="H204" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>113</v>
       </c>
       <c r="D205" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E205" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F205" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="H205" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>117</v>
       </c>
       <c r="D206" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E206" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F206" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="H206" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>121</v>
       </c>
       <c r="D207" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E207" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F207" t="s">
         <v>43</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="H207" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>125</v>
       </c>
       <c r="D208" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E208" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F208" t="s">
         <v>19</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>70</v>
+        <v>787</v>
       </c>
       <c r="H208" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E209" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="H209" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>23</v>
       </c>
       <c r="D210" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E210" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="H210" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>28</v>
       </c>
       <c r="D211" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E211" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F211" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="H211" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>33</v>
       </c>
       <c r="D212" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E212" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H212" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>69</v>
       </c>
       <c r="D213" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E213" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F213" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="H213" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>92</v>
       </c>
       <c r="D214" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E214" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F214" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="H214" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>96</v>
       </c>
       <c r="D215" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E215" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F215" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="H215" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>100</v>
       </c>
       <c r="D216" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E216" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F216" t="s">
         <v>84</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="H216" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>104</v>
       </c>
       <c r="D217" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E217" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F217" t="s">
         <v>88</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="H217" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>109</v>
       </c>
       <c r="D218" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E218" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F218" t="s">
         <v>88</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="H218" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>113</v>
       </c>
       <c r="D219" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E219" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F219" t="s">
         <v>88</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="H219" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>117</v>
       </c>
       <c r="D220" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E220" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F220" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="H220" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>121</v>
       </c>
       <c r="D221" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E221" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F221" t="s">
         <v>88</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="H221" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>125</v>
       </c>
       <c r="D222" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E222" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F222" t="s">
         <v>19</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="H222" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>129</v>
       </c>
       <c r="D223" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E223" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F223" t="s">
         <v>19</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="H223" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>133</v>
       </c>
       <c r="D224" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E224" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F224" t="s">
         <v>19</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="H224" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>137</v>
       </c>
       <c r="D225" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E225" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F225" t="s">
         <v>19</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="H225" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>141</v>
       </c>
       <c r="D226" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E226" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F226" t="s">
         <v>24</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="H226" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>145</v>
       </c>
       <c r="D227" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E227" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F227" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="H227" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>149</v>
       </c>
       <c r="D228" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E228" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F228" t="s">
         <v>24</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="H228" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>153</v>
       </c>
       <c r="D229" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E229" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F229" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="H229" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D230" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E230" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F230" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="H230" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D231" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E231" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F231" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="H231" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D232" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E232" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F232" t="s">
         <v>105</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="H232" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D233" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E233" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F233" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="H233" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D234" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E234" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F234" t="s">
         <v>24</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="H234" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D235" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E235" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F235" t="s">
         <v>56</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="H235" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D236" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E236" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F236" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="H236" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D237" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E237" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F237" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="H237" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D238" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E238" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F238" t="s">
         <v>19</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="H238" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D239" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E239" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F239" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="H239" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D240" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E240" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F240" t="s">
         <v>88</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="H240" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D241" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E241" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F241" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="H241" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D242" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E242" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F242" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="H242" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D243" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E243" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F243" t="s">
         <v>105</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="H243" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D244" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E244" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F244" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="H244" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D245" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E245" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F245" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="H245" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D246" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E246" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F246" t="s">
         <v>24</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="H246" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D247" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E247" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F247" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="H247" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D248" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E248" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F248" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="H248" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D249" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E249" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F249" t="s">
         <v>43</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="H249" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D250" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E250" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F250" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="H250" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D251" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E251" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F251" t="s">
         <v>19</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="H251" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D252" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E252" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F252" t="s">
         <v>19</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="H252" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D253" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E253" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F253" t="s">
         <v>19</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="H253" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D254" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E254" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F254" t="s">
         <v>24</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="H254" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D255" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E255" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F255" t="s">
         <v>105</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="H255" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D256" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E256" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F256" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="H256" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D257" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E257" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F257" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="H257" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D258" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E258" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F258" t="s">
         <v>24</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="H258" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D259" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E259" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F259" t="s">
         <v>19</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="H259" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D260" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E260" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F260" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="H260" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D261" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E261" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F261" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="H261" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D262" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E262" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F262" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="H262" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D263" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E263" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F263" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="H263" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D264" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E264" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F264" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="H264" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D265" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E265" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F265" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="H265" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D266" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E266" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F266" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H266" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D267" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E267" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F267" t="s">
         <v>24</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="H267" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D268" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E268" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F268" t="s">
         <v>88</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="H268" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D269" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E269" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F269" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="H269" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D270" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E270" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F270" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="H270" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D271" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E271" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F271" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="H271" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D272" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E272" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F272" t="s">
         <v>24</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="H272" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D273" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E273" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F273" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="H273" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D274" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E274" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F274" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="H274" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D275" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E275" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F275" t="s">
         <v>19</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="H275" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D276" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E276" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F276" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="H276" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D277" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E277" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F277" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="H277" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D278" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E278" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F278" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="H278" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D279" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E279" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F279" t="s">
         <v>105</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="H279" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D280" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E280" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F280" t="s">
         <v>24</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="H280" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D281" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E281" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F281" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="H281" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D282" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E282" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F282" t="s">
         <v>24</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="H282" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D283" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E283" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F283" t="s">
         <v>24</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="H283" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D284" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E284" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F284" t="s">
         <v>24</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="H284" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D285" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E285" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F285" t="s">
         <v>19</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="H285" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D286" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E286" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F286" t="s">
         <v>19</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="H286" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D287" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E287" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F287" t="s">
         <v>19</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="H287" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D288" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E288" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F288" t="s">
         <v>19</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="H288" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D289" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E289" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F289" t="s">
         <v>88</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="H289" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D290" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E290" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F290" t="s">
         <v>24</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="H290" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>