--- v0 (2026-02-03)
+++ v1 (2026-05-14)
@@ -54,3915 +54,3915 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Nathália Sandro Tcharles Lucas Ticó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2543/emenda_lei_organica_01-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2543/emenda_lei_organica_01-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o inciso XVII, artigo 42, da Lei Orgânica do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA 01/2023 AO PROJETO DE LEI N.º 02/2023</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Lucas Madureira</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2234/emenda_plo_02-2023_-_supressiva_ao_artigo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2234/emenda_plo_02-2023_-_supressiva_ao_artigo.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao artigo 3º do Projeto de Lei nº 02/2023.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Emenda Modificativa ao caput do artigo 1º do Projeto de Lei nº 04/2023.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nathália Braga</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n.º 07/2023, que altera Lei Municipal n.º 1.772/2022.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Resolução n.º 14/2023, que regulamenta a utilização de veículo oficial da câmara municipal de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2535/emenda_06-2023_-_adiciona_acoes_no_qdd.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2535/emenda_06-2023_-_adiciona_acoes_no_qdd.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa a LOA 2024: Adiciona ação no Quadro de Detalhamento de Despesa - QDD, com sua respectiva função, subfunção, categoria econômica e fonte de recurso, totalizando o valor de R$ 220.000,00 (Duzentos e vinte mil reais).</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2593/emenda_07-2023_-_modifica_o_art._3_do_projeto_de_lei_ordinaria_n_48-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2593/emenda_07-2023_-_modifica_o_art._3_do_projeto_de_lei_ordinaria_n_48-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 1º do Projeto de Lei Ordinária nº 48/2023.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Conceição de Macabu</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2291/plc_01-2023_-_estabelece_aliquota_de_025_para_imoveis_de_uso_rural_para_urbano.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2291/plc_01-2023_-_estabelece_aliquota_de_025_para_imoveis_de_uso_rural_para_urbano.pdf</t>
   </si>
   <si>
     <t>Inclui inciso IV no artigo 95 e cria o artigo 195-B na Lei 471/2001 - Código Tributário Municipal</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2427/plc_02-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2427/plc_02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Complementar municipal n° 1.641 de 01 de julho de 2020, definindo o plano anual e mensal de amortização do passivo atuarial do instituto de previdência assistência dos servidores do município de Conceição de Macabu - IPASCON para o exercício de 2023 e seguintes e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2464/plc_03-2023_-_codigo_ambiental_do_municipio_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2464/plc_03-2023_-_codigo_ambiental_do_municipio_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Sanciona o Código Ambiental do Município de Conceição de Macabu e revoga a Lei Complementar nº 004/1994 que dispõe sobre o Sistema Municipal de Fiscalização do Meio Ambiente e a Lei Complementar nº 015/1995 que estatui a Lei de Preservação Ambiental do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2499/plc_4-2023_-_codigo_tributario_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2499/plc_4-2023_-_codigo_tributario_municipal.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso III no §1º do art. 522, inclui o art. 522-A, com incisos I, II e III, inclui o art. 522-B, com incisos I, II, III e IV, e altera o art. 526-B, todos da Lei Municipal 471/2001 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2228/plo_001-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2228/plo_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da taxa de administração para o custeio das despesas administrativas do Instituto de Previdência e Assistência dos Servidores Públicos do Município de Conceição de Macabu - IPASCON, de que tratam o art. 21 da Lei Municipal nº 756 de 21 de dezembro de 2006 e o art. 84 da portaria MTP nº 1.467 de 02 de junho de 2022; e dá outras providências.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2231/plo_02-2023_-_concede_revisao_geral_da_remuneracao_aos_servidores_do_executivo_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2231/plo_02-2023_-_concede_revisao_geral_da_remuneracao_aos_servidores_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral da remuneração aos servidores municipais de Conceição de Macabu na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2232/plo_03-2023_-_dispoe_sobre_a_revisao_geral_da_remuneracao_dos_seervidores_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2232/plo_03-2023_-_dispoe_sobre_a_revisao_geral_da_remuneracao_dos_seervidores_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral da remuneração dos Servidores da Câmara Municipal de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2242/plo_04-2023_-_cria_o_programa_de_inclusao_social_com_capacitacao_profissional_de_jovens_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2242/plo_04-2023_-_cria_o_programa_de_inclusao_social_com_capacitacao_profissional_de_jovens_.pdf</t>
   </si>
   <si>
     <t>Cria o programa de inclusão social com capacitação profissional de jovens em situação de vulnerabilidade social: geração jovem, em âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2245/plo_05-2021_-_altera_dispositivo_da_lei_no_1.429-016_que_dispoe_sobre_a_instituicao_do_do.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2245/plo_05-2021_-_altera_dispositivo_da_lei_no_1.429-016_que_dispoe_sobre_a_instituicao_do_do.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.429/2016, que dispõe sobre a Instituição do Diário Oficial Eletrônico, como veículo oficial de divulgação do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2248/plo_06_retirada.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2248/plo_06_retirada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de proteção e Defesa Civil e de cargo em comissão da administração direta do município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2290/plo_07-2023_-_cria_cargos_na_c.m.c.m_retirado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2290/plo_07-2023_-_cria_cargos_na_c.m.c.m_retirado.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos e altera anexo à lei 1.772, de 10 de maio de 2022, que dispõe sobre a reforma na estrutura administrativa da Câmara Municipal de Conceição de Macabu, e dá outras providências.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2292/plo_08-2023_-_altera_nomeiclatura_e_simbologia_do_cargo_de_assessor_contabil.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2292/plo_08-2023_-_altera_nomeiclatura_e_simbologia_do_cargo_de_assessor_contabil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº 1.785/2022 que criou e extinguiu cargo em comissão da Administração Direta do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2293/plo_09-2023_-_cria_o_adicional_de_assessoramento_e_cooperacao_tecnica_em_execucao_fiscal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2293/plo_09-2023_-_cria_o_adicional_de_assessoramento_e_cooperacao_tecnica_em_execucao_fiscal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de adicional de assessoramento e cooperação técnica em execução fiscal aos servidores do quadro de pessoal da Prefeitura Municipal de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2294/plo_10-2023_-_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2294/plo_10-2023_-_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação Ambiental  e dá outras providências</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2295/plo_11-2023_-_dispoe_sobre_procedimentos_para_regularizacao_fundiaria_urbana.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2295/plo_11-2023_-_dispoe_sobre_procedimentos_para_regularizacao_fundiaria_urbana.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Conceição de Macabu/RJ os procedimentos para Regularização Fundiária Urbana - REURB.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2296/plo_12-2023_-_concede_diarias_a_enfermeiros_e_tecnicos_em_enfermagem.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2296/plo_12-2023_-_concede_diarias_a_enfermeiros_e_tecnicos_em_enfermagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.418/2018, que dispõe sobre a concessão de diárias no âmbito do Fundo Municipal de Saúde e do Fundo Municipal de Promoção e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ticó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2323/plo_13-2023_-_dia_do_autismo_e_mes_abril_azul.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2323/plo_13-2023_-_dia_do_autismo_e_mes_abril_azul.pdf</t>
   </si>
   <si>
     <t>Institui e inclui o “Dia Municipal da Conscientização do Autismo” e o “Mês Abril Azul” no Calendário Oficial de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_14-2023_-_dispoe_sobre_a_obbrigatoriedade_de_instalacao_de_detectores_de_metais_nas_escolas_publicas_retirado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_14-2023_-_dispoe_sobre_a_obbrigatoriedade_de_instalacao_de_detectores_de_metais_nas_escolas_publicas_retirado.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do município de Conceição de Macabu/RJ, sobre a obrigatoriedade de instalar detectores de metais nas escolas públicas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2332/plo_15-2023_-_execucao_da_lei_orcamenaria_para_o_exercicio_de_2024.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2332/plo_15-2023_-_execucao_da_lei_orcamenaria_para_o_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>Execução da Lei Orçamentária de Conceição de Macabu - RJ para o exercício de 2024.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2339/plo_16_-_2023_-_altera_a_estrutura_orcamentaria_e__qdd_da_lei_1829-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2339/plo_16_-_2023_-_altera_a_estrutura_orcamentaria_e__qdd_da_lei_1829-2022.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura orçamentária e Quadro de Detalhamento das Despesas - QDD, estabelecida na Lei Municipal Nº 1.8292022 de 15/12/2022 - Lei Orçamentária para o exercício de 2023 do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2336/plo_17-2023_-_abertura_de_credito_suplementar_para_o_orcamento_geral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2336/plo_17-2023_-_abertura_de_credito_suplementar_para_o_orcamento_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar para o orçamento geral do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2340/plo_18-2023_-_cordao_de_girassol.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2340/plo_18-2023_-_cordao_de_girassol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de concessão e utilização do cordão de girassol como símbolo de identificação das pessoas com deficiências ocultas no município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2354/plo_19-2023_-_altera_a_lei_1772-2022_em_anexos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2354/plo_19-2023_-_altera_a_lei_1772-2022_em_anexos.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Lei n° 1.772, de 10 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Tcharles</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2375/plo_20-2023_-_dispoe_sobre_a_proibicao_da_soltura_de_fogos_de_artificio_e_artefatos_pirotecnicos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2375/plo_20-2023_-_dispoe_sobre_a_proibicao_da_soltura_de_fogos_de_artificio_e_artefatos_pirotecnicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da soltura de fogos de artifício e artefatos pirotécnicos, que produzam estampido, no âmbito do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2380/plo_21-2023_-_cria_cargo_em_comissao_da_administracao_direta_do_municipio_de_conceicao_de_macabu_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2380/plo_21-2023_-_cria_cargo_em_comissao_da_administracao_direta_do_municipio_de_conceicao_de_macabu_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria cargo em comissão da Administração Direta do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2381/plo_22-2023_-_concede_revisao_geral_executivo_para_atingir_r_1.320.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2381/plo_22-2023_-_concede_revisao_geral_executivo_para_atingir_r_1.320.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral da remuneração aos servidores municipais de Conceição de Macabu na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Sandro Daumas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2382/plo_20-2023_-_limita_a_distancia_de_emissao_de_sons_e_ruidos_que_prejudiquem_o_bem_estar_da_pessoa_com_autismo..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2382/plo_20-2023_-_limita_a_distancia_de_emissao_de_sons_e_ruidos_que_prejudiquem_o_bem_estar_da_pessoa_com_autismo..pdf</t>
   </si>
   <si>
     <t>Limita a distância de emissão de sons e ruídos que prejudiquem o bem estar da pessoa com Transtorno do  Espectro Autista em espaços públicos no âmbito do Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dhal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2383/plo_24-2023_-_banco_de_oferta_e_demanda_de_voluntarios.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2383/plo_24-2023_-_banco_de_oferta_e_demanda_de_voluntarios.pdf</t>
   </si>
   <si>
     <t>Fica criado no município de Conceição de Macabu/RJ o Banco de Oferta e Demanda de Serviços Voluntários.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2389/plo_25-2023_-_dispoe_sobre_adocao_de_medidas_visando_a_sinalizacao_de_aviso_de_inicio_de_atividades_em_escolas_municipais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2389/plo_25-2023_-_dispoe_sobre_adocao_de_medidas_visando_a_sinalizacao_de_aviso_de_inicio_de_atividades_em_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Determina a substituição das sirenes nos estabelecimentos de ensino públicos e privados, a fim de mitigar incômodos sensoriais dos alunos com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2391/plo_26-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2391/plo_26-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a comunicação ao Ministério Público de casos onde haja maus-tratos a Pessoa com Deficiência atendidas pelas redes públicas e privadas de saúde no âmbito do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2392/plo_27-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_idosos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2392/plo_27-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_idosos.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a comunicação ao Ministério Público de casos onde haja maus-tratos a Idosos atendidos pelas redes públicas e privadas de saúde no âmbito do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2393/plo_28-2023_-_bancos_servicos_presenciais_e_on-line.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2393/plo_28-2023_-_bancos_servicos_presenciais_e_on-line.pdf</t>
   </si>
   <si>
     <t>Determina a disponibilização, pelas instituições bancárias, dos mesmos serviços nos atendimentos presencial e não presencial ou on-line, no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2394/plo_29-2023_-_determina_a_instalacao_de_fraldarios_em_escolas_municipais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2394/plo_29-2023_-_determina_a_instalacao_de_fraldarios_em_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Determina a instalação de fraldários em escolas municipais que tiverem alunos matriculados que necessitem do uso de fraldas.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2395/plo_30-2023_-_institui_o_programa_de_apoio_a_qualidade_nas_escolas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2395/plo_30-2023_-_institui_o_programa_de_apoio_a_qualidade_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Institui o programa de apoio à qualidade nas escolas e dá outras providências no âmbito do município de Conceição de Macabu-RJ.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2396/plo_31-2023_-_cria_o_protocolo_nao_e_nao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2396/plo_31-2023_-_cria_o_protocolo_nao_e_nao.pdf</t>
   </si>
   <si>
     <t>Cria o “Protocolo Não é Não” de atendimento à mulher vítima de violência sexual ou assédio em estabelecimentos noturnos e em eventos festivos.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_32-2023_-_cria_a_campanha_amamentacao_e_um_direito.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_32-2023_-_cria_a_campanha_amamentacao_e_um_direito.pdf</t>
   </si>
   <si>
     <t>Cria a campanha "AMAMENTAÇÃO É UM DIREITO" no âmbito do município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_33-2023_-_institui_o_programa_de_incentivo_ao_emprego_para_maes_solo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_33-2023_-_institui_o_programa_de_incentivo_ao_emprego_para_maes_solo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao Emprego para Mães Solo no Município de Conceição de Macabu/RJ, e dá outras providências.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Gaúcho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2407/plo_34-2023_-_denomina_rua_jose_pereira_de_sousa_via_publica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2407/plo_34-2023_-_denomina_rua_jose_pereira_de_sousa_via_publica.pdf</t>
   </si>
   <si>
     <t>Denomina "RUA JOSÉ PEREIRA DE SOUSA" via pública localizada no bairro do Porto, e dá outras providências.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2416/plo_35-2023_-_declara_de_utilidade_publica_municipal_a_associacao_comunitaria_de_radio_macabu_livre_modelo_fm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2416/plo_35-2023_-_declara_de_utilidade_publica_municipal_a_associacao_comunitaria_de_radio_macabu_livre_modelo_fm.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária de Rádio Macabu Livre (MODELO FM).</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2434/plo_36-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2434/plo_36-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, implantação e estruturação do departamento de proteção ao consumidor - PROCON -, além de definir as atribuições de seus membros, no âmbito do Município de Conceição de Macabu-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2456/plo_37-2023_-_denomina_campo_society_altair_bernadino.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2456/plo_37-2023_-_denomina_campo_society_altair_bernadino.pdf</t>
   </si>
   <si>
     <t>Denomina campo society localizado no Porto Novo, como “Campo Society Altenir Bernardino”, e dá outras providências.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2468/plo_38-2023_-_pais_autistas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2468/plo_38-2023_-_pais_autistas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de atendimento aos pais e/ou responsáveis de pessoas com Transtorno do Espectro Autista nos órgãos públicos, estabelecimentos comerciais e instituições financeiras e dá outras providências.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2498/plo_39-2023_-_altera_a_lei_1456-2017_que_trata_sobre_rpv_conforme_ec_62-2009.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2498/plo_39-2023_-_altera_a_lei_1456-2017_que_trata_sobre_rpv_conforme_ec_62-2009.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 1º da Lei Municipal nº 1.456/2017 que defini, no Município de Conceição de Macabu, o valor para pagamento das obrigações de pequeno valor/RPV, decorrentes de decisões judiciais, nos temos do art. 100, §§ 3º e 4º da constituição federal com redação dada pela EC nº 62, de  09 de dezembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2517/plo_40-2023_-_denomina_como_travessa_magali_maria_da_silva_a_via_publica_no_bairro_usina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2517/plo_40-2023_-_denomina_como_travessa_magali_maria_da_silva_a_via_publica_no_bairro_usina.pdf</t>
   </si>
   <si>
     <t>Denomina como Travessa Magali Maria da Silva via pública localizada no bairro Usina, perpendicular à Avenida Victor Sence.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2530/plo_41-2023_-_loa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2530/plo_41-2023_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Conceição de Macabu para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2531/plo_42-2023_-_retirado_pmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2531/plo_42-2023_-_retirado_pmcm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº 1.785/2022 que criou e extinguiu cargo em comissão da administração direta do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2541/plo_43-2023_-_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2541/plo_43-2023_-_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a complementar o Piso da Enfermagem.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2550/plo_44-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2550/plo_44-2023.pdf</t>
   </si>
   <si>
     <t>Denomina como Rua José de Araújo Rosa a via pública localizada no bairro da Vila São José perpendicular à Rua Pastor Manoel de Brito.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Nathália Braga, Nathália Sandro Tcharles Lucas Ticó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2559/plo_45-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2559/plo_45-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Concessão de Auxílio-Alimentação Mensal aos Servidores Municipais do Poder Legislativo de Conceição de Macabu/RJ, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_46-2023_-_altera_a_lei_municipal_n_1.329-2014_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_46-2023_-_altera_a_lei_municipal_n_1.329-2014_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.329/2014 e dá outras providências (Remuneração e carga horária de Facilitador de Oficina e Orientador Social).</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2565/plo_47-2023_-_dispoe_sobre_a_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2565/plo_47-2023_-_dispoe_sobre_a_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar para o orçamento geral do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2566/plo_48-2023_-_altera_dispositivos_da_lei_745-2006.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2566/plo_48-2023_-_altera_dispositivos_da_lei_745-2006.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 745/2006.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2567/plo_49-2023_-_conselho_municipal_de_meio_ambiente_-_comdema.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2567/plo_49-2023_-_conselho_municipal_de_meio_ambiente_-_comdema.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Meio Ambiente - COMDEMA, conforme artigo 79 da Lei Municipal nº 1.877/2023 (Código Ambiental do Município de Conceição de Macabu) e dá outras providências</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2587/plo_50-2023_abono_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2587/plo_50-2023_abono_cmcm.pdf</t>
   </si>
   <si>
     <t>Concede abono, no mês de dezembro de 2023, aos servidores da Câmara Municipal de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2599/plo_51-23.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2599/plo_51-23.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação da Pessoa com Fribromialgia - CIPFIBRO no âmbito do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2603/plo_53-2023_-_altera_artigos_incisos_e_paragrafos_da_lei_n_282_que_cria_o_conselho_municipal_de_educacao..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2603/plo_53-2023_-_altera_artigos_incisos_e_paragrafos_da_lei_n_282_que_cria_o_conselho_municipal_de_educacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de artigos, incisos e parágrafos da Lei Municipal nº 282, de 05 de dezembro de 1996, que cria o Conselho Municipal de Educação.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2612/plo_54-2023_-_altera_a_lei_725-2006_que_criou_a_gratificacao_de_funcao_da_comissao_permanente_de_licitacao..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2612/plo_54-2023_-_altera_a_lei_725-2006_que_criou_a_gratificacao_de_funcao_da_comissao_permanente_de_licitacao..pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 1º da Lei nº 725/2006, que criou a gratificação de função da Comissão Permanente de Licitação e demais membros para alterar a denominação para Comissão Permanente de Contratos, conforme artigo 52 da Lei nº 1.554/2018 e da outras providências.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2615/plo_55-2023_-_altera_dispositivos_da_lei_do_cartao_alimentacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2615/plo_55-2023_-_altera_dispositivos_da_lei_do_cartao_alimentacao.pdf</t>
   </si>
   <si>
     <t>Concede reajuste ao valor do "Cartão Alimentação" e dá outras providências.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2282/substitutivo_01-2023_-_dispoe_sobre_a_secretaria_municipal_de_protecao_e_defesa_civil.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2282/substitutivo_01-2023_-_dispoe_sobre_a_secretaria_municipal_de_protecao_e_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Proteção e Defesa Civil e de Cargos em Comissão da Administração Direta do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2229/veto_01-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2229/veto_01-2023.pdf</t>
   </si>
   <si>
     <t>Veta totalmente o Projeto de Lei n.º 94/2022, que "Autoriza o Poder Executivo a conceder isenção do Imposto Predial e Territorial Urbano - IPTU incidente sobre imóveis edificados atingidos por enchentes e alagamentos causados pelas chuvas no âmbito do Município de Conceição de Macabu-RJ e dá outras providências".</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2230/veto_02-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2230/veto_02-2023.pdf</t>
   </si>
   <si>
     <t>Veta totalmente o Projeto de Lei n.º 95/2022, que "Revoga o inciso IV, do artigo 2° da Lei Municipal 1824/2022".</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2422/veto_03-23.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2422/veto_03-23.pdf</t>
   </si>
   <si>
     <t>Veta totalmente o Projeto de Lei n.º 20/2023, que "Dispõe sobre a proibição da soltura de fogos de artifício e artefatos pirotécnicos, que produzam estampido, no âmbito do Município de Conceição de Macabu e dá outras providências".</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2286/pdl_001-2023_-_decreta_devolucao_do_bem_inscrito_sob._o_no_0727_plaqueta.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2286/pdl_001-2023_-_decreta_devolucao_do_bem_inscrito_sob._o_no_0727_plaqueta.pdf</t>
   </si>
   <si>
     <t>Fica, com fulcro no artigo 10, IV do Decreto Legislativo n.º 02/2017, decretada a devolução do bem inscrito sob o n.º 0727, plaqueta n.º 0517 (veículo automotor Volkswagen Santana) ao órgão responsável pelo orçamento, Prefeitura Municipal de Conceição de Macabu/RJ, para destinação que melhor convier.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>PRE</t>
-[...5 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2236/pre_001-2023_-_regulamenta_as_contratacoes_diretas_advindas_da_lei_n_14.133_que_dispoe_sobre_licitacoes_e_contratos_na_camara_municipal_de_conceicao_de_macabu_e_da_outras_providencias.pdf</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2236/pre_001-2023_-_regulamenta_as_contratacoes_diretas_advindas_da_lei_n_14.133_que_dispoe_sobre_licitacoes_e_contratos_na_camara_municipal_de_conceicao_de_macabu_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS CONTRATAÇÕES DIRETAS ADVINDAS DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS, NA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2235/pre_002-2023_-_altera_inclui_e_revoga_dispositivos_do_regimento_interno_da_camara_municipal_de_conceicao_de_macabu-rj_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2235/pre_002-2023_-_altera_inclui_e_revoga_dispositivos_do_regimento_interno_da_camara_municipal_de_conceicao_de_macabu-rj_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA, INCLUI E REVOGA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU/RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2247/pre_003-2023_-_institui_o_diploma_mulher_cidada_no_ambito_do_legislativo_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2247/pre_003-2023_-_institui_o_diploma_mulher_cidada_no_ambito_do_legislativo_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Diploma Mulher-Cidadã, no âmbito do Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2269/pre_004-2023_-_concede_diploma_mulher_cidada_a_sra._maria_luciete_ribeiro_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2269/pre_004-2023_-_concede_diploma_mulher_cidada_a_sra._maria_luciete_ribeiro_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma Mulher-Cidadã à Sra. Maria Luciete Ribeiro da Silva.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2270/pre_05-2023_-_concede_diploma_mulher_cidada_a_maria_aparecida_nines.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2270/pre_05-2023_-_concede_diploma_mulher_cidada_a_maria_aparecida_nines.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma Mulher-Cidadã à Sra. Maria Aparecida Ferreira Nines.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2271/pre_06-2023_-_concede_diploma_mulher_cidada__amarcia_valentim.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2271/pre_06-2023_-_concede_diploma_mulher_cidada__amarcia_valentim.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma Mulher-Cidadã à Sra. Marcia Valentim Barcelos.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2272/pre_007-2023_-_concede_diploma_mulher_cidada_a_marta_leal_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2272/pre_007-2023_-_concede_diploma_mulher_cidada_a_marta_leal_tavares.pdf</t>
   </si>
   <si>
     <t>Concede “Diploma Mulher-Cidadã” a Senhora Marta Leal Tavares, dentista, pelo seu exemplo de mulher e relevantes serviços prestados a Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2283/pre_008-_2023_-_concede_titulo_de_cidadao_macabuense_ao_senhor_alberto_claudio_barbosa_rolim.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2283/pre_008-_2023_-_concede_titulo_de_cidadao_macabuense_ao_senhor_alberto_claudio_barbosa_rolim.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Alberto Cláudio Barbosa Rolim.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2284/pre_09-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2284/pre_09-2023.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Especial Temporária do Poder Legislativo de Acompanhamento e Fiscalização de todos os atos do Poder Executivo relacionados ao cumprimento da Lei Federal n.º 11.738/2008, no que tange a 1/3 extraclasse pelo município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2287/pre_10-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2287/pre_10-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Diploma Cidadã – Centenária no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2352/pre_11-2023_-_concede_titulo_de_cidada_centenaria_a_senhora_lea_da_conceicao_dias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2352/pre_11-2023_-_concede_titulo_de_cidada_centenaria_a_senhora_lea_da_conceicao_dias.pdf</t>
   </si>
   <si>
     <t>Fica concedido Diploma Cidadã-Centenária à Senhora Léa da Conceição Dias pelo acúmulo, ao longo de décadas, de experiências, sabedoria e conhecimento que muito orgulha a todos os macabuenses.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2390/pre_012-2023_-_dispoe_sobre_as_honrarias_da_camara_municipal_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2390/pre_012-2023_-_dispoe_sobre_as_honrarias_da_camara_municipal_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as honrarias passíveis de concessão em Sessão Solene na Câmara Municipal de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2406/pre_13-2023_-_dispoe_sobre_criacao_de_comissao_especial_de_revisao_do_regimento_interno_da_camara_municipal_de_conceicao_de_macaburj.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2406/pre_13-2023_-_dispoe_sobre_criacao_de_comissao_especial_de_revisao_do_regimento_interno_da_camara_municipal_de_conceicao_de_macaburj.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Comissão Especial de Revisão do Regimento Interno da Câmara Municipal de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2412/pre_14-2023_-_regulamenta_a_utilizacao_de_veiculo_oficial_da_camara_municipal_de_conceicao_de_macaburj_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2412/pre_14-2023_-_regulamenta_a_utilizacao_de_veiculo_oficial_da_camara_municipal_de_conceicao_de_macaburj_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização de Veículo Oficial da Câmara Municipal de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2415/pre_15-23.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2415/pre_15-23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Rosivaldo Dos Santos Ribeiro, popular Valdinho.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2418/pre_16-2023_-_nathalia_titulo_cidada_macabuense.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2418/pre_16-2023_-_nathalia_titulo_cidada_macabuense.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Macabuense a Senhora Denilda Ribeiro Caldeira.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>Gaúcho, Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2429/pre_17-2023_-_gaucho_titulo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2429/pre_17-2023_-_gaucho_titulo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. André Ceciliano.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2436/pre_18-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2436/pre_18-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a senhora Maria Aparecida Ferreira Nines.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2437/pre_19-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2437/pre_19-2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Senhor José Benício Lopes de Lima.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2438/pre_20-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2438/pre_20-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Robson da Silva Alvarenga.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2439/pre_21-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2439/pre_21-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Valdir Santiago Ramos.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2441/pre_22-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2441/pre_22-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Eduardo Felipe Nobre Mendonça.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2443/pre_23-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2443/pre_23-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a Senhora Maria Alzinéa Zaniboni Machado.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2442/pre_24-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2442/pre_24-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Márcia Delgado Alves Ferreira.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2444/pre_25-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2444/pre_25-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Lorena Negreiros de Souza.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>Dr. Fernando</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2445/pre_26-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2445/pre_26-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Sávio Azevedo Tavares.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2446/pre_27-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2446/pre_27-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Hugo Xavier de Freitas.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2447/pre_28-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2447/pre_28-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Nilza Cardinot.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2448/pre_29-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2448/pre_29-2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a Senhorita Maria Luíza Silva Castro.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2451/pre_30-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2451/pre_30-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Carlos Dannyel Fernandes Cardoso.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2452/pre_31-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2452/pre_31-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. José Norberto Alfenas Milagres.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2453/pre_32-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2453/pre_32-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Marco Antonio Oliveira da Silva.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2454/pre_33-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2454/pre_33-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor José de Pinho Corrêa Júnior.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2455/pre_34-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2455/pre_34-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Cidadã-Centenária à Senhora Dorvalina de Araújo Pereira.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2457/pre_35-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2457/pre_35-2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Sr. Claudio Marcio Daumas Berto.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2458/pre_36-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2458/pre_36-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a Sra. Aurizelia Silveira Ramos Braga.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2459/pre_37-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2459/pre_37-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Matheus Marlon Pereira de Faria Couto.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2461/pre_38-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2461/pre_38-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Pedro Henrique Coelho Folly.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>Vaguinho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2471/pre_39-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2471/pre_39-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Cabo Guilherme Ribeiro Machado.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2472/pre_40-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2472/pre_40-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Soldado Gabriel de Souza Santos.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2473/pre_41-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2473/pre_41-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sargento Lucas Constantino de Melo.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2474/pre_42-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2474/pre_42-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Soldado Jonatan Sainato Feitosa.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2475/pre_43-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2475/pre_43-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Valmir Tavares Lessa.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2476/pre_44-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2476/pre_44-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Uruan Cintra de Andrade.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2477/pre_45-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2477/pre_45-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a Senhora Waltayr Lucimar Freitas Ramos Félix.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2478/pre_46-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2478/pre_46-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Nelma Negreiros de Oliveira Veiga.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2479/pre_47-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2479/pre_47-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Edina Celia da Silva Santos de Oliveira.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2480/pre_48-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2480/pre_48-2023.pdf</t>
   </si>
   <si>
     <t>Concede Comenda Dr. José de Castro ao Médico Doutor Leopoldo Cesar da Silva.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2488/pre_49-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2488/pre_49-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a Sra. Kelly Noemia Amancio Neves.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2482/pre_50-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2482/pre_50-2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Sr. Sandro Arlei dos Santos Santiago.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2483/pre_51-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2483/pre_51-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Sandra Regina Alves dos Santos Martins.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2484/pre_52-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2484/pre_52-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Marcelo Rodrigues dos Santos.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2486/pre_53-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2486/pre_53-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Esportivo ao Sr. Leonardo Seixas Barbosa.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2490/pre_54-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2490/pre_54-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Geovane dos Santos Andrade.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2491/pre_55-2023_-_jose_ricardo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2491/pre_55-2023_-_jose_ricardo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. José Ricardo Barcellos Dos Santos.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2492/pre_56-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2492/pre_56-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Júlio Gama Fernandes.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2493/pre_57-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2493/pre_57-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Esportivo ao Sr. Elcimar Madureira de Souza.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2494/pre_58-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2494/pre_58-2023.pdf</t>
   </si>
   <si>
     <t>Concede Comenda Professora Celina Bellas a Sra. Suely de Oliveira Daumas.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2497/pre_59-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2497/pre_59-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Paulo César Carvalho Pires.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2500/pre_60-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2500/pre_60-2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Sr. Rodrigo Eduardo Rezende.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2501/pre_61-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2501/pre_61-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Marileyd Viana Neves Monteiro de Aquino.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2502/pre_62-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2502/pre_62-2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Senhor Jefferson dos Santos Silva, pelos relevantes serviços prestados à comunidade como barbeiro e proprietário do empreendimento "JF do Corte".</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2504/pre_63-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2504/pre_63-2023.pdf</t>
   </si>
   <si>
     <t>Cria a "Galeria das Vereadoras", em homenagem às mulheres do Poder Legislativo do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2510/pre_64-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2510/pre_64-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Alexei Pinheiro Lisboa.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2521/pre_65-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2521/pre_65-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Rodrigo Diniz Ferreira Vilas Boas.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2512/pre_66-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2512/pre_66-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Cidadã-Centenária à Senhora Yolanda Maria Tavares Bastos.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2513/pre_67-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2513/pre_67-2023.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Senhor Jomar Pinheiro de Paula.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2518/pre_68-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2518/pre_68-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Thiago Pampolha Gonçalves, natural do Rio de Janeiro/RJ e atual vice-governador do Estado do Rio de Janeiro, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2560/pre_69-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2560/pre_69-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Cabo Wesley André Gomes.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2561/pre_70-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2561/pre_70-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Cabo Paulo Fernando e Silva Brito.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2562/pre_71-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2562/pre_71-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sargento Fábio Silva Machado.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2570/pre_72-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2570/pre_72-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação do prazo de funcionamento da Comissão Especial de Revisão do Regimento Interno da Câmara Municipal de Conceição de Macabu, instituída pela Resolução Legislativa nº 13/2023.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimento de Informação</t>
   </si>
   <si>
     <t>Guta, Lucas Madureira</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2251/req_01-2023_-_informacoes_acerca_do_quantitativo_de_servidores_e_relacoes_de_investidura_contratos_temporarios_vacancias_e_convocacoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2251/req_01-2023_-_informacoes_acerca_do_quantitativo_de_servidores_e_relacoes_de_investidura_contratos_temporarios_vacancias_e_convocacoes.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, após aprovação do Plenário, que seja encaminhado ao Prefeito, o presente Requerimento de Informação, objetivando que sejam prestadas informações acerca do quantitativo de servidores e relações de investidura, contratos temporários, vacâncias e convocações.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2253/req_02-2023_-_quantidade_de_material_de_assistencia_recebido_e_qual_material_receberam_da_ajuda_humanitaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2253/req_02-2023_-_quantidade_de_material_de_assistencia_recebido_e_qual_material_receberam_da_ajuda_humanitaria.pdf</t>
   </si>
   <si>
     <t>Informação e prestação de contas, com a relação dos nomes dos beneficiários, RG ou CPF, com endereço, quantidade de material de assistência recebido e qual material receberam da ajuda humanitária, atendido pelos Termos de Doação nº 48 de 03/12/2022 (43779992).</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2254/req_03-2023_-__informacoes_sobre_a_unidade_basica_de_saude_de_macabuzinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2254/req_03-2023_-__informacoes_sobre_a_unidade_basica_de_saude_de_macabuzinho.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Unidade Básica de Saúde de Macabuzinho, no que concerne a existência de: atendimento médico/odontológico, especialidades, periodicidade e vagas para atendimento.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2255/req_04-2023_-_informacao_sobre_a_unidade_basica_de_saude_do_bairro_vila_esperanca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2255/req_04-2023_-_informacao_sobre_a_unidade_basica_de_saude_do_bairro_vila_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a Unidade Básica de Saúde do Bairro Vila Esperança, no que concerne a existência de: atendimento médico/odontológico, especialidades, periodicidade e vagas para atendimento.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2257/req_05-2023_-_informacoes_acerca_da_unidade_de_saude_do_bairro_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2257/req_05-2023_-_informacoes_acerca_da_unidade_de_saude_do_bairro_rhodia.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da Unidade de Saúde do bairro Rhodia, no que concerne a existência de: atendimento médico/odontológico, especificidades, periodicidade e vagas para atendimento.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2260/req_06-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2260/req_06-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da Unidade Básica de Saúde do bairro Curato de Santa Catarina, no que concerne a existência de: atendimento médico/odontológico, especialidades, periodicidade e vagas para atendimento.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2256/req_07-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2256/req_07-2023.pdf</t>
   </si>
   <si>
     <t>Solicito informação sobre a Unidade Básica de Saúde do Bairro da Piteira, no que concerne a existência de: atendimento médico/odontológico, especialidades, periodicidade e vagas para atendimento.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2258/req_08-2023_-_dhal_atendimento_medico-odontologico_especialidades_periodicidade_e_vagas_para_atend.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2258/req_08-2023_-_dhal_atendimento_medico-odontologico_especialidades_periodicidade_e_vagas_para_atend.pdf</t>
   </si>
   <si>
     <t>Solicito informação sobre a Unidade Básica de Saúde do Bairro da Vila Tavares, no que concerne a existência de: atendimento médico/odontológico, especialidades, periodicidade e vagas para atendimento.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2259/req_09-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2259/req_09-2023.pdf</t>
   </si>
   <si>
     <t>Solicito informação sobre a Unidade Básica de Saúde do Bairro da Calçadinha, no que concerne a existência de: atendimento médico/odontológico, especialidades, periodicidade e vagas para atendimento.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2261/req_10-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2261/req_10-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas, com relação as festividades de comemoração de aniversário de 71 anos da cidade: por que a tradicional Gincana Cultural e Esportiva não se realizará no ano de 2023?</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2262/req_11-2023_-_dhal_falta_de_ar_condicionados_na_escola_estadual_municipalizada_umbelina_aquino_de_oliveira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2262/req_11-2023_-_dhal_falta_de_ar_condicionados_na_escola_estadual_municipalizada_umbelina_aquino_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas em relação a falta de ar condicionados na Escola Estadual Municipalizada Umbelina Aquino de Oliveira.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2263/req_12-2023_-_dhal_com_relacao_as_condicoes_ate_a_presente_data_do_ar_condicionado_instalado_na_clinica_da_familia_no_bairro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2263/req_12-2023_-_dhal_com_relacao_as_condicoes_ate_a_presente_data_do_ar_condicionado_instalado_na_clinica_da_familia_no_bairro.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas, com relação as condições até a presente data do ar condicionado instalado na Clínica da Família no Bairro São Henri.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2264/req_13-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2264/req_13-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas, com relação a colocação de quebra-molas na Rua Francisco Lima.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2265/req_14-2023_-_dhal_apresentacao_da_sociedade_musical_professor_jorge_luiz_sardinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2265/req_14-2023_-_dhal_apresentacao_da_sociedade_musical_professor_jorge_luiz_sardinha.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas, com relação a realização do Concerto Musical: faz parte do calendário de eventos da cidade a apresentação da Sociedade Musical Professor Jorge Luiz Sardinha no mínimo três vezes por ano em nossa cidade.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2266/req_15-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2266/req_15-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas, com relação a colocação de quebra-molas na Rua Guilherme Barbos.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2273/req_16-2023_-_sandro_todas_as_solicitacoes_protocoladas_na_secretaria_municipal_de_servicos_urbanos_e_limpeza_publica_nos_ano.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2273/req_16-2023_-_sandro_todas_as_solicitacoes_protocoladas_na_secretaria_municipal_de_servicos_urbanos_e_limpeza_publica_nos_ano.pdf</t>
   </si>
   <si>
     <t>Relação de todas as solicitações protocoladas na Secretaria Municipal de Serviços Urbanos e Limpeza Pública nos anos de 2022 e 2023 até a presente data contendo: o número do protocolo com a respectiva data, o serviço solicitado e a data da realização do serviço.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2275/req_17-2023_-_roteiro_turistico_apresentado_no_evento_workshop_rota_turistica_regional.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2275/req_17-2023_-_roteiro_turistico_apresentado_no_evento_workshop_rota_turistica_regional.pdf</t>
   </si>
   <si>
     <t>Solicita informação, cópia e prestação de contas, com relação ao roteiro turístico apresentado no evento Workshop Rota Turística Regional.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2276/req_18-2023_-_informacao_com_a_relacao_dos_nomes_e_datas_de_todas_as_proclamacoes_do_calendario_de_eventos_da_cidade_para_o.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2276/req_18-2023_-_informacao_com_a_relacao_dos_nomes_e_datas_de_todas_as_proclamacoes_do_calendario_de_eventos_da_cidade_para_o.pdf</t>
   </si>
   <si>
     <t>Solicita informação, com a relação dos nomes e datas, de todas as proclamações do calendário de eventos da cidade para o ano de 2023.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2277/req_19-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_farmaceuticos_que_atuam_no_servico_publico_em_concei.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2277/req_19-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_farmaceuticos_que_atuam_no_servico_publico_em_concei.pdf</t>
   </si>
   <si>
     <t>Objetiva informações quanto à quantidade de horas-plantão realizadas individualmente por farmacêuticos que atuam no serviço público em Conceição de Macabu</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2278/req_20-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_tecnico_de_radiologia_que_atuam_no_servico_publico_e.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2278/req_20-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_tecnico_de_radiologia_que_atuam_no_servico_publico_e.pdf</t>
   </si>
   <si>
     <t>Objetiva informações quanto à quantidade de horas-plantão realizadas individualmente por técnico de radiologia que atuam no serviço público em Conceição de Macabu</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2279/req_21-2023_-_dhal_andamento_do_pedido_constante_da_indicacao_legislativa_n.o_143-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2279/req_21-2023_-_dhal_andamento_do_pedido_constante_da_indicacao_legislativa_n.o_143-2022.pdf</t>
   </si>
   <si>
     <t>Objetiva informações com relação ao andamento do pedido constante da Indicação Legislativa n.º 143/2022.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2280/req_22-2023_-_dhal_informacoes_sobre_o_projeto_de_capoeira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2280/req_22-2023_-_dhal_informacoes_sobre_o_projeto_de_capoeira.pdf</t>
   </si>
   <si>
     <t>Objetiva informações  sobre o Projeto de Capoeira.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2281/req_23-2023_-_dhal_objetiva_informacoes_quanto_ao_andamento_da_indicacao_legislativa_n.o_154-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2281/req_23-2023_-_dhal_objetiva_informacoes_quanto_ao_andamento_da_indicacao_legislativa_n.o_154-2022.pdf</t>
   </si>
   <si>
     <t>Objetiva informações quanto ao andamento da Indicação Legislativa n.º 154/2022.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2285/req_24-2023_-_objetiva_que_sejam_prestadas_as_informacoes_com_relacao_a_implantacao_do_servico_municipal_de_transporte_coletivo_urbano.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2285/req_24-2023_-_objetiva_que_sejam_prestadas_as_informacoes_com_relacao_a_implantacao_do_servico_municipal_de_transporte_coletivo_urbano.pdf</t>
   </si>
   <si>
     <t>Objetiva que sejam prestadas as informações com relação à implantação do serviço municipal de transporte coletivo urbano.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2297/req_25-2023_-_se_existe_medico_ortopedista_realizando_atendimento.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2297/req_25-2023_-_se_existe_medico_ortopedista_realizando_atendimento.pdf</t>
   </si>
   <si>
     <t>Questiona se existe médico ortopedista realizando atendimento em nossa cidade.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2298/req_26-2023_-_passagem_de_maquina_e_colocacao_de_bica_corrida_na_estrada_rural_do_sertao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2298/req_26-2023_-_passagem_de_maquina_e_colocacao_de_bica_corrida_na_estrada_rural_do_sertao.pdf</t>
   </si>
   <si>
     <t>Requer Informações acerca de passagem de máquina e colocação de bica corrida  na estrada rural do Sertão.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2299/req_27-2023_-solicita_a_secretaria_municipal_de_esporte_e_lazer_para_que_viabilize_um_veiculo_para_l_000037.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2299/req_27-2023_-solicita_a_secretaria_municipal_de_esporte_e_lazer_para_que_viabilize_um_veiculo_para_l_000037.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Esporte e Lazer para que viabilize um veículo para levar atletas macabuenses da modalidade Bicicross ao Ssul-americano que acontecerá em Idaiatuba/SP.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2300/req_28-2023_-_questiona_se_ha_planejamento_de_obras_no_bairro_sao_henri_para_evitar_transtornos_ocas_07072023_091609.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2300/req_28-2023_-_questiona_se_ha_planejamento_de_obras_no_bairro_sao_henri_para_evitar_transtornos_ocas_07072023_091609.pdf</t>
   </si>
   <si>
     <t>Questiona se há planejamento de obras no bairro São Henri para evitar transtornos ocasionados por enchentes.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2301/req_29-2023_-_requer_informacoes_acerca_de_equipes_de_psf.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2301/req_29-2023_-_requer_informacoes_acerca_de_equipes_de_psf.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de Equipes de PSF</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2302/req_30-2023_-_quantos_coveiros_prestam_servicos_e_qual_a_jornada_de_trabalho_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2302/req_30-2023_-_quantos_coveiros_prestam_servicos_e_qual_a_jornada_de_trabalho_.pdf</t>
   </si>
   <si>
     <t>Questiona quantos coveiros prestam serviços e qual a jornada de trabalho de cada um e se existe a possibilidade de aumentar este número.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2303/req_31-2023_-_sobre_as_lampadas_queimadas_na_rua_ranulfo_monteiro_gomes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2303/req_31-2023_-_sobre_as_lampadas_queimadas_na_rua_ranulfo_monteiro_gomes.pdf</t>
   </si>
   <si>
     <t>Questiona sobre as lâmpadas queimadas na Rua Ranulfo Monteiro Gomes e todas as ruas do Conjunto Habitacional São Cristóvão.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2304/req_32-2023_-_informacoes_acerca_da_existencia_de_medico_pediatra_realizando_atendimento.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2304/req_32-2023_-_informacoes_acerca_da_existencia_de_medico_pediatra_realizando_atendimento.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da existência de médico pediatra realizando atendimento público especializado na cidade.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2305/req_33-2023__se_o_poder_executivo_ira_alterar_a_lei_municipal_no_1600.93_de_acordo_com_as_inovacoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2305/req_33-2023__se_o_poder_executivo_ira_alterar_a_lei_municipal_no_1600.93_de_acordo_com_as_inovacoes.pdf</t>
   </si>
   <si>
     <t>Questiona se o Poder Executivo irá alterar a Lei Municipal nº 1600/93 de acordo com as inovações estabelecidas pela Resolução Federal nº 231/2022.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>CET1/3 - Comissão Especial Temporária do 1/3 Extraclasse</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2307/req_34-2023_-_cetpla_-_solicitacao_acerca_do_cumprimento_do_um_terco_extraclasse.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2307/req_34-2023_-_cetpla_-_solicitacao_acerca_do_cumprimento_do_um_terco_extraclasse.pdf</t>
   </si>
   <si>
     <t>Solicita que informe, no prazo supramencionado, o seguinte: Quantas novas matrículas de professores são necessárias para que o Poder Executivo Municipal implemente, na jornada de trabalho dos nossos profissionais do magistério público da educação básica, o 1/3 extraclasse?; Qual será o impacto orçamentário-financeiro relativo à posse de tal quantitativo de professores?</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2319/req_35-2023_-_doacao_de_kits_esportivos_para_os_times_femininos_de_futebol_amador_000039.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2319/req_35-2023_-_doacao_de_kits_esportivos_para_os_times_femininos_de_futebol_amador_000039.pdf</t>
   </si>
   <si>
     <t>Questiona sobre a possibilidade de doação de kits esportivos para os times femininos de futebol amador que irão disputar o campeonato local organizado pela Secretaria Municipal de Esporte e Lazer.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2320/req_36-2023_-_sobre_o_repasse_do_governo_federal_atraves_do_fundo_nacional_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2320/req_36-2023_-_sobre_o_repasse_do_governo_federal_atraves_do_fundo_nacional_de_saude.pdf</t>
   </si>
   <si>
     <t>Questiona sobre o repasse do Governo Federal, através do Fundo Nacional de Saúde, destinado ao pagamento de incentivo financeiro aos ACS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2321/req_37-2023_-_questiona_sobre_atendimento_odontologico_realizado_neste_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2321/req_37-2023_-_questiona_sobre_atendimento_odontologico_realizado_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Questiona sobre atendimento odontológico realizado neste Município.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2343/req_38-2023_-_requer_informacoes_acerca_de_calendario_de_pagamento_dos_servidores_publicos_par_ao_an_26062023_085226.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2343/req_38-2023_-_requer_informacoes_acerca_de_calendario_de_pagamento_dos_servidores_publicos_par_ao_an_26062023_085226.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de calendário de pagamento dos servidores públicos par ao ano de 2023</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2344/req_39-2023_-_dhal_22062023_153737.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2344/req_39-2023_-_dhal_22062023_153737.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de visita da vigilância sanitária ao bairro São Henri</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2346/req_40-2023_-_informacoes_acerca_de_visita_da_equipe_de_vigilancia_sanitaria_a_clinica_da_familia_no_bairro_sao_henri.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2346/req_40-2023_-_informacoes_acerca_de_visita_da_equipe_de_vigilancia_sanitaria_a_clinica_da_familia_no_bairro_sao_henri.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de visita da equipe de vigilância sanitária à clínica da família no bairro São Henri</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2347/req_41-2023_-_retirado_000040.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2347/req_41-2023_-_retirado_000040.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas, se há, por parte do poder executivo, cronograma com dia e mês para realização de capina, roçada, poda de árvores e limpeza no pátio da Creche Fadinha Encantada no Bairro São Henri.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2348/req_42-2023_-_retirado_000041.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2348/req_42-2023_-_retirado_000041.pdf</t>
   </si>
   <si>
     <t>Solicita informação e prestação de contas, se há, por parte do poder executivo, cronograma com dia e mês para realização de capina, roçada, poda de árvores e limpeza no pátio da Escola Municipal Rosa Sence no Bairro São Henri.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2398/req_43-2023_-__26062023_095308.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2398/req_43-2023_-__26062023_095308.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal informe se a Prefeitura do Município de Macabu procedeu a notificação dos partidos políticos, sindicatos dos trabalhadores e as entidades empresariais, com sede no Município, acerca da liberação da verba federal.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2413/req_44-2023_-_solicita_informacoes_acerca_da_forma_de_calculo_do_iptu_em_atrasojuros_multa_de_mora_07072023_102710.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2413/req_44-2023_-_solicita_informacoes_acerca_da_forma_de_calculo_do_iptu_em_atrasojuros_multa_de_mora_07072023_102710.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da forma de cálculo do IPTU em atraso(juros, multa de mora e atualização monetária).</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2426/req_45-2023_-__informacoes_acerca_de_prazo_ou_previsao_para_recebimento_de_materiais_de_construcao_pelos_municipes_hipossuficientes_atendidos_junto_ao_cras.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2426/req_45-2023_-__informacoes_acerca_de_prazo_ou_previsao_para_recebimento_de_materiais_de_construcao_pelos_municipes_hipossuficientes_atendidos_junto_ao_cras.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de prazo, ou previsão, para recebimento de materiais de construção pelos munícipes hipossuficientes atendidos junto ao Centro de Referência de Assistência Social (CRAS), de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2435/req46-1.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2435/req46-1.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da existência de cronograma da Secretaria Municipal de Esporte e Lazer para realização, no ano de 2023, da etapa de motocross, na pista do bairro São Henri, que acontece junto a tradicional festa da comunidade que já consta do Calendário de Eventos da Secretaria Municipal de Turismo.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2450/req47-1.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2450/req47-1.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam informadas quais medidas estão sendo tomadas para evitar alagamentos na área do novo hospital, que está sendo construído no bairro Porto.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2489/req_48-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2489/req_48-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam encaminhadas cópias de todos os procedimentos administrativos e contratos celebrados em razão da realização da 35ª Exposição Agropecuária do município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2507/req_49-2023_-_processo_administrativo_n._10.509-23.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2507/req_49-2023_-_processo_administrativo_n._10.509-23.pdf</t>
   </si>
   <si>
     <t>Requer cópia de inteiro teor do processo administrativo n.º 10.509/23</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2508/req_50-2023_-_requer_copia_do_processo_administrativo_n.11.414-23.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2508/req_50-2023_-_requer_copia_do_processo_administrativo_n.11.414-23.pdf</t>
   </si>
   <si>
     <t>Requer cópia do processo administrativo n.º 11.414/23</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2514/req_51-2023_-_questiona_sobre_proximo_processo_seletivo_para_ingresso_de_di.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2514/req_51-2023_-_questiona_sobre_proximo_processo_seletivo_para_ingresso_de_di.pdf</t>
   </si>
   <si>
     <t>Questiona sobre próximo Processo Seletivo, para ingresso de discentes, da Escola Macabuense de Música e Arte.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2520/declaracao_vagner_pen_drive_req_52-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2520/declaracao_vagner_pen_drive_req_52-2023.pdf</t>
   </si>
   <si>
     <t>Requer cópia de inteiro teor dos processos licitatórios da Câmara Municipal de Conceição de Macabu, do período de janeiro de 2023 até a presente data</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2538/req_53-2023_-_casa_do_autista.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2538/req_53-2023_-_casa_do_autista.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do centro especializado para pessoas com Transtorno do Espectro Autista (TEA) em Conceição de Macabu, conhecido como “Casa do Autista”.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>Sala das Comissões - SC</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2542/req_54-2023_-__transporte_remunerado_privado_de_passageiros_irregular.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2542/req_54-2023_-__transporte_remunerado_privado_de_passageiros_irregular.pdf</t>
   </si>
   <si>
     <t>Questiona acerca das medidas tomadas em relação ao transporte remunerado privado de passageiros irregular.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2548/req_55-2023_-_creche_vovo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2548/req_55-2023_-_creche_vovo.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto à situação atual da obra da Creche Vovó Cedinha, localizada no bairro Eldorado, bem como se há previsão de conclusão e retorno do funcionamento da referida unidade escolar</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2552/req_56-2023_-_questiona_sobre_processo_de_pavimentacao_e_recapeamento_no_municipio..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2552/req_56-2023_-_questiona_sobre_processo_de_pavimentacao_e_recapeamento_no_municipio..pdf</t>
   </si>
   <si>
     <t>Questiona sobre processo de pavimentação e recapeamento no município.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2555/req_57-2023_-_copias_de_processos_referentes_ao_transporte_universitario..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2555/req_57-2023_-_copias_de_processos_referentes_ao_transporte_universitario..pdf</t>
   </si>
   <si>
     <t>Requer cópias de processos referentes ao transporte universitário.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2556/req_58-2023_-_documentos_relativos_ao_transporte_municipal_gratuito..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2556/req_58-2023_-_documentos_relativos_ao_transporte_municipal_gratuito..pdf</t>
   </si>
   <si>
     <t>Requer cópias de documentos relativos ao transporte municipal gratuito.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2557/req_59-2023_-_manutencao_dos_veiculos_da_pmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2557/req_59-2023_-_manutencao_dos_veiculos_da_pmcm.pdf</t>
   </si>
   <si>
     <t>Requer cópia de inteiro teor da ata de adesão referente ao conserto e manutenção dos veículos da PMCM.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2558/req_60-2023_-_sobre_obra_de_drenagem_da_bocaina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2558/req_60-2023_-_sobre_obra_de_drenagem_da_bocaina.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre obra de drenagem da bocaina.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2569/req_61-2023_-_brinquedos_de_parque_infantil.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2569/req_61-2023_-_brinquedos_de_parque_infantil.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto à instalação de brinquedos de parque infantil ("playground" infantil de madeira) adquiridos para serem instalados nas praças dos bairros da cidade.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2576/req_62-2023_-_proibicao_da_soltura_de_fogos_de_artificio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2576/req_62-2023_-_proibicao_da_soltura_de_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as medidas tomadas pela Prefeitura com fins de viabilizar a execução da Lei nº 1.862/2023, que “Dispõe sobre a proibição da soltura de fogos de artifício e artefatos pirotécnicos, que produzam estampido, no âmbito do Município de Conceição de Macabu e dá outras providências”.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2577/req_63-2023_-_questionario_m-chat.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2577/req_63-2023_-_questionario_m-chat.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da aplicação do Questionário M-CHAT no Município, instituído pela Lei Municipal nº 1.681/2021.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_01-2023.pdf</t>
+    <t>Indicação Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_01-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao poder executivo que seja convocado os aprovados no concurso de 2019 no cargo de professor afim de regularizar o comprimento da lei de 1//3 extraclasse.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2238/02-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2238/02-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao poder executivo que seja convocado os aprovados no concurso de 2019 no cargo de auxiliares de serviços gerais.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_03-2023_-_sejam_instaladas_tendas_e_cadeiras_na_frente_do_posto_central_ou_que_seja_mudado_hor..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_03-2023_-_sejam_instaladas_tendas_e_cadeiras_na_frente_do_posto_central_ou_que_seja_mudado_hor..pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que sejam instaladas tendas e cadeiras na frente do posto central ou que seja mudado o horário de marcação para a tarde.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2243/ind_04-2023_-_construcao_de_capela_mortuaria_publica_no_antigo_posto_de_saude_macabuzinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2243/ind_04-2023_-_construcao_de_capela_mortuaria_publica_no_antigo_posto_de_saude_macabuzinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo construção de Capela Mortuária Pública no Antigo Posto de Saúde Macabuzinho.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2244/ind_05-2023_-_incluir_o_cargo_de_motorista_na_classe_b.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2244/ind_05-2023_-_incluir_o_cargo_de_motorista_na_classe_b.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal minuta de Projeto de Lei, com a seguinte ementa: "Altera o anexo II da Lei Municipal nº 1.554/2018, que trata do Plano de Cargos, Carreiras e Salários da Administração Direta e Indireta do Município de Conceição de Macabu, para incluir o Cargo de Motorista na Classe 'B'."</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_legislativa_06-2023_-_indica_que_sejam_adquiridos_para_o_municipio_conteiner_de_lixo_com_tampa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_legislativa_06-2023_-_indica_que_sejam_adquiridos_para_o_municipio_conteiner_de_lixo_com_tampa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que sejam adquiridos para o município contêiner de lixo 1000 litros com tampa para material reciclado.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao_legislativa_07-2023_-_sugere_ao_poder_executivo_municipal_que_distribua_kit-lanches_aos_pacientes_que_viajam_para_fora_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao_legislativa_07-2023_-_sugere_ao_poder_executivo_municipal_que_distribua_kit-lanches_aos_pacientes_que_viajam_para_fora_do_municipio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que distribua kit-lanches aos pacientes que viajam para fora do município.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>Sugere a alteração do art. 3º - B da lei 1.584/2019, objetivando a exclusão da vedação ao recebimento do auxílio alimentação o servidor em gozo de licença prêmio.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao_legislativa_09-2023_-_indica_ao_poder_executivo_municipal_a_contratacao_de_empresa_especializada_para_prestacao_de_servicos_tecnicos_especializados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao_legislativa_09-2023_-_indica_ao_poder_executivo_municipal_a_contratacao_de_empresa_especializada_para_prestacao_de_servicos_tecnicos_especializados.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a contratação de empresa especializada para prestação de serviços técnicos especializados (projetos esportivos em diversas modalidades), a fim de atender as necessidades da Secretaria Municipal de Esporte e Lazer. Destaca-se que a empresa contratada deverá apresentar profissionais na área de Educação Física devidamente cadastrados no CREF, bem como dispor de todos os aparatos esportivos imprescindíveis à prática desportiva.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_10-2023_-_reforma_e_funcionamento_do_centro_de_convivencia_de_macabuzinho_2o_distrito_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_10-2023_-_reforma_e_funcionamento_do_centro_de_convivencia_de_macabuzinho_2o_distrito_.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a reforma e funcionamento do Centro de Convivência de Macabuzinho, 2º Distrito do município.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_11-2023_-_implantacao_da_politica_de_incentivo_aos_atletas_e_aos_tecnicos__denominadas_bolsa-at.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_11-2023_-_implantacao_da_politica_de_incentivo_aos_atletas_e_aos_tecnicos__denominadas_bolsa-at.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implantação da política de incentivo aos atletas e aos técnicos – denominadas Bolsa-Atleta e Bolsa-Técnico – no âmbito do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_legislativa_12-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_legislativa_12-2023.pdf</t>
   </si>
   <si>
     <t>Indica criação de gratificação por local de trabalho em áreas de risco e de difícil acesso</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_legislativa_13-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_legislativa_13-2023.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal criação e implantação do Projeto Inclusão Digital Terceira Idade</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_14-2023_-_indica_construcao__de_protecao_ma_praca_do_bairro_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_14-2023_-_indica_construcao__de_protecao_ma_praca_do_bairro_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma proteção na praça do bairro Rhodia.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2309/ind_15-2023_-_sugere_atendimento_do_castramovel_em_todos_os_bairros_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2309/ind_15-2023_-_sugere_atendimento_do_castramovel_em_todos_os_bairros_da_cidade.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que, após a legalização, o castramóvel atenda a todos os bairros da cidade.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2310/ind_16-2023__-_indica_elaboracao_de_projeto_de_protecao_das_nascentes_dos_rios_0_guta.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2310/ind_16-2023__-_indica_elaboracao_de_projeto_de_protecao_das_nascentes_dos_rios_0_guta.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através da Secretaria Municipal de Meio Ambiente, elabore projeto de proteção das nascentes dos rios do município.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2311/ind_17-2023_-_grampeamento_do_solo_-_guta.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2311/ind_17-2023_-_grampeamento_do_solo_-_guta.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, grampeamento do solo nos morros do bairro Rhodia e Mutirão, bem como em outros bairros da cidade.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_18-2023_-_instalacao_de_escovodromo_-_guta.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_18-2023_-_instalacao_de_escovodromo_-_guta.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, através da Secretaria Municipal de Educação e Cultura, a instalação de escovódromo nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>Reitera a Indicação Legislativa nº 08/2023, sugerindo que seja editada matéria legislativa nos termos regimentais, para alteração do art. 3º - B da lei 1584/2019, objetivando a exclusão da vedação ao recebimento do auxílio alimentação ao servidor em gozo de licença prêmio.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_20-2023_-_disponibilizacao_de_recipientes_para_coleta_de_oleo_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_20-2023_-_disponibilizacao_de_recipientes_para_coleta_de_oleo_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a disponibilização de recipientes para coleta de óleo de cozinha nas escolas municipais.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_21-2023_-_pintura_de_meio_fio_postes_..._-_nathalia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_21-2023_-_pintura_de_meio_fio_postes_..._-_nathalia.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja feita a pintura de meio fio, postes e colocação de lixeiras suspensas nas principais vias municipais.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_22-2023_-_convocacao_de_cuidador_-_coutinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_22-2023_-_convocacao_de_cuidador_-_coutinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, através da SEMEC, a convocação de ao menos um Cuidador para da unidade escolar da rede municipal de ensino, dentre os aprovados no último PSS.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo a implantação de tradução simultânea em LIBRAS nas transmissões online das sessões desta Câmara.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_24-2023_-_sugere_contratacao_de_mediadores.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_24-2023_-_sugere_contratacao_de_mediadores.pdf</t>
   </si>
   <si>
     <t>Sugere contratação de Mediadores Escolares, a fim de cumprir a Lei Federal n° 12.764/2012, a qual determina que a pessoa com Transtorno do Espectro Autista (TEA) incluída nas classes comuns de ensino regular terá direito à acompanhante especializado, caso comprovada a necessidade.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_25-2023_-_indica_criacao_de_programa_da_secretaria_de_educacao_e_saude_para_realizacao_de_teste_de_glicemia_-_coutinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_25-2023_-_indica_criacao_de_programa_da_secretaria_de_educacao_e_saude_para_realizacao_de_teste_de_glicemia_-_coutinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo criação de programa em parceria entre as secretarias de educação e saúde para realização de teste de glicemia nos alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2325/ind_26-2023_-_indica_instalacao_de_placas_com_os_nomes_dos_logradouros_nas_ruas_do_municipio_-_nathalia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2325/ind_26-2023_-_indica_instalacao_de_placas_com_os_nomes_dos_logradouros_nas_ruas_do_municipio_-_nathalia.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam instaladas placas, com os nomes dos logradouros, nas ruas do município.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2326/ind_27-2023_-_indica_criacao_de_sala_para_patrulha_maria_da_penha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2326/ind_27-2023_-_indica_criacao_de_sala_para_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja criada uma sala, em anexo com a guarda municipal, para a patrulha maria da penha.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2327/ind_28-2023_-_indica_contratacao_de_vigilantes_para_as_unidades_de_ensino_da_rede_municipal..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2327/ind_28-2023_-_indica_contratacao_de_vigilantes_para_as_unidades_de_ensino_da_rede_municipal..pdf</t>
   </si>
   <si>
     <t>Indica contratação de vigilantes para as unidades de ensino da rede municipal.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_29-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_29-2023.pdf</t>
   </si>
   <si>
     <t>Indica realização de cadastro de doadores de sangue em Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_30-23_-_sugere_que_sejam_contratados_segurancas_para_as_escolas_municipais..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_30-23_-_sugere_que_sejam_contratados_segurancas_para_as_escolas_municipais..pdf</t>
   </si>
   <si>
     <t>Sugere que sejam contratados seguranças para as escolas municipais.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_31-2023_-_indica_ao_poder_executivo_a_implantacao_de_tratamento_de_para_pessoas_com_necessidades_especiais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_31-2023_-_indica_ao_poder_executivo_a_implantacao_de_tratamento_de_para_pessoas_com_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a Implantação de tratamento de equoterapia para Pessoas com Necessidades Especiais.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_32-2023_-_indica_que_seja_locado_espaco_para_ser_utilizado_como_creche_vovo_cedinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_32-2023_-_indica_que_seja_locado_espaco_para_ser_utilizado_como_creche_vovo_cedinha.pdf</t>
   </si>
   <si>
     <t>Indica que seja locado espaço para ser utilizado como "Creche Vovó Cedinha".</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_33-2023_-_indica_ao_poder_executivo_que_reforme_a_praga_do_curato_de_santa_catarina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_33-2023_-_indica_ao_poder_executivo_que_reforme_a_praga_do_curato_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que reforme a praça do Curato de Santa Catarina.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_34-2023_-_sandro_daumas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_34-2023_-_sandro_daumas.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a colocação de duas guaritas, nas localidades de Capelinha RJ 182 sentido Macaé e Capelinha II.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2342/ind_35-2023_-_sandro_daumas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2342/ind_35-2023_-_sandro_daumas.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a colocação de uma guarita no bairro da Usina - em frente a Creche Vovó Udinha - sentido ao centro.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2349/ind_36-2023_-_sandro_daumas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2349/ind_36-2023_-_sandro_daumas.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a colocação de um quebra-molas na Rua Evaristo - Centro.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_37-2023_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_37-2023_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a colocação de mais um poste de iluminação na Vila Isaura - Centro.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2351/ind_38-2023_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2351/ind_38-2023_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>Indicação para que o Poder Executivo proponha Projeto de Lei com a seguinte ementa: "Dispõe sobre a obrigatoriedade de contratação de artistas locais em shows, manifestações musicais, culturais, artísticas, exposições e similares, realizados em Conceição de Macabu”.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_39-2023_-_indica_ampliacao_da_cozinha_da_escola_municipal_umbelinda_aquino_de_oliveira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_39-2023_-_indica_ampliacao_da_cozinha_da_escola_municipal_umbelinda_aquino_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Indica ampliação da cozinha da Escola Municipal Umbelina Aquino de Oliveira.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_40-2023_-_indica_a_construcao_de_ralo_na_rua_maria_julia_gomeslemos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_40-2023_-_indica_a_construcao_de_ralo_na_rua_maria_julia_gomeslemos.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de ralo na Rua Esmeraldo Alfenas Da Fonseca no Paraíso (Próximo à Rádio Modelo FM).</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2356/ind_41-2023_-_indica_instacao_da_parquinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2356/ind_41-2023_-_indica_instacao_da_parquinho.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo instalação de parquinho em frente à creche vovó Undinha.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2357/ind_42-2023_-_indica_a_instalacao_de_parquinho_no_conjunto_habitacional_silvivo_soares_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2357/ind_42-2023_-_indica_a_instalacao_de_parquinho_no_conjunto_habitacional_silvivo_soares_tavares.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de parquinho no Conjunto Habitacional Silvio Soares Tavares.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2358/ind_43-2023_-_indica_ao_poder_executivo_construcao_de_quadra_no_conjunto_habitacional_nossa_senhora_de_lurdes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2358/ind_43-2023_-_indica_ao_poder_executivo_construcao_de_quadra_no_conjunto_habitacional_nossa_senhora_de_lurdes.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo construção de uma quadra coberta no Conjunto Habitacional Nossa Senhora de Lurdes.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_44-2023_-_indica_celebracao_de_parceria_tendo_em_vista_a_doacao_do_imposto_de_renda_para_o_fundo_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_44-2023_-_indica_celebracao_de_parceria_tendo_em_vista_a_doacao_do_imposto_de_renda_para_o_fundo_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a celebração de parceria com os órgãos competentes para adesão do fundo de doações de imposto de renda de pessoa física ao Fundo Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2360/ind_45_-_2023_-_indica_a_contratacao_de_empresa_de_paisagismo_na_entrada_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2360/ind_45_-_2023_-_indica_a_contratacao_de_empresa_de_paisagismo_na_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indica contratação de empresa de paisagismo na entrada da cidade.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2361/ind_46-2023_-__indica_criacao_do_dia_de_encontro_de_agricultores_no_horto_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2361/ind_46-2023_-__indica_criacao_do_dia_de_encontro_de_agricultores_no_horto_municipal.pdf</t>
   </si>
   <si>
     <t>Indica seja criado o “Encontro dos Agricultores”, a ocorrer semestralmente no Horto Municipal Vereador Hélio Araújo, objetivando que os nossos produtores interajam entre si e sejam aproximados da gestão municipal.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2362/ind_47-2023_-_indica_que_seja_criado_o_projeto_cinema_para_todos_aos_fins_de_semana.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2362/ind_47-2023_-_indica_que_seja_criado_o_projeto_cinema_para_todos_aos_fins_de_semana.pdf</t>
   </si>
   <si>
     <t>Indica que, em parceria com a Secretaria de Estado de Cultura e Economia Criativa (SECEC-RJ), o Poder Executivo envide esforços para trazer sala cinematográfica para o município, através de programas como “Cinema da Cidade”, “Cine+” ou similar.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2363/ind_48-2023_-_indica_a_colocacao_de_grama_na_praca_da_calcadinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2363/ind_48-2023_-_indica_a_colocacao_de_grama_na_praca_da_calcadinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a colocação de Grama na  Praça da Calçadinha.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2364/ind_49-2023_-_indica_a_instalacao_de_braco_de_luz_na_calcadinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2364/ind_49-2023_-_indica_a_instalacao_de_braco_de_luz_na_calcadinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por intermédio da Secretaria responsável, a instalação de braço de luz na Calçadinha.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2365/ind_50-2023_-_indica_a_construcao_de_cobertura_na_escola_rosa_sence.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2365/ind_50-2023_-_indica_a_construcao_de_cobertura_na_escola_rosa_sence.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma cobertura na Escola Municipal Rosa Sence.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2366/ind_51-2023_-_indica_a_realizacao_de_festa_junina_no_bairro_barata..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2366/ind_51-2023_-_indica_a_realizacao_de_festa_junina_no_bairro_barata..pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de festa junina no bairro Barata.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2367/ind_52_-_2023_-_indica_a_realizacao_de_festa_junina_em_macabuzinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2367/ind_52_-_2023_-_indica_a_realizacao_de_festa_junina_em_macabuzinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de festa junina no 2º distrito Macabuzinho.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2370/ind_53-2023_-_indica_realizacao_de_atividar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2370/ind_53-2023_-_indica_realizacao_de_atividar.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de atividades de mobilização contra a pedofilia nos termos das lei municipais 1525/2018 e 1691/2021.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2371/ind_54-2023_-_indica_que__trofeu_do_campeonao_de_futsal_feminino_tenha_o_nome_valmo_neves.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2371/ind_54-2023_-_indica_que__trofeu_do_campeonao_de_futsal_feminino_tenha_o_nome_valmo_neves.pdf</t>
   </si>
   <si>
     <t>Que o Troféu do Campeonato de Futsal Feminino tenha o nome “Valmo Neves”.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_55-2023_-_indica_a_construcao_de_uma_pista_de_malha_no_bairro_porto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_55-2023_-_indica_a_construcao_de_uma_pista_de_malha_no_bairro_porto.pdf</t>
   </si>
   <si>
     <t>Construção de uma Pista de Malha no bairro Porto.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_56_-_2023_-_indica_a_contratacao_de_responsavel_para_receber_as_correspondencias_no_bairro_curato_de_santa_catarina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_56_-_2023_-_indica_a_contratacao_de_responsavel_para_receber_as_correspondencias_no_bairro_curato_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Indica contratação de um responsável para receber as correspondências no bairro Curato de Santa Catarina</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_57_-_2023_-_indica_a_construcao_de_um_estacionamento_no_parquinho_desativado_para_os_veiculso_dos_servidores_publicos_municipais_da_escola_victor_sence.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_57_-_2023_-_indica_a_construcao_de_um_estacionamento_no_parquinho_desativado_para_os_veiculso_dos_servidores_publicos_municipais_da_escola_victor_sence.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por intermédio da secretaria responsável, construção de um estacionamento (no parquinho desativado) para os veículos dos servidores públicos municipais da Escola Victor Sence.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2379/ind_58-2023_-_colocacao_de_semaforo_ou_redutor_de_velocidade_proximo_a_escola_de_dona_jima.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2379/ind_58-2023_-_colocacao_de_semaforo_ou_redutor_de_velocidade_proximo_a_escola_de_dona_jima.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo colocação de semáforo ou redutor de velocidade próximo ao Centro Educacional São Francisco.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2377/ind_59-2023_-_sugere_que_seja_construida_pracinha_no_terreno_da_praca_no_bairro_da_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2377/ind_59-2023_-_sugere_que_seja_construida_pracinha_no_terreno_da_praca_no_bairro_da_vila_nova.pdf</t>
   </si>
   <si>
     <t>Sugere que seja construída uma pracinha no terreno da praça, no bairro da Vila São José.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2378/ind_60-2023_-_sugere_que_seja_consertada_a_calha_na_rodoviaria_na_plataforma_1..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2378/ind_60-2023_-_sugere_que_seja_consertada_a_calha_na_rodoviaria_na_plataforma_1..pdf</t>
   </si>
   <si>
     <t>Sugere que seja consertada a calha da rodoviária, na plataforma 1.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_61-2023_-_construcao_de_galerias_na_vala_do_parque_de_exposicoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_61-2023_-_construcao_de_galerias_na_vala_do_parque_de_exposicoes.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de galerias na vala que corta a área do Parque de Exposições do Município, assim como a promoção dos aterramentos necessários ao espaço.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_62-2023_-_realizacao_de_planejamento_e_estruturacao_com_enfoque_turistico_na_localidade_da_torre_da_televisao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_62-2023_-_realizacao_de_planejamento_e_estruturacao_com_enfoque_turistico_na_localidade_da_torre_da_televisao.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de planejamento e estruturação, com enfoque turístico, na localidade da Torre de Televisão.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2386/ind_63-2023_-_desconto_40_multas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2386/ind_63-2023_-_desconto_40_multas.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a adequação à sistema/programa de notificação que permita ao cidadão autuado a realização de pagamento de multas com 40% de desconto.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2387/ind_64-2023_-_que_seja_incentivada_a_atividade_de_psicultura_no_municipio_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2387/ind_64-2023_-_que_seja_incentivada_a_atividade_de_psicultura_no_municipio_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja incentivada a atividade de piscicultura no Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_65-2023_-_designacao_de_profissional_de_educacao_fisica_para_quadra_do.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_65-2023_-_designacao_de_profissional_de_educacao_fisica_para_quadra_do.pdf</t>
   </si>
   <si>
     <t>Indica designação de profissional de educação física para ministrar treinamento funcional na quadra de esportes da Vila São José.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2399/ind_66-2023_-_sugere_contratacao_de_empresa_para_manutencao_dos_predios_utilizados_pela_secretaria_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2399/ind_66-2023_-_sugere_contratacao_de_empresa_para_manutencao_dos_predios_utilizados_pela_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Sugere que seja contratada uma empresa de manutenção e serviços para os prédios responsáveis pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2400/ind_67-2023_-_sugere_contratacao_de_empresa_para_manutencao_e_servicos_dos_predios_utilizados_pela_sec_mun_de_educ_e_cultura.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2400/ind_67-2023_-_sugere_contratacao_de_empresa_para_manutencao_e_servicos_dos_predios_utilizados_pela_sec_mun_de_educ_e_cultura.pdf</t>
   </si>
   <si>
     <t>Sugere que seja contratada uma empresa de manutenção e serviços para os prédios responsáveis pela Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_68-2023_-_sugere_instalacao_de_academia_popular__na_praca_da_calcadinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_68-2023_-_sugere_instalacao_de_academia_popular__na_praca_da_calcadinha.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de uma academia popular, na praça do bairro da Calçadinha.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2402/ind_69-2023_-_indica_que_seja_utilizado_o_predio_da_antiga_escola_macauba_para_fins_de_interesse_publico..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2402/ind_69-2023_-_indica_que_seja_utilizado_o_predio_da_antiga_escola_macauba_para_fins_de_interesse_publico..pdf</t>
   </si>
   <si>
     <t>Indica que seja utilizado o prédio do antiga Escola Macaúba para fins de interesse público.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_70-2023_-_realizacao_da_mostra_de_arte_e_cultura_em_05_de_novembro_do_ano_vigente.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_70-2023_-_realizacao_da_mostra_de_arte_e_cultura_em_05_de_novembro_do_ano_vigente.pdf</t>
   </si>
   <si>
     <t>Realização da "Mostra de Arte &amp; Cultura" no dia 05 de novembro do ano vigente - nos moldes da Lei Municipal nº 1.091/2011.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2408/ind_71-2023_-_implementacao_da_feira_do_artesao_e_do_microempreendedor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2408/ind_71-2023_-_implementacao_da_feira_do_artesao_e_do_microempreendedor.pdf</t>
   </si>
   <si>
     <t>Indica que seja executada a Lei Municipal nº 1.750/2021, que dispõe sobre a implementação da Feira Municipal do Artesão e do Pequeno e Microempreendedor Individual Macabuense.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2409/ind_72-2023_-_melhorias_no_campo_da_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2409/ind_72-2023_-_melhorias_no_campo_da_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que sejam promovidas melhorias estruturais no campo de futebol da Vila Nova, sugerindo-se a colocação de alambrado, assentos, vestiários e iluminação com refletores, bem como a construção de um ponto para vendas (cantina) no entorno do espaço esportivo.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2410/ind_73_-2023_-_reformas_nas_quadras_esporivas_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2410/ind_73_-2023_-_reformas_nas_quadras_esporivas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que sejam realizadas reformas nas quadras esportivas de todo o município, com adequação das coberturas, tabelas para basquete, redes das traves, marcações necessárias para sinalização e demais estruturas danificadas.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_74-2023_-_construcao_de_estadio_na_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_74-2023_-_construcao_de_estadio_na_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja construído, no bairro Rhódia, um campo de futebol contendo grama sintética, alambrado no entorno, iluminação com refletores, assentos para o público, e um ponto para vendas (cantina).</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_75-2023_-_sugere_implantacao_do_progarama_de_recuperacao_fiscal_refis-municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_75-2023_-_sugere_implantacao_do_progarama_de_recuperacao_fiscal_refis-municipal.pdf</t>
   </si>
   <si>
     <t>Sugere implantação do Programa de Recuperação Fiscal Municipal (REFIS-MUNICIPAL).</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2417/ind_76-2023_-_colocacao_de_onibus_para_a_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2417/ind_76-2023_-_colocacao_de_onibus_para_a_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo colocação de ônibus a fim de levar as pessoas para a Cachoeira Amorosa, no período do verão.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2421/ind_77-2023_-_criacao_da_secretaria_da_mulher_e_da_juventude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2421/ind_77-2023_-_criacao_da_secretaria_da_mulher_e_da_juventude.pdf</t>
   </si>
   <si>
     <t>Sugere a criação da Secretaria da Mulher e da Juventude.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2419/ind_78-2023_-_criacao_na_estrutura_administrativa_de_departamento_d_eprotecao_ao_consumidor_-_procon_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2419/ind_78-2023_-_criacao_na_estrutura_administrativa_de_departamento_d_eprotecao_ao_consumidor_-_procon_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja criado, na estrutura administrativa do Município de Conceição de Macabu/RJ, o Departamento de Proteção ao Consumidor - PROCON.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2420/ind_79-2023_-.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2420/ind_79-2023_-.pdf</t>
   </si>
   <si>
     <t>Seja implementado, com projeto paisagístico, um espaço público de convivência contíguo ao Terminal Rodoviário Francisco Barbosa de Andrade, equipado com bancos, bicicletário e postes de iluminação.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2423/ind_80-2023_-_sugere_a_implantacao_de_atendimento_de_urologista_no_posto_de_saude_central.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2423/ind_80-2023_-_sugere_a_implantacao_de_atendimento_de_urologista_no_posto_de_saude_central.pdf</t>
   </si>
   <si>
     <t>Sugere a implantação de atendimento de Urologista no Posto de Saúde Central.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2424/ind_81-2023_-_indica_ceiacao_de_programa_pre-vestibular_gratuito.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2424/ind_81-2023_-_indica_ceiacao_de_programa_pre-vestibular_gratuito.pdf</t>
   </si>
   <si>
     <t>Indica criação de Programa Pré-Vestibular gratuito.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2425/ind_82-2023_-_indica_instalacao_de_placas_indicativas_nos_logradouros_publicos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2425/ind_82-2023_-_indica_instalacao_de_placas_indicativas_nos_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Indica que sejam instaladas nas vias públicas do município, placas indicativas com os nomes dos logradouros.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2428/ind_83-2023_-_acumulacao_de_100.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2428/ind_83-2023_-_acumulacao_de_100.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita alteração na legislação vigente para que possibilite ao servidor efetivo, nomeado em cargo em comissão ou agente político, a percepção acumulada de 100% do vencimento do cargo ao invés dos aos atuais 80%.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2430/ind_84-2023_-_aplicacao_de_inseticida_para_carrapatos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2430/ind_84-2023_-_aplicacao_de_inseticida_para_carrapatos.pdf</t>
   </si>
   <si>
     <t>Indico aplicação de inseticida natural ou industrializado, através de pulverização em determinadas áreas do município, com vistas a exterminar carrapatos transmissores da febre maculosa.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2431/ind_85-2023_-_indica_obra_de_pavimentacao_na_rua_amaro_matos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2431/ind_85-2023_-_indica_obra_de_pavimentacao_na_rua_amaro_matos.pdf</t>
   </si>
   <si>
     <t>Indica realização de obra de pavimentação na Rua Amaro Matos, localizada no bairro Porto, próximo à Igreja Católica.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2432/ind_86-2023_-_distribuicao_de_cesta_de_alimentos_a_alunos_da_rede_municpal_de_ensino_durante_o_recesso_escolar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2432/ind_86-2023_-_distribuicao_de_cesta_de_alimentos_a_alunos_da_rede_municpal_de_ensino_durante_o_recesso_escolar.pdf</t>
   </si>
   <si>
     <t>Indico distribuição de 01 (uma) cesta de alimentos a alunos da rede municipal de ensino durante o período de recesso escolar.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2433/ind_87-2023_-_fornecimendo_de_transporte_para_candidatos_para_realizacao_de_concurso_publico_da_policia_militar_no_rio_de_janeiro_no_dia_27_de_agosto_do_corrente_ano.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2433/ind_87-2023_-_fornecimendo_de_transporte_para_candidatos_para_realizacao_de_concurso_publico_da_policia_militar_no_rio_de_janeiro_no_dia_27_de_agosto_do_corrente_ano.pdf</t>
   </si>
   <si>
     <t>Indico fornecimento de transporte, através de micro-ônibus, para levar candidatos para realização de concurso público da polícia militar no rio de janeiro no dia 27 de agosto do corrente ano</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2449/ind_88-2023_-_sugere_estruturacao_na_ubs_de_vila_tavares_-.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2449/ind_88-2023_-_sugere_estruturacao_na_ubs_de_vila_tavares_-.pdf</t>
   </si>
   <si>
     <t>Sugere seja realizada uma estruturação na UBS de Vila Tavares, no sentido de tornar a unidade de saúde viável para a realização de exames. Para tanto, serão necessárias adequações na informática da mesma.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2460/ind_89-2023_indica_a_aplicabilida_e_implementa_ao_de_gratificacao_especial_para_os_plantonistas_que_laboram_na_recepcao_do_hospital_municipal_ana_moreira..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2460/ind_89-2023_indica_a_aplicabilida_e_implementa_ao_de_gratificacao_especial_para_os_plantonistas_que_laboram_na_recepcao_do_hospital_municipal_ana_moreira..pdf</t>
   </si>
   <si>
     <t>Indica a averiguação de aplicabilidade, seguida pela implementação, de gratificação especial para os plantonistas que laboram na recepção do Hospital Municipal Ana Moreira.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2462/ind_90-2023_-_indica_disponibizacao_de_onibus_para_a_exposicao_agropecuaria_e_encontro_de_motociclistas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2462/ind_90-2023_-_indica_disponibizacao_de_onibus_para_a_exposicao_agropecuaria_e_encontro_de_motociclistas.pdf</t>
   </si>
   <si>
     <t>Indica que sejam disponibilizados ônibus em diversos horários, nos dias de realização da Exposição Agropecuária e Encontro de Motociclistas, para transporte dos munícipes que residem em localidades distantes.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2463/ind_91-2023_-_indica_recapeamento_asfaltico_na_rua_alcide_fidelis_ribeiro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2463/ind_91-2023_-_indica_recapeamento_asfaltico_na_rua_alcide_fidelis_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado serviço de recapeamento asfáltico na Rua Alcídes Fidélis Ribeiro, no bairro Bocaina.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2465/ind_92-2023_-_indica_que_onibus_adentrem_no_sao_geraldo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2465/ind_92-2023_-_indica_que_onibus_adentrem_no_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica que sejam disponibilizadas linhas de ônibus que adentrem à localidade de São Geraldo para transporte dos Munícipes que residem em áreas de difícil acesso em Conceição de Macabu.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2466/ind_93-2023_-_indica_abertura_de_programa_paradesportivo_em_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2466/ind_93-2023_-_indica_abertura_de_programa_paradesportivo_em_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através da Secretaria de Esporte a abertura de Programa Paradesportivo em Conceição de Macabu.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2467/ind_94-2023_-_indica_whatsapp_para_a_ouvidoria_da_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2467/ind_94-2023_-_indica_whatsapp_para_a_ouvidoria_da_saude.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, através da Secretaria de Saúde, a abertura de número de aplicativo whatsapp para a ouvidoria da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_95-2023_-_indica_realizacao_de_reajuste_no_cartao_alimentacao_dos_servidores_do_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_95-2023_-_indica_realizacao_de_reajuste_no_cartao_alimentacao_dos_servidores_do_executivo.pdf</t>
   </si>
   <si>
     <t>Indica realização de reajuste no valor creditado no “Cartão Alimentação” dos Servidores Públicos do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_96-2023_-_indica_pagamento_de_abono_ao_fim_do_ano_de_2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_96-2023_-_indica_pagamento_de_abono_ao_fim_do_ano_de_2023.pdf</t>
   </si>
   <si>
     <t>Indica pagamento de abono ao final do ano de 2023 para os Servidores Públicos do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_97-2023_-_indica_reativacao_do_conselho_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_97-2023_-_indica_reativacao_do_conselho_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Indica a reativação do Conselho Municipal dos Direitos da Mulher, criado por meio da Lei nº 375, de 11 de maio de 2000, no município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2495/ind_98-2023_-_indica_local_para_os_artesaos_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2495/ind_98-2023_-_indica_local_para_os_artesaos_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indica a estruturação de espaços gratuitos em eventos oficiais de nosso município para que os artesãos locais possam anunciar, exibir e comercializar seus produtos.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_99-2023_-_indica_abertura_de_posto_do_inss_e_conceicao_de_macabu-rj.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_99-2023_-_indica_abertura_de_posto_do_inss_e_conceicao_de_macabu-rj.pdf</t>
   </si>
   <si>
     <t>Indica que se encaminhe ao Ministério do Trabalho e outros departamentos competentes solicitação para a abertura de posto do INSS em Conceição de Macabu.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Indica o pagamento de Adicional Extraordinário (abono) ao final do ano de 2023 para os servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2505/ind_101-2023_-_indica_pavimentacao_em_frente_ao_posto_silvio_soares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2505/ind_101-2023_-_indica_pavimentacao_em_frente_ao_posto_silvio_soares.pdf</t>
   </si>
   <si>
     <t>Indica que a frente do Posto de Saúde Silvio Soares Tavares (Curato) seja pavimentada (com cimento, ou material que melhor convier para os fins expostos na justificativa).</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2506/ind_102-2023_-_indica_professor_de_musica_para_o_clube_da_terceira_idade_mensageiros_do_amor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2506/ind_102-2023_-_indica_professor_de_musica_para_o_clube_da_terceira_idade_mensageiros_do_amor.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado Professor de Dança de salão para atender o Clube da Terceira Idade - Mensageiros do Amor,  de utilidade pública.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2515/ind_103-2023_-_indica_a_inclusao_das_despesas_necessarias_para_o_cumprimento_da_lei_de_um_terco.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2515/ind_103-2023_-_indica_a_inclusao_das_despesas_necessarias_para_o_cumprimento_da_lei_de_um_terco.pdf</t>
   </si>
   <si>
     <t>Indico a inclusão das despesas necessárias para o cumprimento da Lei 11.738/2008, (Lei de 1/3) na LOA (Lei Orçamentária Anual).</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_104-2023_-_indica_instalacao_de_um_quebra.molas_na_rua_ranulfo_monteiro_gomes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_104-2023_-_indica_instalacao_de_um_quebra.molas_na_rua_ranulfo_monteiro_gomes.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um quebra molas na rua Ranulfo Monteiro Gomes – em frente ao n.º 94, bairro São Henri (em frente à mercearia do Antônio.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2519/ind_105-2023_-_providencias_quanto_a_veiculos_abandonados_em_vias_publicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2519/ind_105-2023_-_providencias_quanto_a_veiculos_abandonados_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providências em relação aos veículos abandonados em vias e logradouros públicos do município.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2522/ind_106-2023_-_indica_que_sejam_tomadas_providencias_quanto_ao_canal_de_atendimento_do_hospital_ana_moreira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2522/ind_106-2023_-_indica_que_sejam_tomadas_providencias_quanto_ao_canal_de_atendimento_do_hospital_ana_moreira.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providências para o aprimoramento e a atualização do canal de atendimento do Hospital Municipal Ana Moreira, com a devida distribuição de ramais da linha telefônica para cada setor, especificamente.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2523/ind_107-2023_-_indica_modernizacao_da_forma_de_atendimento_no_hospital_ana_moreira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2523/ind_107-2023_-_indica_modernizacao_da_forma_de_atendimento_no_hospital_ana_moreira.pdf</t>
   </si>
   <si>
     <t>Indica que seja assegurado/instituído o atendimento eletrônico (ou autoatendimento) na recepção do Hospital Municipal Ana Moreira, por meio de estudo de viabilidade da modernização/informatização dos sistemas de prontuário e suporte ao paciente na unidade de saúde.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2524/ind_108-2023_-_reitera_a_indicacao_legislativa_62-2023_remete_a_torre_de_televisao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2524/ind_108-2023_-_reitera_a_indicacao_legislativa_62-2023_remete_a_torre_de_televisao.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação Legislativa nº 62/2023, solicitando a realização de planejamento e estruturação, com enfoque turístico, na localidade da Torre de Televisão.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_109-2023_-_indica_realizacao_de_vistoria_na_parte_eletrica_e_estrutural_da_e._m._rozendo_fontes_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_109-2023_-_indica_realizacao_de_vistoria_na_parte_eletrica_e_estrutural_da_e._m._rozendo_fontes_tavares.pdf</t>
   </si>
   <si>
     <t>Indica a realização de vistoria na parte elétrica e estrutural da Escola Municipal Rozendo Fontes Tavares.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2525/ind_110-2023_-_indica_a_criacao_do_programa_pro_rebanho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2525/ind_110-2023_-_indica_a_criacao_do_programa_pro_rebanho.pdf</t>
   </si>
   <si>
     <t>Indica criação do Pró Rebanho, Programa de Subsídio Veterinário e de Inseminação Artificial para rebanhos dos Produtores Rurais do Município de Conceição de Macabu e dá outras providências”.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2527/ind_111-2023_-_indica_realizacao_de_obras_de_pavimentacao_asfaltica_ou_recuperacao_na_rua_salvador_carino.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2527/ind_111-2023_-_indica_realizacao_de_obras_de_pavimentacao_asfaltica_ou_recuperacao_na_rua_salvador_carino.pdf</t>
   </si>
   <si>
     <t>Que sejam executadas obras de pavimentação asfáltica ou recuperação de calçamento na Rua Salvador Carino, localizada próximo à rodoviária, ao lado da “Casa de Ração Tamoyo”.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_112-2023_-_indica_que_sejam_executadas_obras_de_pavimentacao_asfaltica_ou_recuperacao_de_calcamento_na_rua_manoel_de_carvalho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_112-2023_-_indica_que_sejam_executadas_obras_de_pavimentacao_asfaltica_ou_recuperacao_de_calcamento_na_rua_manoel_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Que sejam executadas obras de pavimentação asfáltica ou recuperação de calçamento na Rua Manoel de Carvalho, localizada à lateral da “Casa da Cultura”.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_113-2023_-_indica_convenio_com_macae_para_recuperacao_de_ponte.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_113-2023_-_indica_convenio_com_macae_para_recuperacao_de_ponte.pdf</t>
   </si>
   <si>
     <t>Indica a celebração de parceria com o município de Macaé para construção da ponte na localidade de Santa Maria.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2532/ind_114-2023_-_indica_revisao_de_laudos_tecnicos_de_insalubridade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2532/ind_114-2023_-_indica_revisao_de_laudos_tecnicos_de_insalubridade.pdf</t>
   </si>
   <si>
     <t>Indica que, nos termos do art. 23 da lei municipal nº 1554/2018, que sejam revisados/atualizados os laudos técnicos correspondentes às atividades insalubres exercidas pelos servidores lotados na Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2533/ind_115-2023_-_indica_instalacao_de_guaritas_nos_pontos_de_onibus_que_realizam_o_transporte_coletivo_urbano_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2533/ind_115-2023_-_indica_instalacao_de_guaritas_nos_pontos_de_onibus_que_realizam_o_transporte_coletivo_urbano_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indica que sejam instaladas guaritas nos pontos de parada dos ônibus que realizam o transporte coletivo urbano no município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2536/ind_117-2023_-_realizacao_de_festa_comemorativa_ao_dia_das_criancas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2536/ind_117-2023_-_realizacao_de_festa_comemorativa_ao_dia_das_criancas.pdf</t>
   </si>
   <si>
     <t>Indica a realização de festa comemorativa ao Dia das Crianças para os alunos do município, no dia 12 de outubro, na Praça Dr. José Bonifácio Tassara.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2537/ind_118-2023_-_indica_que_o_executivo_disponibilize_transporte_gratuito_e_forneca_caneta_e_lanche_para_aqueles_que_forem_fazer_o_enem_tal_como_o_processo_seletivo_do_iff.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2537/ind_118-2023_-_indica_que_o_executivo_disponibilize_transporte_gratuito_e_forneca_caneta_e_lanche_para_aqueles_que_forem_fazer_o_enem_tal_como_o_processo_seletivo_do_iff.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Secretaria Municipal de educação e cultura disponibilize transporte gratuito e forneça caneta e lanche para aqueles que forem fazer o ENEM tal como o processo seletivo do IFF.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2539/ind_119-2023_-_indica_a_criacao_do_programa__pai_programa_de_apoio_ao_idoso.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2539/ind_119-2023_-_indica_a_criacao_do_programa__pai_programa_de_apoio_ao_idoso.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Programa PAI (PROGRAMA DE APOIO AO IDOSO)</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2540/ind_120-2023_-_indica_fornecimento_de_oculos_e_aparelhos_auditivos_para_alunos_da_rede_publica_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2540/ind_120-2023_-_indica_fornecimento_de_oculos_e_aparelhos_auditivos_para_alunos_da_rede_publica_municipal.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Educação e Cultura forneça óculos e aparelhos auditivos para alunos da rede pública municipal que mediante apresentação de laudo médico comprovem a necessidade da utilização dos mesmos</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2544/ind_121-2023_-_iluminacao_na_vila_isaura.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2544/ind_121-2023_-_iluminacao_na_vila_isaura.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providências a fim de melhorar a iluminação da entrada da Vila Isaura Inácio, localizada na rua Evaristo Ribeiro, tais como a instalação de luminárias com refletores ou braço de luz.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2545/ind_122-2023_-_auxilio_aluguel_mulheres.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2545/ind_122-2023_-_auxilio_aluguel_mulheres.pdf</t>
   </si>
   <si>
     <t>Seja criado e implementado o auxílio-aluguel às mulheres vítimas de violência doméstica e familiar no município.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2547/ind_123-2023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2547/ind_123-2023.pdf</t>
   </si>
   <si>
     <t>Seja o vencimento do cargo efetivo de Eletricista da Prefeitura Municipal de Conceição de Macabu/RJ reajustado de acordo com o piso salarial convencionado pela SINTRAINDISTAL/RJ para a categoria.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2549/ind_124-2023_-_indica_implantacao_do_modelo_de_gestao_democratica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2549/ind_124-2023_-_indica_implantacao_do_modelo_de_gestao_democratica.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Secretaria Municipal de Educação e Cultura implante modelo de gestão democrática nas unidades escolares da rede municipal de ensino com participação de toda comunidade escolar.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2551/ind_125-2023_-_indica_instalacao_de_quebra_molas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2551/ind_125-2023_-_indica_instalacao_de_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Indica instalação de quebra-molas nas ruas que estão recebendo recapeamento asfáltico.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2554/ind_126-2023_-_atividades_fisicas_na_quadra_do_curato.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2554/ind_126-2023_-_atividades_fisicas_na_quadra_do_curato.pdf</t>
   </si>
   <si>
     <t>Indica que, na quadra esportiva do Curato de Santa Catarina, sejam ofertadas atividades físicas.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2563/ind_127-2023_-_indica_biblioteca_intinerante.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2563/ind_127-2023_-_indica_biblioteca_intinerante.pdf</t>
   </si>
   <si>
     <t>Sugere que a Secretaria Municipal de Educação e Cultura promova programa de Biblioteca Itinerante para atender escolas e creches de nosso município.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_128-2023_-__indica_pavimentacao_asfaltica_em_logradouros_diversos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_128-2023_-__indica_pavimentacao_asfaltica_em_logradouros_diversos.pdf</t>
   </si>
   <si>
     <t>Indica que sejam executadas obras de pavimentação asfáltica ou recuperação de calçamento nos seguintes logradouros públicos: Rua José de Araújo Rosa; Rua Alcides Fidélis Ribeiro; e Rua Maria Luisa Folly.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_129-2023_-_indica_continuidade_de_atendimento_no_setor_de_marcacao_de_exames_durante_o_horario_de_almoco.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_129-2023_-_indica_continuidade_de_atendimento_no_setor_de_marcacao_de_exames_durante_o_horario_de_almoco.pdf</t>
   </si>
   <si>
     <t>Indica continuidade de atendimento no setor de marcação de exames durante o horário de almoço.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_130-2023_-_sejam_promovidas_melhorias_na_estrada_do_procura_um_-_jose_nunes_ementa_ramos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_130-2023_-_sejam_promovidas_melhorias_na_estrada_do_procura_um_-_jose_nunes_ementa_ramos.pdf</t>
   </si>
   <si>
     <t>Indica que sejam promovidas melhorias na Estrada do Procura Um – denominada José Nunes Ramos –, nas áreas que se encontram sem calçamento, em Conceição de Macabu.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2573/ind_131-2023_-_indica_que_sejam_executadas_obras_de_recapeamento_asfiltico_em_logradouros_publicos_de_conceicao_de_macabu..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2573/ind_131-2023_-_indica_que_sejam_executadas_obras_de_recapeamento_asfiltico_em_logradouros_publicos_de_conceicao_de_macabu..pdf</t>
   </si>
   <si>
     <t>Indica que sejam executadas obras de recapeamento asfáltico em logradouros públicos de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_132-2023_-_indicacao_sugirindo_realizacao_de_reparos_e_conserto_do_calcamento_da_rua_edio_silva_antiga_rua_d_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_132-2023_-_indicacao_sugirindo_realizacao_de_reparos_e_conserto_do_calcamento_da_rua_edio_silva_antiga_rua_d_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf</t>
   </si>
   <si>
     <t>Indicação sugirindo realização de reparos e conserto do calçamento da Rua Edio Silva (antiga rua D), localizada no Conjunto Habitacional São Cristóvão, bairro São Henri.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2575/ind_133-2023_-_indica_reforma_da_quadra_esportiva_manoel_dos_santos_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2575/ind_133-2023_-_indica_reforma_da_quadra_esportiva_manoel_dos_santos_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf</t>
   </si>
   <si>
     <t>Indica reforma da quadra esportiva Manoel dos Santos, localizada no Conjunto Habitacional São Cristóvão, bairro São Henri</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_134-2023_-_indica_que_sejam_promovidos_quinzenalmente_eventos_na_rua_da_casa_de_cultura.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_134-2023_-_indica_que_sejam_promovidos_quinzenalmente_eventos_na_rua_da_casa_de_cultura.pdf</t>
   </si>
   <si>
     <t>Indica que sejam promovidos, quinzenalmente, eventos na rua da Casa de Cultura.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2579/ind_135-2023_-_sugere_providencias_em_relacao_as_grades_das_sacadas_do_conjunto_habitacional_silvio_soares_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2579/ind_135-2023_-_sugere_providencias_em_relacao_as_grades_das_sacadas_do_conjunto_habitacional_silvio_soares_tavares.pdf</t>
   </si>
   <si>
     <t>Sugere providências em relação às grades das sacadas do Conjunto Habitacional Silvio Soares Tavares.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2580/ind_136-2023_-_indica_instalacao_de_placas_informativas_na_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2580/ind_136-2023_-_indica_instalacao_de_placas_informativas_na_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica que se proceda à realização de orientações, instalação de placas informativas e/ou semelhantes na localidade da Amorosa, principalmente no verão vindouro.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2590/ind_137-2023_-_indica_fornecimento_de_uniformes_para_a_guarda_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2590/ind_137-2023_-_indica_fornecimento_de_uniformes_para_a_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Considerando as ondas de calor intensas, que sejam fornecidos uniformes mais frescos para os integrantes da Guarda Municipal.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2581/ind_138-2023_-_indica_realizacao_de_avaliacao_para_instalacao_de_quabra_molas_nas_ruas_recentemente_asfaltadas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2581/ind_138-2023_-_indica_realizacao_de_avaliacao_para_instalacao_de_quabra_molas_nas_ruas_recentemente_asfaltadas.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada avaliação, junto à Secretaria de Segurança Pública, para instalação de quebra-molas, visando a redução da velocidade dos veículos, nas ruas recentemente asfaltadas em Conceição de Macabu.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Dr. Fernando, Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2582/ind_139-2023_-_indica_realizacao_de_estudos_para_implantacao_de_uma_linha_de_transporte_coletivo_para_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2582/ind_139-2023_-_indica_realizacao_de_estudos_para_implantacao_de_uma_linha_de_transporte_coletivo_para_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica sejam realizados estudos para implantação de uma linha de transporte coletivo municipal com destino à região da Amorosa.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2584/ind_140-2023_-_indica_que_seja_regulamentada_o_capitulo_vi_do_codigo_ambiental_no_que_diz_respeito_a_remocao_de_fios_e_instalacoes_em_excesso..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2584/ind_140-2023_-_indica_que_seja_regulamentada_o_capitulo_vi_do_codigo_ambiental_no_que_diz_respeito_a_remocao_de_fios_e_instalacoes_em_excesso..pdf</t>
   </si>
   <si>
     <t>Seja regulamentado o Capítulo VI do Código Ambiental Municipal, intitulado “Do Controle da Poluição Visual”, no sentido de obrigar concessionárias prestadoras de serviços de energia elétrica, telefonia, televisão a cabo e internet a removerem os cabos e fiações por elas instalados, quando em excesso e sem uso.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_141-2023_-_sugere_adocao_de_medidas_para_minimizar_os_riscos_de_exposicao_ao_calor_sofrida_pelos_servidores_publicos_que_laboram_ao_sol.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_141-2023_-_sugere_adocao_de_medidas_para_minimizar_os_riscos_de_exposicao_ao_calor_sofrida_pelos_servidores_publicos_que_laboram_ao_sol.pdf</t>
   </si>
   <si>
     <t>Sugere a adoção de medidas para minimizar os riscos da alta exposição ao calor sofrida pelos servidores públicos que laboram sob o sol, como a flexibilização da jornada de trabalho, sem prejuízo à remuneração mensal.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2586/ind_142-2023_-_sugere_realizacao_de_estudo_para_apurar_possibilidade_de_reajuste_do_vencimento_dos_eletricistas_da_pmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2586/ind_142-2023_-_sugere_realizacao_de_estudo_para_apurar_possibilidade_de_reajuste_do_vencimento_dos_eletricistas_da_pmcm.pdf</t>
   </si>
   <si>
     <t>Sugere a realização de estudo de impacto orçamentário-financeiro a fim de apurar a possibilidade de reajuste do vencimento dos Eletricistas da PMCM.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_143-2023_-_edicao_de_normas_para_permissao_de_uso_de_calcao_curto_nas_ondas_de_calor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_143-2023_-_edicao_de_normas_para_permissao_de_uso_de_calcao_curto_nas_ondas_de_calor.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo seja editada norma permitindo a funcionários e visitantes, nas repartições públicas do município, o uso de calção curto/bermudões na altura do joelho, enquanto se estenderem as fortes ondas de calor.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2589/ind_144-2023_-_indica_reforma_de_predio_da_sede_do_corpo_de_bombeiro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2589/ind_144-2023_-_indica_reforma_de_predio_da_sede_do_corpo_de_bombeiro.pdf</t>
   </si>
   <si>
     <t>Indica realização de reforma do prédio da sede do corpo de bombeiro de conceição de Macabu.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2591/ind_145-2023_-_indica_que_seja_instituido_plano_municipal_de_arborizacao_urbana.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2591/ind_145-2023_-_indica_que_seja_instituido_plano_municipal_de_arborizacao_urbana.pdf</t>
   </si>
   <si>
     <t>Seja instituído um Plano Municipal de Arborização Urbana, com o intuito precípuo de expandir a quantidade de exemplares arbóreos na cidade.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2594/ind_146-2023_-_que_seja_realizado_servico_de_rocada_as_margens_da_rj_196_entre_os_bairros_sao_henri_e_vila_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2594/ind_146-2023_-_que_seja_realizado_servico_de_rocada_as_margens_da_rj_196_entre_os_bairros_sao_henri_e_vila_tavares.pdf</t>
   </si>
   <si>
     <t>Indica serviço de roçada às margens da RJ 196, entre os bairros São Henri e Vila Tavares.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_147-2023_-_indica_servico_de_capina_reparos_nos_brinquedos_e_outros_da_pracinha_do_bairro_vila_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_147-2023_-_indica_servico_de_capina_reparos_nos_brinquedos_e_outros_da_pracinha_do_bairro_vila_tavares.pdf</t>
   </si>
   <si>
     <t>Indica serviço de capina, reparos nos brinquedos e outros da pracinha do bairro Vila Tavares.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2596/ind_148-2023_-_sugere_a_realizacao_de_estudos_a_fim_de_reajustar_o_valor_do_cartao_alimentacao_devido_aos_servidores_publicos_ativos_da_pmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2596/ind_148-2023_-_sugere_a_realizacao_de_estudos_a_fim_de_reajustar_o_valor_do_cartao_alimentacao_devido_aos_servidores_publicos_ativos_da_pmcm.pdf</t>
   </si>
   <si>
     <t>Sugere a realização de estudos a fim de reajustar o valor do "Cartão Alimentação" devido aos servidores públicos ativos da PMCM.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2597/ind_149-2023_-_sugere_melhorias_a_serem_realizadas_na_pracinha_publica_em_frente_a_farmacia_do_porto_em_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2597/ind_149-2023_-_sugere_melhorias_a_serem_realizadas_na_pracinha_publica_em_frente_a_farmacia_do_porto_em_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias a serem realizadas na pracinha pública em frente à Farmácia do Porto, em Conceição de Macabu.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_150-2023_-_instalacao_de_pingadeiras_ao_longo_dos_muros_da_creche_cenira_procopio..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_150-2023_-_instalacao_de_pingadeiras_ao_longo_dos_muros_da_creche_cenira_procopio..pdf</t>
   </si>
   <si>
     <t>Indica colocação de pingadeira ao longo dos muros da Creche Cenira Procópio e da Escola Municipalizada Victor Sence.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2600/ind_151_-_2023_-_reforma_na_ubs_arlinda_de_araujo_linhares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2600/ind_151_-_2023_-_reforma_na_ubs_arlinda_de_araujo_linhares.pdf</t>
   </si>
   <si>
     <t>Indica realização de reforma e manutenção de aparelhos na Unidade Básica de Saúde (UBS) Arlinda de Araújo Linhares, com atenção às salas utilizadas para realização de curativos/vacinação, recepção e sala de atendimento médico.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2601/ind_152_-_2023_-_sugere_alteracao_da_lei_1612-2019_para_assegurar_o_direito_a_reducao_da_carga_horaria_de_trabalho..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2601/ind_152_-_2023_-_sugere_alteracao_da_lei_1612-2019_para_assegurar_o_direito_a_reducao_da_carga_horaria_de_trabalho..pdf</t>
   </si>
   <si>
     <t>Sugere a alteração da Lei 1.612/19, a fim de assegurar ao servidor portador de fibromialgia o direito a redução de jornada de trabalho em até quatro horas, sem prejuízo à remuneração ou compensação de horas.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2604/ind_153-2023_-_indica_realizacao_de_limpeza_e_desentupimento_da_rede_de_esgoto_da_rodovia_antonio_minguta_-_na_vila_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2604/ind_153-2023_-_indica_realizacao_de_limpeza_e_desentupimento_da_rede_de_esgoto_da_rodovia_antonio_minguta_-_na_vila_tavares.pdf</t>
   </si>
   <si>
     <t>Indica realização de limpeza mediante desentupimento da rede de esgoto da rodovia Antônio Minguta de Oliveira (RJ-196), no bairro Vila Tavares, n.º 729.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2605/ind_154-2023_-_construcao_de_pista_de_malha_no_porto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2605/ind_154-2023_-_construcao_de_pista_de_malha_no_porto.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 55/2023: construção de pista de malha no bairro Porto.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2606/ind_155-2023_-_reitera_indicacao_no_74-2023_construcao_de_campo_de_futebol_no_bairro_rhodia..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2606/ind_155-2023_-_reitera_indicacao_no_74-2023_construcao_de_campo_de_futebol_no_bairro_rhodia..pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 74/2023: construção de campo de futebol no bairro Rhódia.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2607/ind_156-2023_-_indica_realizacao_de_reforma_na_quadra_da_rhodia_para_ampliacao_de_vida_util_e_adequacao_aos_moradores_da_localidade..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2607/ind_156-2023_-_indica_realizacao_de_reforma_na_quadra_da_rhodia_para_ampliacao_de_vida_util_e_adequacao_aos_moradores_da_localidade..pdf</t>
   </si>
   <si>
     <t>Indica a realização de reforma da quadra esportiva do bairro Rhodia, visando o aumento de sua vida útil e uma utilização adequada pelos moradores da localidade.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2608/157-2023_-_indica_reforma_e_construcao_de_dois_banheiros_na_quadra_esportiva_do_bairro_porto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2608/157-2023_-_indica_reforma_e_construcao_de_dois_banheiros_na_quadra_esportiva_do_bairro_porto.pdf</t>
   </si>
   <si>
     <t>Indica a realização de reforma e construção de dois banheiros na quadra esportiva do bairro Porto.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2609/ind_158-2023_-_realizacao_de_solo_grampeado_no_multirao_na_rhodia_reitera_ind_17-2023..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2609/ind_158-2023_-_realizacao_de_solo_grampeado_no_multirao_na_rhodia_reitera_ind_17-2023..pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 17/2023: Realização de obra de solo grampeado, no Multirão na Comunidade Rhódia.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2611/ind_159-2023_-_colocacao_de_quabra_molas_no_multirao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2611/ind_159-2023_-_colocacao_de_quabra_molas_no_multirao.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de quebra-molas no Multirão, no bairo Rhódia, próximo a quadra de esportes.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2610/ind_160-2023_-_obra_de_protecao_na_praca_da_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2610/ind_160-2023_-_obra_de_protecao_na_praca_da_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obra  de proteção na praça do bairro Rhódia.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2613/ind_161-2023_-_bueiro_na_rua_ghij.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2613/ind_161-2023_-_bueiro_na_rua_ghij.pdf</t>
   </si>
   <si>
     <t>Indico seja instalado bueiro para drenagem de água no Conjunto Habitacional Nossa Senhora de Lourdes, na Rua GHIJ.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_162-2023_-_realizacao_de_conserto_na_rede_de_drenagem_na_rua_das_rosas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_162-2023_-_realizacao_de_conserto_na_rede_de_drenagem_na_rua_das_rosas.pdf</t>
   </si>
   <si>
     <t>Indico seja realizado conserto na rede de drenagem localizada na Rua das Rosas, em cruzamento com a Rua Santa Efigênia, próximo à quadra da usina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4269,51 +4269,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2543/emenda_lei_organica_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2234/emenda_plo_02-2023_-_supressiva_ao_artigo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2535/emenda_06-2023_-_adiciona_acoes_no_qdd.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2593/emenda_07-2023_-_modifica_o_art._3_do_projeto_de_lei_ordinaria_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2291/plc_01-2023_-_estabelece_aliquota_de_025_para_imoveis_de_uso_rural_para_urbano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2427/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2464/plc_03-2023_-_codigo_ambiental_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2499/plc_4-2023_-_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2228/plo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2231/plo_02-2023_-_concede_revisao_geral_da_remuneracao_aos_servidores_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2232/plo_03-2023_-_dispoe_sobre_a_revisao_geral_da_remuneracao_dos_seervidores_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2242/plo_04-2023_-_cria_o_programa_de_inclusao_social_com_capacitacao_profissional_de_jovens_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2245/plo_05-2021_-_altera_dispositivo_da_lei_no_1.429-016_que_dispoe_sobre_a_instituicao_do_do.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2248/plo_06_retirada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2290/plo_07-2023_-_cria_cargos_na_c.m.c.m_retirado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2292/plo_08-2023_-_altera_nomeiclatura_e_simbologia_do_cargo_de_assessor_contabil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2293/plo_09-2023_-_cria_o_adicional_de_assessoramento_e_cooperacao_tecnica_em_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2294/plo_10-2023_-_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2295/plo_11-2023_-_dispoe_sobre_procedimentos_para_regularizacao_fundiaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2296/plo_12-2023_-_concede_diarias_a_enfermeiros_e_tecnicos_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2323/plo_13-2023_-_dia_do_autismo_e_mes_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_14-2023_-_dispoe_sobre_a_obbrigatoriedade_de_instalacao_de_detectores_de_metais_nas_escolas_publicas_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2332/plo_15-2023_-_execucao_da_lei_orcamenaria_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2339/plo_16_-_2023_-_altera_a_estrutura_orcamentaria_e__qdd_da_lei_1829-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2336/plo_17-2023_-_abertura_de_credito_suplementar_para_o_orcamento_geral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2340/plo_18-2023_-_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2354/plo_19-2023_-_altera_a_lei_1772-2022_em_anexos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2375/plo_20-2023_-_dispoe_sobre_a_proibicao_da_soltura_de_fogos_de_artificio_e_artefatos_pirotecnicos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2380/plo_21-2023_-_cria_cargo_em_comissao_da_administracao_direta_do_municipio_de_conceicao_de_macabu_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2381/plo_22-2023_-_concede_revisao_geral_executivo_para_atingir_r_1.320.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2382/plo_20-2023_-_limita_a_distancia_de_emissao_de_sons_e_ruidos_que_prejudiquem_o_bem_estar_da_pessoa_com_autismo..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2383/plo_24-2023_-_banco_de_oferta_e_demanda_de_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2389/plo_25-2023_-_dispoe_sobre_adocao_de_medidas_visando_a_sinalizacao_de_aviso_de_inicio_de_atividades_em_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2391/plo_26-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2392/plo_27-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2393/plo_28-2023_-_bancos_servicos_presenciais_e_on-line.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2394/plo_29-2023_-_determina_a_instalacao_de_fraldarios_em_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2395/plo_30-2023_-_institui_o_programa_de_apoio_a_qualidade_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2396/plo_31-2023_-_cria_o_protocolo_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_32-2023_-_cria_a_campanha_amamentacao_e_um_direito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_33-2023_-_institui_o_programa_de_incentivo_ao_emprego_para_maes_solo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2407/plo_34-2023_-_denomina_rua_jose_pereira_de_sousa_via_publica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2416/plo_35-2023_-_declara_de_utilidade_publica_municipal_a_associacao_comunitaria_de_radio_macabu_livre_modelo_fm.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2434/plo_36-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2456/plo_37-2023_-_denomina_campo_society_altair_bernadino.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2468/plo_38-2023_-_pais_autistas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2498/plo_39-2023_-_altera_a_lei_1456-2017_que_trata_sobre_rpv_conforme_ec_62-2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2517/plo_40-2023_-_denomina_como_travessa_magali_maria_da_silva_a_via_publica_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2530/plo_41-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2531/plo_42-2023_-_retirado_pmcm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2541/plo_43-2023_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2550/plo_44-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2559/plo_45-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_46-2023_-_altera_a_lei_municipal_n_1.329-2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2565/plo_47-2023_-_dispoe_sobre_a_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2566/plo_48-2023_-_altera_dispositivos_da_lei_745-2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2567/plo_49-2023_-_conselho_municipal_de_meio_ambiente_-_comdema.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2587/plo_50-2023_abono_cmcm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2599/plo_51-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2603/plo_53-2023_-_altera_artigos_incisos_e_paragrafos_da_lei_n_282_que_cria_o_conselho_municipal_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2612/plo_54-2023_-_altera_a_lei_725-2006_que_criou_a_gratificacao_de_funcao_da_comissao_permanente_de_licitacao..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2615/plo_55-2023_-_altera_dispositivos_da_lei_do_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2282/substitutivo_01-2023_-_dispoe_sobre_a_secretaria_municipal_de_protecao_e_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2229/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2230/veto_02-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2422/veto_03-23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2286/pdl_001-2023_-_decreta_devolucao_do_bem_inscrito_sob._o_no_0727_plaqueta.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2236/pre_001-2023_-_regulamenta_as_contratacoes_diretas_advindas_da_lei_n_14.133_que_dispoe_sobre_licitacoes_e_contratos_na_camara_municipal_de_conceicao_de_macabu_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2235/pre_002-2023_-_altera_inclui_e_revoga_dispositivos_do_regimento_interno_da_camara_municipal_de_conceicao_de_macabu-rj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2247/pre_003-2023_-_institui_o_diploma_mulher_cidada_no_ambito_do_legislativo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2269/pre_004-2023_-_concede_diploma_mulher_cidada_a_sra._maria_luciete_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2270/pre_05-2023_-_concede_diploma_mulher_cidada_a_maria_aparecida_nines.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2271/pre_06-2023_-_concede_diploma_mulher_cidada__amarcia_valentim.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2272/pre_007-2023_-_concede_diploma_mulher_cidada_a_marta_leal_tavares.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2283/pre_008-_2023_-_concede_titulo_de_cidadao_macabuense_ao_senhor_alberto_claudio_barbosa_rolim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2284/pre_09-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2287/pre_10-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2352/pre_11-2023_-_concede_titulo_de_cidada_centenaria_a_senhora_lea_da_conceicao_dias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2390/pre_012-2023_-_dispoe_sobre_as_honrarias_da_camara_municipal_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2406/pre_13-2023_-_dispoe_sobre_criacao_de_comissao_especial_de_revisao_do_regimento_interno_da_camara_municipal_de_conceicao_de_macaburj.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2412/pre_14-2023_-_regulamenta_a_utilizacao_de_veiculo_oficial_da_camara_municipal_de_conceicao_de_macaburj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2415/pre_15-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2418/pre_16-2023_-_nathalia_titulo_cidada_macabuense.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2429/pre_17-2023_-_gaucho_titulo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2436/pre_18-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2437/pre_19-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2438/pre_20-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2439/pre_21-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2441/pre_22-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2443/pre_23-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2442/pre_24-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2444/pre_25-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2445/pre_26-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2446/pre_27-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2447/pre_28-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2448/pre_29-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2451/pre_30-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2452/pre_31-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2453/pre_32-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2454/pre_33-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2455/pre_34-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2457/pre_35-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2458/pre_36-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2459/pre_37-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2461/pre_38-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2471/pre_39-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2472/pre_40-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2473/pre_41-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2474/pre_42-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2475/pre_43-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2476/pre_44-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2477/pre_45-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2478/pre_46-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2479/pre_47-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2480/pre_48-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2488/pre_49-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2482/pre_50-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2483/pre_51-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2484/pre_52-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2486/pre_53-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2490/pre_54-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2491/pre_55-2023_-_jose_ricardo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2492/pre_56-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2493/pre_57-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2494/pre_58-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2497/pre_59-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2500/pre_60-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2501/pre_61-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2502/pre_62-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2504/pre_63-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2510/pre_64-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2521/pre_65-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2512/pre_66-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2513/pre_67-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2518/pre_68-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2560/pre_69-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2561/pre_70-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2562/pre_71-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2570/pre_72-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2251/req_01-2023_-_informacoes_acerca_do_quantitativo_de_servidores_e_relacoes_de_investidura_contratos_temporarios_vacancias_e_convocacoes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2253/req_02-2023_-_quantidade_de_material_de_assistencia_recebido_e_qual_material_receberam_da_ajuda_humanitaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2254/req_03-2023_-__informacoes_sobre_a_unidade_basica_de_saude_de_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2255/req_04-2023_-_informacao_sobre_a_unidade_basica_de_saude_do_bairro_vila_esperanca.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2257/req_05-2023_-_informacoes_acerca_da_unidade_de_saude_do_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2260/req_06-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2256/req_07-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2258/req_08-2023_-_dhal_atendimento_medico-odontologico_especialidades_periodicidade_e_vagas_para_atend.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2259/req_09-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2261/req_10-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2262/req_11-2023_-_dhal_falta_de_ar_condicionados_na_escola_estadual_municipalizada_umbelina_aquino_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2263/req_12-2023_-_dhal_com_relacao_as_condicoes_ate_a_presente_data_do_ar_condicionado_instalado_na_clinica_da_familia_no_bairro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2264/req_13-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2265/req_14-2023_-_dhal_apresentacao_da_sociedade_musical_professor_jorge_luiz_sardinha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2266/req_15-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2273/req_16-2023_-_sandro_todas_as_solicitacoes_protocoladas_na_secretaria_municipal_de_servicos_urbanos_e_limpeza_publica_nos_ano.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2275/req_17-2023_-_roteiro_turistico_apresentado_no_evento_workshop_rota_turistica_regional.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2276/req_18-2023_-_informacao_com_a_relacao_dos_nomes_e_datas_de_todas_as_proclamacoes_do_calendario_de_eventos_da_cidade_para_o.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2277/req_19-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_farmaceuticos_que_atuam_no_servico_publico_em_concei.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2278/req_20-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_tecnico_de_radiologia_que_atuam_no_servico_publico_e.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2279/req_21-2023_-_dhal_andamento_do_pedido_constante_da_indicacao_legislativa_n.o_143-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2280/req_22-2023_-_dhal_informacoes_sobre_o_projeto_de_capoeira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2281/req_23-2023_-_dhal_objetiva_informacoes_quanto_ao_andamento_da_indicacao_legislativa_n.o_154-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2285/req_24-2023_-_objetiva_que_sejam_prestadas_as_informacoes_com_relacao_a_implantacao_do_servico_municipal_de_transporte_coletivo_urbano.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2297/req_25-2023_-_se_existe_medico_ortopedista_realizando_atendimento.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2298/req_26-2023_-_passagem_de_maquina_e_colocacao_de_bica_corrida_na_estrada_rural_do_sertao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2299/req_27-2023_-solicita_a_secretaria_municipal_de_esporte_e_lazer_para_que_viabilize_um_veiculo_para_l_000037.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2300/req_28-2023_-_questiona_se_ha_planejamento_de_obras_no_bairro_sao_henri_para_evitar_transtornos_ocas_07072023_091609.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2301/req_29-2023_-_requer_informacoes_acerca_de_equipes_de_psf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2302/req_30-2023_-_quantos_coveiros_prestam_servicos_e_qual_a_jornada_de_trabalho_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2303/req_31-2023_-_sobre_as_lampadas_queimadas_na_rua_ranulfo_monteiro_gomes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2304/req_32-2023_-_informacoes_acerca_da_existencia_de_medico_pediatra_realizando_atendimento.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2305/req_33-2023__se_o_poder_executivo_ira_alterar_a_lei_municipal_no_1600.93_de_acordo_com_as_inovacoes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2307/req_34-2023_-_cetpla_-_solicitacao_acerca_do_cumprimento_do_um_terco_extraclasse.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2319/req_35-2023_-_doacao_de_kits_esportivos_para_os_times_femininos_de_futebol_amador_000039.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2320/req_36-2023_-_sobre_o_repasse_do_governo_federal_atraves_do_fundo_nacional_de_saude.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2321/req_37-2023_-_questiona_sobre_atendimento_odontologico_realizado_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2343/req_38-2023_-_requer_informacoes_acerca_de_calendario_de_pagamento_dos_servidores_publicos_par_ao_an_26062023_085226.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2344/req_39-2023_-_dhal_22062023_153737.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2346/req_40-2023_-_informacoes_acerca_de_visita_da_equipe_de_vigilancia_sanitaria_a_clinica_da_familia_no_bairro_sao_henri.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2347/req_41-2023_-_retirado_000040.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2348/req_42-2023_-_retirado_000041.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2398/req_43-2023_-__26062023_095308.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2413/req_44-2023_-_solicita_informacoes_acerca_da_forma_de_calculo_do_iptu_em_atrasojuros_multa_de_mora_07072023_102710.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2426/req_45-2023_-__informacoes_acerca_de_prazo_ou_previsao_para_recebimento_de_materiais_de_construcao_pelos_municipes_hipossuficientes_atendidos_junto_ao_cras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2435/req46-1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2450/req47-1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2489/req_48-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2507/req_49-2023_-_processo_administrativo_n._10.509-23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2508/req_50-2023_-_requer_copia_do_processo_administrativo_n.11.414-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2514/req_51-2023_-_questiona_sobre_proximo_processo_seletivo_para_ingresso_de_di.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2520/declaracao_vagner_pen_drive_req_52-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2538/req_53-2023_-_casa_do_autista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2542/req_54-2023_-__transporte_remunerado_privado_de_passageiros_irregular.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2548/req_55-2023_-_creche_vovo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2552/req_56-2023_-_questiona_sobre_processo_de_pavimentacao_e_recapeamento_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2555/req_57-2023_-_copias_de_processos_referentes_ao_transporte_universitario..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2556/req_58-2023_-_documentos_relativos_ao_transporte_municipal_gratuito..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2557/req_59-2023_-_manutencao_dos_veiculos_da_pmcm.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2558/req_60-2023_-_sobre_obra_de_drenagem_da_bocaina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2569/req_61-2023_-_brinquedos_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2576/req_62-2023_-_proibicao_da_soltura_de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2577/req_63-2023_-_questionario_m-chat.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_01-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2238/02-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_03-2023_-_sejam_instaladas_tendas_e_cadeiras_na_frente_do_posto_central_ou_que_seja_mudado_hor..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2243/ind_04-2023_-_construcao_de_capela_mortuaria_publica_no_antigo_posto_de_saude_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2244/ind_05-2023_-_incluir_o_cargo_de_motorista_na_classe_b.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_legislativa_06-2023_-_indica_que_sejam_adquiridos_para_o_municipio_conteiner_de_lixo_com_tampa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao_legislativa_07-2023_-_sugere_ao_poder_executivo_municipal_que_distribua_kit-lanches_aos_pacientes_que_viajam_para_fora_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao_legislativa_09-2023_-_indica_ao_poder_executivo_municipal_a_contratacao_de_empresa_especializada_para_prestacao_de_servicos_tecnicos_especializados.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_10-2023_-_reforma_e_funcionamento_do_centro_de_convivencia_de_macabuzinho_2o_distrito_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_11-2023_-_implantacao_da_politica_de_incentivo_aos_atletas_e_aos_tecnicos__denominadas_bolsa-at.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_legislativa_12-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_legislativa_13-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_14-2023_-_indica_construcao__de_protecao_ma_praca_do_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2309/ind_15-2023_-_sugere_atendimento_do_castramovel_em_todos_os_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2310/ind_16-2023__-_indica_elaboracao_de_projeto_de_protecao_das_nascentes_dos_rios_0_guta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2311/ind_17-2023_-_grampeamento_do_solo_-_guta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_18-2023_-_instalacao_de_escovodromo_-_guta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_20-2023_-_disponibilizacao_de_recipientes_para_coleta_de_oleo_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_21-2023_-_pintura_de_meio_fio_postes_..._-_nathalia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_22-2023_-_convocacao_de_cuidador_-_coutinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_24-2023_-_sugere_contratacao_de_mediadores.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_25-2023_-_indica_criacao_de_programa_da_secretaria_de_educacao_e_saude_para_realizacao_de_teste_de_glicemia_-_coutinho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2325/ind_26-2023_-_indica_instalacao_de_placas_com_os_nomes_dos_logradouros_nas_ruas_do_municipio_-_nathalia.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2326/ind_27-2023_-_indica_criacao_de_sala_para_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2327/ind_28-2023_-_indica_contratacao_de_vigilantes_para_as_unidades_de_ensino_da_rede_municipal..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_29-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_30-23_-_sugere_que_sejam_contratados_segurancas_para_as_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_31-2023_-_indica_ao_poder_executivo_a_implantacao_de_tratamento_de_para_pessoas_com_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_32-2023_-_indica_que_seja_locado_espaco_para_ser_utilizado_como_creche_vovo_cedinha.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_33-2023_-_indica_ao_poder_executivo_que_reforme_a_praga_do_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_34-2023_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2342/ind_35-2023_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2349/ind_36-2023_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_37-2023_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2351/ind_38-2023_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_39-2023_-_indica_ampliacao_da_cozinha_da_escola_municipal_umbelinda_aquino_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_40-2023_-_indica_a_construcao_de_ralo_na_rua_maria_julia_gomeslemos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2356/ind_41-2023_-_indica_instacao_da_parquinho.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2357/ind_42-2023_-_indica_a_instalacao_de_parquinho_no_conjunto_habitacional_silvivo_soares_tavares.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2358/ind_43-2023_-_indica_ao_poder_executivo_construcao_de_quadra_no_conjunto_habitacional_nossa_senhora_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_44-2023_-_indica_celebracao_de_parceria_tendo_em_vista_a_doacao_do_imposto_de_renda_para_o_fundo_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2360/ind_45_-_2023_-_indica_a_contratacao_de_empresa_de_paisagismo_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2361/ind_46-2023_-__indica_criacao_do_dia_de_encontro_de_agricultores_no_horto_municipal.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2362/ind_47-2023_-_indica_que_seja_criado_o_projeto_cinema_para_todos_aos_fins_de_semana.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2363/ind_48-2023_-_indica_a_colocacao_de_grama_na_praca_da_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2364/ind_49-2023_-_indica_a_instalacao_de_braco_de_luz_na_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2365/ind_50-2023_-_indica_a_construcao_de_cobertura_na_escola_rosa_sence.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2366/ind_51-2023_-_indica_a_realizacao_de_festa_junina_no_bairro_barata..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2367/ind_52_-_2023_-_indica_a_realizacao_de_festa_junina_em_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2370/ind_53-2023_-_indica_realizacao_de_atividar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2371/ind_54-2023_-_indica_que__trofeu_do_campeonao_de_futsal_feminino_tenha_o_nome_valmo_neves.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_55-2023_-_indica_a_construcao_de_uma_pista_de_malha_no_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_56_-_2023_-_indica_a_contratacao_de_responsavel_para_receber_as_correspondencias_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_57_-_2023_-_indica_a_construcao_de_um_estacionamento_no_parquinho_desativado_para_os_veiculso_dos_servidores_publicos_municipais_da_escola_victor_sence.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2379/ind_58-2023_-_colocacao_de_semaforo_ou_redutor_de_velocidade_proximo_a_escola_de_dona_jima.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2377/ind_59-2023_-_sugere_que_seja_construida_pracinha_no_terreno_da_praca_no_bairro_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2378/ind_60-2023_-_sugere_que_seja_consertada_a_calha_na_rodoviaria_na_plataforma_1..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_61-2023_-_construcao_de_galerias_na_vala_do_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_62-2023_-_realizacao_de_planejamento_e_estruturacao_com_enfoque_turistico_na_localidade_da_torre_da_televisao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2386/ind_63-2023_-_desconto_40_multas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2387/ind_64-2023_-_que_seja_incentivada_a_atividade_de_psicultura_no_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_65-2023_-_designacao_de_profissional_de_educacao_fisica_para_quadra_do.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2399/ind_66-2023_-_sugere_contratacao_de_empresa_para_manutencao_dos_predios_utilizados_pela_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2400/ind_67-2023_-_sugere_contratacao_de_empresa_para_manutencao_e_servicos_dos_predios_utilizados_pela_sec_mun_de_educ_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_68-2023_-_sugere_instalacao_de_academia_popular__na_praca_da_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2402/ind_69-2023_-_indica_que_seja_utilizado_o_predio_da_antiga_escola_macauba_para_fins_de_interesse_publico..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_70-2023_-_realizacao_da_mostra_de_arte_e_cultura_em_05_de_novembro_do_ano_vigente.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2408/ind_71-2023_-_implementacao_da_feira_do_artesao_e_do_microempreendedor.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2409/ind_72-2023_-_melhorias_no_campo_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2410/ind_73_-2023_-_reformas_nas_quadras_esporivas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_74-2023_-_construcao_de_estadio_na_rhodia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_75-2023_-_sugere_implantacao_do_progarama_de_recuperacao_fiscal_refis-municipal.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2417/ind_76-2023_-_colocacao_de_onibus_para_a_amorosa.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2421/ind_77-2023_-_criacao_da_secretaria_da_mulher_e_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2419/ind_78-2023_-_criacao_na_estrutura_administrativa_de_departamento_d_eprotecao_ao_consumidor_-_procon_municipal.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2420/ind_79-2023_-.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2423/ind_80-2023_-_sugere_a_implantacao_de_atendimento_de_urologista_no_posto_de_saude_central.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2424/ind_81-2023_-_indica_ceiacao_de_programa_pre-vestibular_gratuito.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2425/ind_82-2023_-_indica_instalacao_de_placas_indicativas_nos_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2428/ind_83-2023_-_acumulacao_de_100.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2430/ind_84-2023_-_aplicacao_de_inseticida_para_carrapatos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2431/ind_85-2023_-_indica_obra_de_pavimentacao_na_rua_amaro_matos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2432/ind_86-2023_-_distribuicao_de_cesta_de_alimentos_a_alunos_da_rede_municpal_de_ensino_durante_o_recesso_escolar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2433/ind_87-2023_-_fornecimendo_de_transporte_para_candidatos_para_realizacao_de_concurso_publico_da_policia_militar_no_rio_de_janeiro_no_dia_27_de_agosto_do_corrente_ano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2449/ind_88-2023_-_sugere_estruturacao_na_ubs_de_vila_tavares_-.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2460/ind_89-2023_indica_a_aplicabilida_e_implementa_ao_de_gratificacao_especial_para_os_plantonistas_que_laboram_na_recepcao_do_hospital_municipal_ana_moreira..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2462/ind_90-2023_-_indica_disponibizacao_de_onibus_para_a_exposicao_agropecuaria_e_encontro_de_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2463/ind_91-2023_-_indica_recapeamento_asfaltico_na_rua_alcide_fidelis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2465/ind_92-2023_-_indica_que_onibus_adentrem_no_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2466/ind_93-2023_-_indica_abertura_de_programa_paradesportivo_em_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2467/ind_94-2023_-_indica_whatsapp_para_a_ouvidoria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_95-2023_-_indica_realizacao_de_reajuste_no_cartao_alimentacao_dos_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_96-2023_-_indica_pagamento_de_abono_ao_fim_do_ano_de_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_97-2023_-_indica_reativacao_do_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2495/ind_98-2023_-_indica_local_para_os_artesaos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_99-2023_-_indica_abertura_de_posto_do_inss_e_conceicao_de_macabu-rj.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2505/ind_101-2023_-_indica_pavimentacao_em_frente_ao_posto_silvio_soares.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2506/ind_102-2023_-_indica_professor_de_musica_para_o_clube_da_terceira_idade_mensageiros_do_amor.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2515/ind_103-2023_-_indica_a_inclusao_das_despesas_necessarias_para_o_cumprimento_da_lei_de_um_terco.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_104-2023_-_indica_instalacao_de_um_quebra.molas_na_rua_ranulfo_monteiro_gomes.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2519/ind_105-2023_-_providencias_quanto_a_veiculos_abandonados_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2522/ind_106-2023_-_indica_que_sejam_tomadas_providencias_quanto_ao_canal_de_atendimento_do_hospital_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2523/ind_107-2023_-_indica_modernizacao_da_forma_de_atendimento_no_hospital_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2524/ind_108-2023_-_reitera_a_indicacao_legislativa_62-2023_remete_a_torre_de_televisao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_109-2023_-_indica_realizacao_de_vistoria_na_parte_eletrica_e_estrutural_da_e._m._rozendo_fontes_tavares.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2525/ind_110-2023_-_indica_a_criacao_do_programa_pro_rebanho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2527/ind_111-2023_-_indica_realizacao_de_obras_de_pavimentacao_asfaltica_ou_recuperacao_na_rua_salvador_carino.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_112-2023_-_indica_que_sejam_executadas_obras_de_pavimentacao_asfaltica_ou_recuperacao_de_calcamento_na_rua_manoel_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_113-2023_-_indica_convenio_com_macae_para_recuperacao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2532/ind_114-2023_-_indica_revisao_de_laudos_tecnicos_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2533/ind_115-2023_-_indica_instalacao_de_guaritas_nos_pontos_de_onibus_que_realizam_o_transporte_coletivo_urbano_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2536/ind_117-2023_-_realizacao_de_festa_comemorativa_ao_dia_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2537/ind_118-2023_-_indica_que_o_executivo_disponibilize_transporte_gratuito_e_forneca_caneta_e_lanche_para_aqueles_que_forem_fazer_o_enem_tal_como_o_processo_seletivo_do_iff.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2539/ind_119-2023_-_indica_a_criacao_do_programa__pai_programa_de_apoio_ao_idoso.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2540/ind_120-2023_-_indica_fornecimento_de_oculos_e_aparelhos_auditivos_para_alunos_da_rede_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2544/ind_121-2023_-_iluminacao_na_vila_isaura.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2545/ind_122-2023_-_auxilio_aluguel_mulheres.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2547/ind_123-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2549/ind_124-2023_-_indica_implantacao_do_modelo_de_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2551/ind_125-2023_-_indica_instalacao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2554/ind_126-2023_-_atividades_fisicas_na_quadra_do_curato.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2563/ind_127-2023_-_indica_biblioteca_intinerante.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_128-2023_-__indica_pavimentacao_asfaltica_em_logradouros_diversos.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_129-2023_-_indica_continuidade_de_atendimento_no_setor_de_marcacao_de_exames_durante_o_horario_de_almoco.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_130-2023_-_sejam_promovidas_melhorias_na_estrada_do_procura_um_-_jose_nunes_ementa_ramos.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2573/ind_131-2023_-_indica_que_sejam_executadas_obras_de_recapeamento_asfiltico_em_logradouros_publicos_de_conceicao_de_macabu..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_132-2023_-_indicacao_sugirindo_realizacao_de_reparos_e_conserto_do_calcamento_da_rua_edio_silva_antiga_rua_d_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2575/ind_133-2023_-_indica_reforma_da_quadra_esportiva_manoel_dos_santos_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_134-2023_-_indica_que_sejam_promovidos_quinzenalmente_eventos_na_rua_da_casa_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2579/ind_135-2023_-_sugere_providencias_em_relacao_as_grades_das_sacadas_do_conjunto_habitacional_silvio_soares_tavares.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2580/ind_136-2023_-_indica_instalacao_de_placas_informativas_na_amorosa.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2590/ind_137-2023_-_indica_fornecimento_de_uniformes_para_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2581/ind_138-2023_-_indica_realizacao_de_avaliacao_para_instalacao_de_quabra_molas_nas_ruas_recentemente_asfaltadas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2582/ind_139-2023_-_indica_realizacao_de_estudos_para_implantacao_de_uma_linha_de_transporte_coletivo_para_amorosa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2584/ind_140-2023_-_indica_que_seja_regulamentada_o_capitulo_vi_do_codigo_ambiental_no_que_diz_respeito_a_remocao_de_fios_e_instalacoes_em_excesso..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_141-2023_-_sugere_adocao_de_medidas_para_minimizar_os_riscos_de_exposicao_ao_calor_sofrida_pelos_servidores_publicos_que_laboram_ao_sol.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2586/ind_142-2023_-_sugere_realizacao_de_estudo_para_apurar_possibilidade_de_reajuste_do_vencimento_dos_eletricistas_da_pmcm.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_143-2023_-_edicao_de_normas_para_permissao_de_uso_de_calcao_curto_nas_ondas_de_calor.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2589/ind_144-2023_-_indica_reforma_de_predio_da_sede_do_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2591/ind_145-2023_-_indica_que_seja_instituido_plano_municipal_de_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2594/ind_146-2023_-_que_seja_realizado_servico_de_rocada_as_margens_da_rj_196_entre_os_bairros_sao_henri_e_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_147-2023_-_indica_servico_de_capina_reparos_nos_brinquedos_e_outros_da_pracinha_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2596/ind_148-2023_-_sugere_a_realizacao_de_estudos_a_fim_de_reajustar_o_valor_do_cartao_alimentacao_devido_aos_servidores_publicos_ativos_da_pmcm.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2597/ind_149-2023_-_sugere_melhorias_a_serem_realizadas_na_pracinha_publica_em_frente_a_farmacia_do_porto_em_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_150-2023_-_instalacao_de_pingadeiras_ao_longo_dos_muros_da_creche_cenira_procopio..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2600/ind_151_-_2023_-_reforma_na_ubs_arlinda_de_araujo_linhares.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2601/ind_152_-_2023_-_sugere_alteracao_da_lei_1612-2019_para_assegurar_o_direito_a_reducao_da_carga_horaria_de_trabalho..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2604/ind_153-2023_-_indica_realizacao_de_limpeza_e_desentupimento_da_rede_de_esgoto_da_rodovia_antonio_minguta_-_na_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2605/ind_154-2023_-_construcao_de_pista_de_malha_no_porto.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2606/ind_155-2023_-_reitera_indicacao_no_74-2023_construcao_de_campo_de_futebol_no_bairro_rhodia..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2607/ind_156-2023_-_indica_realizacao_de_reforma_na_quadra_da_rhodia_para_ampliacao_de_vida_util_e_adequacao_aos_moradores_da_localidade..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2608/157-2023_-_indica_reforma_e_construcao_de_dois_banheiros_na_quadra_esportiva_do_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2609/ind_158-2023_-_realizacao_de_solo_grampeado_no_multirao_na_rhodia_reitera_ind_17-2023..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2611/ind_159-2023_-_colocacao_de_quabra_molas_no_multirao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2610/ind_160-2023_-_obra_de_protecao_na_praca_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2613/ind_161-2023_-_bueiro_na_rua_ghij.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_162-2023_-_realizacao_de_conserto_na_rede_de_drenagem_na_rua_das_rosas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2543/emenda_lei_organica_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2234/emenda_plo_02-2023_-_supressiva_ao_artigo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2535/emenda_06-2023_-_adiciona_acoes_no_qdd.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2593/emenda_07-2023_-_modifica_o_art._3_do_projeto_de_lei_ordinaria_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2291/plc_01-2023_-_estabelece_aliquota_de_025_para_imoveis_de_uso_rural_para_urbano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2427/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2464/plc_03-2023_-_codigo_ambiental_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2499/plc_4-2023_-_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2228/plo_001-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2231/plo_02-2023_-_concede_revisao_geral_da_remuneracao_aos_servidores_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2232/plo_03-2023_-_dispoe_sobre_a_revisao_geral_da_remuneracao_dos_seervidores_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2242/plo_04-2023_-_cria_o_programa_de_inclusao_social_com_capacitacao_profissional_de_jovens_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2245/plo_05-2021_-_altera_dispositivo_da_lei_no_1.429-016_que_dispoe_sobre_a_instituicao_do_do.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2248/plo_06_retirada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2290/plo_07-2023_-_cria_cargos_na_c.m.c.m_retirado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2292/plo_08-2023_-_altera_nomeiclatura_e_simbologia_do_cargo_de_assessor_contabil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2293/plo_09-2023_-_cria_o_adicional_de_assessoramento_e_cooperacao_tecnica_em_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2294/plo_10-2023_-_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2295/plo_11-2023_-_dispoe_sobre_procedimentos_para_regularizacao_fundiaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2296/plo_12-2023_-_concede_diarias_a_enfermeiros_e_tecnicos_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2323/plo_13-2023_-_dia_do_autismo_e_mes_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_14-2023_-_dispoe_sobre_a_obbrigatoriedade_de_instalacao_de_detectores_de_metais_nas_escolas_publicas_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2332/plo_15-2023_-_execucao_da_lei_orcamenaria_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2339/plo_16_-_2023_-_altera_a_estrutura_orcamentaria_e__qdd_da_lei_1829-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2336/plo_17-2023_-_abertura_de_credito_suplementar_para_o_orcamento_geral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2340/plo_18-2023_-_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2354/plo_19-2023_-_altera_a_lei_1772-2022_em_anexos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2375/plo_20-2023_-_dispoe_sobre_a_proibicao_da_soltura_de_fogos_de_artificio_e_artefatos_pirotecnicos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2380/plo_21-2023_-_cria_cargo_em_comissao_da_administracao_direta_do_municipio_de_conceicao_de_macabu_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2381/plo_22-2023_-_concede_revisao_geral_executivo_para_atingir_r_1.320.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2382/plo_20-2023_-_limita_a_distancia_de_emissao_de_sons_e_ruidos_que_prejudiquem_o_bem_estar_da_pessoa_com_autismo..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2383/plo_24-2023_-_banco_de_oferta_e_demanda_de_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2389/plo_25-2023_-_dispoe_sobre_adocao_de_medidas_visando_a_sinalizacao_de_aviso_de_inicio_de_atividades_em_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2391/plo_26-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2392/plo_27-2023_-_torna_obrigatoria_a_comunicacao_ao_ministerio_publico_de_casos_onde_haja_maus-tratos_a_idosos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2393/plo_28-2023_-_bancos_servicos_presenciais_e_on-line.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2394/plo_29-2023_-_determina_a_instalacao_de_fraldarios_em_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2395/plo_30-2023_-_institui_o_programa_de_apoio_a_qualidade_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2396/plo_31-2023_-_cria_o_protocolo_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2397/plo_32-2023_-_cria_a_campanha_amamentacao_e_um_direito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2404/plo_33-2023_-_institui_o_programa_de_incentivo_ao_emprego_para_maes_solo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2407/plo_34-2023_-_denomina_rua_jose_pereira_de_sousa_via_publica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2416/plo_35-2023_-_declara_de_utilidade_publica_municipal_a_associacao_comunitaria_de_radio_macabu_livre_modelo_fm.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2434/plo_36-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2456/plo_37-2023_-_denomina_campo_society_altair_bernadino.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2468/plo_38-2023_-_pais_autistas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2498/plo_39-2023_-_altera_a_lei_1456-2017_que_trata_sobre_rpv_conforme_ec_62-2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2517/plo_40-2023_-_denomina_como_travessa_magali_maria_da_silva_a_via_publica_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2530/plo_41-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2531/plo_42-2023_-_retirado_pmcm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2541/plo_43-2023_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2550/plo_44-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2559/plo_45-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2564/plo_46-2023_-_altera_a_lei_municipal_n_1.329-2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2565/plo_47-2023_-_dispoe_sobre_a_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2566/plo_48-2023_-_altera_dispositivos_da_lei_745-2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2567/plo_49-2023_-_conselho_municipal_de_meio_ambiente_-_comdema.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2587/plo_50-2023_abono_cmcm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2599/plo_51-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2603/plo_53-2023_-_altera_artigos_incisos_e_paragrafos_da_lei_n_282_que_cria_o_conselho_municipal_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2612/plo_54-2023_-_altera_a_lei_725-2006_que_criou_a_gratificacao_de_funcao_da_comissao_permanente_de_licitacao..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2615/plo_55-2023_-_altera_dispositivos_da_lei_do_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2282/substitutivo_01-2023_-_dispoe_sobre_a_secretaria_municipal_de_protecao_e_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2229/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2230/veto_02-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2422/veto_03-23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2286/pdl_001-2023_-_decreta_devolucao_do_bem_inscrito_sob._o_no_0727_plaqueta.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2236/pre_001-2023_-_regulamenta_as_contratacoes_diretas_advindas_da_lei_n_14.133_que_dispoe_sobre_licitacoes_e_contratos_na_camara_municipal_de_conceicao_de_macabu_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2235/pre_002-2023_-_altera_inclui_e_revoga_dispositivos_do_regimento_interno_da_camara_municipal_de_conceicao_de_macabu-rj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2247/pre_003-2023_-_institui_o_diploma_mulher_cidada_no_ambito_do_legislativo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2269/pre_004-2023_-_concede_diploma_mulher_cidada_a_sra._maria_luciete_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2270/pre_05-2023_-_concede_diploma_mulher_cidada_a_maria_aparecida_nines.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2271/pre_06-2023_-_concede_diploma_mulher_cidada__amarcia_valentim.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2272/pre_007-2023_-_concede_diploma_mulher_cidada_a_marta_leal_tavares.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2283/pre_008-_2023_-_concede_titulo_de_cidadao_macabuense_ao_senhor_alberto_claudio_barbosa_rolim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2284/pre_09-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2287/pre_10-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2352/pre_11-2023_-_concede_titulo_de_cidada_centenaria_a_senhora_lea_da_conceicao_dias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2390/pre_012-2023_-_dispoe_sobre_as_honrarias_da_camara_municipal_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2406/pre_13-2023_-_dispoe_sobre_criacao_de_comissao_especial_de_revisao_do_regimento_interno_da_camara_municipal_de_conceicao_de_macaburj.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2412/pre_14-2023_-_regulamenta_a_utilizacao_de_veiculo_oficial_da_camara_municipal_de_conceicao_de_macaburj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2415/pre_15-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2418/pre_16-2023_-_nathalia_titulo_cidada_macabuense.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2429/pre_17-2023_-_gaucho_titulo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2436/pre_18-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2437/pre_19-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2438/pre_20-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2439/pre_21-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2441/pre_22-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2443/pre_23-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2442/pre_24-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2444/pre_25-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2445/pre_26-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2446/pre_27-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2447/pre_28-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2448/pre_29-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2451/pre_30-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2452/pre_31-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2453/pre_32-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2454/pre_33-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2455/pre_34-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2457/pre_35-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2458/pre_36-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2459/pre_37-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2461/pre_38-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2471/pre_39-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2472/pre_40-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2473/pre_41-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2474/pre_42-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2475/pre_43-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2476/pre_44-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2477/pre_45-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2478/pre_46-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2479/pre_47-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2480/pre_48-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2488/pre_49-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2482/pre_50-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2483/pre_51-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2484/pre_52-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2486/pre_53-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2490/pre_54-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2491/pre_55-2023_-_jose_ricardo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2492/pre_56-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2493/pre_57-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2494/pre_58-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2497/pre_59-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2500/pre_60-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2501/pre_61-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2502/pre_62-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2504/pre_63-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2510/pre_64-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2521/pre_65-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2512/pre_66-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2513/pre_67-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2518/pre_68-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2560/pre_69-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2561/pre_70-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2562/pre_71-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2570/pre_72-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2251/req_01-2023_-_informacoes_acerca_do_quantitativo_de_servidores_e_relacoes_de_investidura_contratos_temporarios_vacancias_e_convocacoes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2253/req_02-2023_-_quantidade_de_material_de_assistencia_recebido_e_qual_material_receberam_da_ajuda_humanitaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2254/req_03-2023_-__informacoes_sobre_a_unidade_basica_de_saude_de_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2255/req_04-2023_-_informacao_sobre_a_unidade_basica_de_saude_do_bairro_vila_esperanca.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2257/req_05-2023_-_informacoes_acerca_da_unidade_de_saude_do_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2260/req_06-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2256/req_07-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2258/req_08-2023_-_dhal_atendimento_medico-odontologico_especialidades_periodicidade_e_vagas_para_atend.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2259/req_09-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2261/req_10-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2262/req_11-2023_-_dhal_falta_de_ar_condicionados_na_escola_estadual_municipalizada_umbelina_aquino_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2263/req_12-2023_-_dhal_com_relacao_as_condicoes_ate_a_presente_data_do_ar_condicionado_instalado_na_clinica_da_familia_no_bairro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2264/req_13-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2265/req_14-2023_-_dhal_apresentacao_da_sociedade_musical_professor_jorge_luiz_sardinha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2266/req_15-2023_-_dhal_colocacao_de_quebra-molas_na_rua_francisco_lims_12052023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2273/req_16-2023_-_sandro_todas_as_solicitacoes_protocoladas_na_secretaria_municipal_de_servicos_urbanos_e_limpeza_publica_nos_ano.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2275/req_17-2023_-_roteiro_turistico_apresentado_no_evento_workshop_rota_turistica_regional.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2276/req_18-2023_-_informacao_com_a_relacao_dos_nomes_e_datas_de_todas_as_proclamacoes_do_calendario_de_eventos_da_cidade_para_o.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2277/req_19-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_farmaceuticos_que_atuam_no_servico_publico_em_concei.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2278/req_20-2023_-_quantidade_de_horas-plantao_realizadas_individualmente_por_tecnico_de_radiologia_que_atuam_no_servico_publico_e.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2279/req_21-2023_-_dhal_andamento_do_pedido_constante_da_indicacao_legislativa_n.o_143-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2280/req_22-2023_-_dhal_informacoes_sobre_o_projeto_de_capoeira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2281/req_23-2023_-_dhal_objetiva_informacoes_quanto_ao_andamento_da_indicacao_legislativa_n.o_154-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2285/req_24-2023_-_objetiva_que_sejam_prestadas_as_informacoes_com_relacao_a_implantacao_do_servico_municipal_de_transporte_coletivo_urbano.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2297/req_25-2023_-_se_existe_medico_ortopedista_realizando_atendimento.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2298/req_26-2023_-_passagem_de_maquina_e_colocacao_de_bica_corrida_na_estrada_rural_do_sertao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2299/req_27-2023_-solicita_a_secretaria_municipal_de_esporte_e_lazer_para_que_viabilize_um_veiculo_para_l_000037.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2300/req_28-2023_-_questiona_se_ha_planejamento_de_obras_no_bairro_sao_henri_para_evitar_transtornos_ocas_07072023_091609.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2301/req_29-2023_-_requer_informacoes_acerca_de_equipes_de_psf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2302/req_30-2023_-_quantos_coveiros_prestam_servicos_e_qual_a_jornada_de_trabalho_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2303/req_31-2023_-_sobre_as_lampadas_queimadas_na_rua_ranulfo_monteiro_gomes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2304/req_32-2023_-_informacoes_acerca_da_existencia_de_medico_pediatra_realizando_atendimento.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2305/req_33-2023__se_o_poder_executivo_ira_alterar_a_lei_municipal_no_1600.93_de_acordo_com_as_inovacoes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2307/req_34-2023_-_cetpla_-_solicitacao_acerca_do_cumprimento_do_um_terco_extraclasse.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2319/req_35-2023_-_doacao_de_kits_esportivos_para_os_times_femininos_de_futebol_amador_000039.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2320/req_36-2023_-_sobre_o_repasse_do_governo_federal_atraves_do_fundo_nacional_de_saude.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2321/req_37-2023_-_questiona_sobre_atendimento_odontologico_realizado_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2343/req_38-2023_-_requer_informacoes_acerca_de_calendario_de_pagamento_dos_servidores_publicos_par_ao_an_26062023_085226.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2344/req_39-2023_-_dhal_22062023_153737.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2346/req_40-2023_-_informacoes_acerca_de_visita_da_equipe_de_vigilancia_sanitaria_a_clinica_da_familia_no_bairro_sao_henri.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2347/req_41-2023_-_retirado_000040.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2348/req_42-2023_-_retirado_000041.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2398/req_43-2023_-__26062023_095308.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2413/req_44-2023_-_solicita_informacoes_acerca_da_forma_de_calculo_do_iptu_em_atrasojuros_multa_de_mora_07072023_102710.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2426/req_45-2023_-__informacoes_acerca_de_prazo_ou_previsao_para_recebimento_de_materiais_de_construcao_pelos_municipes_hipossuficientes_atendidos_junto_ao_cras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2435/req46-1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2450/req47-1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2489/req_48-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2507/req_49-2023_-_processo_administrativo_n._10.509-23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2508/req_50-2023_-_requer_copia_do_processo_administrativo_n.11.414-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2514/req_51-2023_-_questiona_sobre_proximo_processo_seletivo_para_ingresso_de_di.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2520/declaracao_vagner_pen_drive_req_52-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2538/req_53-2023_-_casa_do_autista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2542/req_54-2023_-__transporte_remunerado_privado_de_passageiros_irregular.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2548/req_55-2023_-_creche_vovo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2552/req_56-2023_-_questiona_sobre_processo_de_pavimentacao_e_recapeamento_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2555/req_57-2023_-_copias_de_processos_referentes_ao_transporte_universitario..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2556/req_58-2023_-_documentos_relativos_ao_transporte_municipal_gratuito..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2557/req_59-2023_-_manutencao_dos_veiculos_da_pmcm.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2558/req_60-2023_-_sobre_obra_de_drenagem_da_bocaina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2569/req_61-2023_-_brinquedos_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2576/req_62-2023_-_proibicao_da_soltura_de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2577/req_63-2023_-_questionario_m-chat.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2237/ind_01-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2238/02-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2240/ind_03-2023_-_sejam_instaladas_tendas_e_cadeiras_na_frente_do_posto_central_ou_que_seja_mudado_hor..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2243/ind_04-2023_-_construcao_de_capela_mortuaria_publica_no_antigo_posto_de_saude_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2244/ind_05-2023_-_incluir_o_cargo_de_motorista_na_classe_b.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao_legislativa_06-2023_-_indica_que_sejam_adquiridos_para_o_municipio_conteiner_de_lixo_com_tampa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao_legislativa_07-2023_-_sugere_ao_poder_executivo_municipal_que_distribua_kit-lanches_aos_pacientes_que_viajam_para_fora_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao_legislativa_09-2023_-_indica_ao_poder_executivo_municipal_a_contratacao_de_empresa_especializada_para_prestacao_de_servicos_tecnicos_especializados.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2268/ind_10-2023_-_reforma_e_funcionamento_do_centro_de_convivencia_de_macabuzinho_2o_distrito_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2274/ind_11-2023_-_implantacao_da_politica_de_incentivo_aos_atletas_e_aos_tecnicos__denominadas_bolsa-at.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao_legislativa_12-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_legislativa_13-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2308/ind_14-2023_-_indica_construcao__de_protecao_ma_praca_do_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2309/ind_15-2023_-_sugere_atendimento_do_castramovel_em_todos_os_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2310/ind_16-2023__-_indica_elaboracao_de_projeto_de_protecao_das_nascentes_dos_rios_0_guta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2311/ind_17-2023_-_grampeamento_do_solo_-_guta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2312/ind_18-2023_-_instalacao_de_escovodromo_-_guta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2314/ind_20-2023_-_disponibilizacao_de_recipientes_para_coleta_de_oleo_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2315/ind_21-2023_-_pintura_de_meio_fio_postes_..._-_nathalia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2317/ind_22-2023_-_convocacao_de_cuidador_-_coutinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2322/ind_24-2023_-_sugere_contratacao_de_mediadores.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2324/ind_25-2023_-_indica_criacao_de_programa_da_secretaria_de_educacao_e_saude_para_realizacao_de_teste_de_glicemia_-_coutinho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2325/ind_26-2023_-_indica_instalacao_de_placas_com_os_nomes_dos_logradouros_nas_ruas_do_municipio_-_nathalia.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2326/ind_27-2023_-_indica_criacao_de_sala_para_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2327/ind_28-2023_-_indica_contratacao_de_vigilantes_para_as_unidades_de_ensino_da_rede_municipal..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2328/ind_29-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2329/ind_30-23_-_sugere_que_sejam_contratados_segurancas_para_as_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2333/ind_31-2023_-_indica_ao_poder_executivo_a_implantacao_de_tratamento_de_para_pessoas_com_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2334/ind_32-2023_-_indica_que_seja_locado_espaco_para_ser_utilizado_como_creche_vovo_cedinha.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2335/ind_33-2023_-_indica_ao_poder_executivo_que_reforme_a_praga_do_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2341/ind_34-2023_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2342/ind_35-2023_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2349/ind_36-2023_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2350/ind_37-2023_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2351/ind_38-2023_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2353/ind_39-2023_-_indica_ampliacao_da_cozinha_da_escola_municipal_umbelinda_aquino_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2355/ind_40-2023_-_indica_a_construcao_de_ralo_na_rua_maria_julia_gomeslemos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2356/ind_41-2023_-_indica_instacao_da_parquinho.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2357/ind_42-2023_-_indica_a_instalacao_de_parquinho_no_conjunto_habitacional_silvivo_soares_tavares.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2358/ind_43-2023_-_indica_ao_poder_executivo_construcao_de_quadra_no_conjunto_habitacional_nossa_senhora_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2359/ind_44-2023_-_indica_celebracao_de_parceria_tendo_em_vista_a_doacao_do_imposto_de_renda_para_o_fundo_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2360/ind_45_-_2023_-_indica_a_contratacao_de_empresa_de_paisagismo_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2361/ind_46-2023_-__indica_criacao_do_dia_de_encontro_de_agricultores_no_horto_municipal.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2362/ind_47-2023_-_indica_que_seja_criado_o_projeto_cinema_para_todos_aos_fins_de_semana.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2363/ind_48-2023_-_indica_a_colocacao_de_grama_na_praca_da_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2364/ind_49-2023_-_indica_a_instalacao_de_braco_de_luz_na_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2365/ind_50-2023_-_indica_a_construcao_de_cobertura_na_escola_rosa_sence.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2366/ind_51-2023_-_indica_a_realizacao_de_festa_junina_no_bairro_barata..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2367/ind_52_-_2023_-_indica_a_realizacao_de_festa_junina_em_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2370/ind_53-2023_-_indica_realizacao_de_atividar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2371/ind_54-2023_-_indica_que__trofeu_do_campeonao_de_futsal_feminino_tenha_o_nome_valmo_neves.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2372/ind_55-2023_-_indica_a_construcao_de_uma_pista_de_malha_no_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2373/ind_56_-_2023_-_indica_a_contratacao_de_responsavel_para_receber_as_correspondencias_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2374/ind_57_-_2023_-_indica_a_construcao_de_um_estacionamento_no_parquinho_desativado_para_os_veiculso_dos_servidores_publicos_municipais_da_escola_victor_sence.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2379/ind_58-2023_-_colocacao_de_semaforo_ou_redutor_de_velocidade_proximo_a_escola_de_dona_jima.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2377/ind_59-2023_-_sugere_que_seja_construida_pracinha_no_terreno_da_praca_no_bairro_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2378/ind_60-2023_-_sugere_que_seja_consertada_a_calha_na_rodoviaria_na_plataforma_1..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2384/ind_61-2023_-_construcao_de_galerias_na_vala_do_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2385/ind_62-2023_-_realizacao_de_planejamento_e_estruturacao_com_enfoque_turistico_na_localidade_da_torre_da_televisao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2386/ind_63-2023_-_desconto_40_multas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2387/ind_64-2023_-_que_seja_incentivada_a_atividade_de_psicultura_no_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2388/ind_65-2023_-_designacao_de_profissional_de_educacao_fisica_para_quadra_do.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2399/ind_66-2023_-_sugere_contratacao_de_empresa_para_manutencao_dos_predios_utilizados_pela_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2400/ind_67-2023_-_sugere_contratacao_de_empresa_para_manutencao_e_servicos_dos_predios_utilizados_pela_sec_mun_de_educ_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2401/ind_68-2023_-_sugere_instalacao_de_academia_popular__na_praca_da_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2402/ind_69-2023_-_indica_que_seja_utilizado_o_predio_da_antiga_escola_macauba_para_fins_de_interesse_publico..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2405/ind_70-2023_-_realizacao_da_mostra_de_arte_e_cultura_em_05_de_novembro_do_ano_vigente.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2408/ind_71-2023_-_implementacao_da_feira_do_artesao_e_do_microempreendedor.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2409/ind_72-2023_-_melhorias_no_campo_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2410/ind_73_-2023_-_reformas_nas_quadras_esporivas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2411/ind_74-2023_-_construcao_de_estadio_na_rhodia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2414/ind_75-2023_-_sugere_implantacao_do_progarama_de_recuperacao_fiscal_refis-municipal.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2417/ind_76-2023_-_colocacao_de_onibus_para_a_amorosa.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2421/ind_77-2023_-_criacao_da_secretaria_da_mulher_e_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2419/ind_78-2023_-_criacao_na_estrutura_administrativa_de_departamento_d_eprotecao_ao_consumidor_-_procon_municipal.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2420/ind_79-2023_-.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2423/ind_80-2023_-_sugere_a_implantacao_de_atendimento_de_urologista_no_posto_de_saude_central.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2424/ind_81-2023_-_indica_ceiacao_de_programa_pre-vestibular_gratuito.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2425/ind_82-2023_-_indica_instalacao_de_placas_indicativas_nos_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2428/ind_83-2023_-_acumulacao_de_100.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2430/ind_84-2023_-_aplicacao_de_inseticida_para_carrapatos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2431/ind_85-2023_-_indica_obra_de_pavimentacao_na_rua_amaro_matos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2432/ind_86-2023_-_distribuicao_de_cesta_de_alimentos_a_alunos_da_rede_municpal_de_ensino_durante_o_recesso_escolar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2433/ind_87-2023_-_fornecimendo_de_transporte_para_candidatos_para_realizacao_de_concurso_publico_da_policia_militar_no_rio_de_janeiro_no_dia_27_de_agosto_do_corrente_ano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2449/ind_88-2023_-_sugere_estruturacao_na_ubs_de_vila_tavares_-.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2460/ind_89-2023_indica_a_aplicabilida_e_implementa_ao_de_gratificacao_especial_para_os_plantonistas_que_laboram_na_recepcao_do_hospital_municipal_ana_moreira..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2462/ind_90-2023_-_indica_disponibizacao_de_onibus_para_a_exposicao_agropecuaria_e_encontro_de_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2463/ind_91-2023_-_indica_recapeamento_asfaltico_na_rua_alcide_fidelis_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2465/ind_92-2023_-_indica_que_onibus_adentrem_no_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2466/ind_93-2023_-_indica_abertura_de_programa_paradesportivo_em_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2467/ind_94-2023_-_indica_whatsapp_para_a_ouvidoria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2469/ind_95-2023_-_indica_realizacao_de_reajuste_no_cartao_alimentacao_dos_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2470/ind_96-2023_-_indica_pagamento_de_abono_ao_fim_do_ano_de_2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2485/ind_97-2023_-_indica_reativacao_do_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2495/ind_98-2023_-_indica_local_para_os_artesaos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2496/ind_99-2023_-_indica_abertura_de_posto_do_inss_e_conceicao_de_macabu-rj.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2505/ind_101-2023_-_indica_pavimentacao_em_frente_ao_posto_silvio_soares.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2506/ind_102-2023_-_indica_professor_de_musica_para_o_clube_da_terceira_idade_mensageiros_do_amor.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2515/ind_103-2023_-_indica_a_inclusao_das_despesas_necessarias_para_o_cumprimento_da_lei_de_um_terco.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2516/ind_104-2023_-_indica_instalacao_de_um_quebra.molas_na_rua_ranulfo_monteiro_gomes.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2519/ind_105-2023_-_providencias_quanto_a_veiculos_abandonados_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2522/ind_106-2023_-_indica_que_sejam_tomadas_providencias_quanto_ao_canal_de_atendimento_do_hospital_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2523/ind_107-2023_-_indica_modernizacao_da_forma_de_atendimento_no_hospital_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2524/ind_108-2023_-_reitera_a_indicacao_legislativa_62-2023_remete_a_torre_de_televisao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2526/ind_109-2023_-_indica_realizacao_de_vistoria_na_parte_eletrica_e_estrutural_da_e._m._rozendo_fontes_tavares.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2525/ind_110-2023_-_indica_a_criacao_do_programa_pro_rebanho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2527/ind_111-2023_-_indica_realizacao_de_obras_de_pavimentacao_asfaltica_ou_recuperacao_na_rua_salvador_carino.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2528/ind_112-2023_-_indica_que_sejam_executadas_obras_de_pavimentacao_asfaltica_ou_recuperacao_de_calcamento_na_rua_manoel_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2529/ind_113-2023_-_indica_convenio_com_macae_para_recuperacao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2532/ind_114-2023_-_indica_revisao_de_laudos_tecnicos_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2533/ind_115-2023_-_indica_instalacao_de_guaritas_nos_pontos_de_onibus_que_realizam_o_transporte_coletivo_urbano_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2536/ind_117-2023_-_realizacao_de_festa_comemorativa_ao_dia_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2537/ind_118-2023_-_indica_que_o_executivo_disponibilize_transporte_gratuito_e_forneca_caneta_e_lanche_para_aqueles_que_forem_fazer_o_enem_tal_como_o_processo_seletivo_do_iff.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2539/ind_119-2023_-_indica_a_criacao_do_programa__pai_programa_de_apoio_ao_idoso.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2540/ind_120-2023_-_indica_fornecimento_de_oculos_e_aparelhos_auditivos_para_alunos_da_rede_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2544/ind_121-2023_-_iluminacao_na_vila_isaura.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2545/ind_122-2023_-_auxilio_aluguel_mulheres.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2547/ind_123-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2549/ind_124-2023_-_indica_implantacao_do_modelo_de_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2551/ind_125-2023_-_indica_instalacao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2554/ind_126-2023_-_atividades_fisicas_na_quadra_do_curato.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2563/ind_127-2023_-_indica_biblioteca_intinerante.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2568/ind_128-2023_-__indica_pavimentacao_asfaltica_em_logradouros_diversos.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2571/ind_129-2023_-_indica_continuidade_de_atendimento_no_setor_de_marcacao_de_exames_durante_o_horario_de_almoco.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2572/ind_130-2023_-_sejam_promovidas_melhorias_na_estrada_do_procura_um_-_jose_nunes_ementa_ramos.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2573/ind_131-2023_-_indica_que_sejam_executadas_obras_de_recapeamento_asfiltico_em_logradouros_publicos_de_conceicao_de_macabu..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2574/ind_132-2023_-_indicacao_sugirindo_realizacao_de_reparos_e_conserto_do_calcamento_da_rua_edio_silva_antiga_rua_d_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2575/ind_133-2023_-_indica_reforma_da_quadra_esportiva_manoel_dos_santos_localizada_no_conjunto_habitacional_sao_cristovao_bairro_sao_henri.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2578/ind_134-2023_-_indica_que_sejam_promovidos_quinzenalmente_eventos_na_rua_da_casa_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2579/ind_135-2023_-_sugere_providencias_em_relacao_as_grades_das_sacadas_do_conjunto_habitacional_silvio_soares_tavares.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2580/ind_136-2023_-_indica_instalacao_de_placas_informativas_na_amorosa.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2590/ind_137-2023_-_indica_fornecimento_de_uniformes_para_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2581/ind_138-2023_-_indica_realizacao_de_avaliacao_para_instalacao_de_quabra_molas_nas_ruas_recentemente_asfaltadas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2582/ind_139-2023_-_indica_realizacao_de_estudos_para_implantacao_de_uma_linha_de_transporte_coletivo_para_amorosa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2584/ind_140-2023_-_indica_que_seja_regulamentada_o_capitulo_vi_do_codigo_ambiental_no_que_diz_respeito_a_remocao_de_fios_e_instalacoes_em_excesso..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2585/ind_141-2023_-_sugere_adocao_de_medidas_para_minimizar_os_riscos_de_exposicao_ao_calor_sofrida_pelos_servidores_publicos_que_laboram_ao_sol.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2586/ind_142-2023_-_sugere_realizacao_de_estudo_para_apurar_possibilidade_de_reajuste_do_vencimento_dos_eletricistas_da_pmcm.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2588/ind_143-2023_-_edicao_de_normas_para_permissao_de_uso_de_calcao_curto_nas_ondas_de_calor.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2589/ind_144-2023_-_indica_reforma_de_predio_da_sede_do_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2591/ind_145-2023_-_indica_que_seja_instituido_plano_municipal_de_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2594/ind_146-2023_-_que_seja_realizado_servico_de_rocada_as_margens_da_rj_196_entre_os_bairros_sao_henri_e_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2595/ind_147-2023_-_indica_servico_de_capina_reparos_nos_brinquedos_e_outros_da_pracinha_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2596/ind_148-2023_-_sugere_a_realizacao_de_estudos_a_fim_de_reajustar_o_valor_do_cartao_alimentacao_devido_aos_servidores_publicos_ativos_da_pmcm.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2597/ind_149-2023_-_sugere_melhorias_a_serem_realizadas_na_pracinha_publica_em_frente_a_farmacia_do_porto_em_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2598/ind_150-2023_-_instalacao_de_pingadeiras_ao_longo_dos_muros_da_creche_cenira_procopio..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2600/ind_151_-_2023_-_reforma_na_ubs_arlinda_de_araujo_linhares.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2601/ind_152_-_2023_-_sugere_alteracao_da_lei_1612-2019_para_assegurar_o_direito_a_reducao_da_carga_horaria_de_trabalho..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2604/ind_153-2023_-_indica_realizacao_de_limpeza_e_desentupimento_da_rede_de_esgoto_da_rodovia_antonio_minguta_-_na_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2605/ind_154-2023_-_construcao_de_pista_de_malha_no_porto.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2606/ind_155-2023_-_reitera_indicacao_no_74-2023_construcao_de_campo_de_futebol_no_bairro_rhodia..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2607/ind_156-2023_-_indica_realizacao_de_reforma_na_quadra_da_rhodia_para_ampliacao_de_vida_util_e_adequacao_aos_moradores_da_localidade..pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2608/157-2023_-_indica_reforma_e_construcao_de_dois_banheiros_na_quadra_esportiva_do_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2609/ind_158-2023_-_realizacao_de_solo_grampeado_no_multirao_na_rhodia_reitera_ind_17-2023..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2611/ind_159-2023_-_colocacao_de_quabra_molas_no_multirao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2610/ind_160-2023_-_obra_de_protecao_na_praca_da_rhodia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2613/ind_161-2023_-_bueiro_na_rua_ghij.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2023/2614/ind_162-2023_-_realizacao_de_conserto_na_rede_de_drenagem_na_rua_das_rosas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>