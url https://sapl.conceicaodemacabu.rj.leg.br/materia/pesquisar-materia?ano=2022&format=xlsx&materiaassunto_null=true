--- v0 (2026-02-10)
+++ v1 (2026-05-03)
@@ -54,4514 +54,4514 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Dhal Gaúcho Tcharles Lucas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Estabelece regras de eleição para a renovação da Mesa Diretora da Câmara Municipal de Conceição de Macabu</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Acrescenta inciso VI ao art. 14 do Projeto de Lei n.º 47/2022, que dispõe sobre normas para implantação e compartilhamento de infraestrutura de suporte e telecomunicações</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Guta</t>
   </si>
   <si>
     <t>Emenda supressiva ao artigo 1° do Projeto de Lei n°32/2022, que altera o artigo 4° da Lei 951/09, alterada pela Lei n°1668/2021 e Lei n°1758/2022.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2177/emenda_03-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2177/emenda_03-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona ação no quadro de detalhamento de despesa - QDD, com sua respectiva função, sub-função, categoria econômica e fonte de recurso, totalizando o valor de R$ 500.000,00 ( quinhentos mil reais):_x000D_
 Art. 1° - Fica alterado o quadro de detalhamento de despesa _QDD da proposta orçamentária do município de Conceição de Macabu para o exercício financeiro de 2023 criando o projeto "construção de quadra poliesportiva na escola municipalizada Victor Sence".</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2185/emenda_n_04-2022_-_projeto_jovem_aprendiz_000652.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2185/emenda_n_04-2022_-_projeto_jovem_aprendiz_000652.pdf</t>
   </si>
   <si>
     <t>Adiciona Ação no Quadro de Detalhamento de Despesa - QDD, com sua respectiva função, sub-função, categoria econômica e fonte de recurso, totalizando o valor de R$ 1.000.000,00 (Hum milhão de reais).</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gaúcho, Guta, Lucas Madureira, Nathália Braga, Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2187/emenda_n_05-2022_-_15_000653.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2187/emenda_n_05-2022_-_15_000653.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4°, I, do Projeto de Lei n°30/2022 (Lei orçamentária anual-2023): _x000D_
 Art. 4°- _x000D_
 I - Abertura de créditos adicionais suplementares ao orçamento de 2023, mediante decreto, até o limite de 15% (quinze por cento) do total das despesas fixadas utilizando para isso a anulação total ou parcial de dotações, criando, se necessário, elementos de despesas e fontes de recursos dentro das unidades orçamentárias existentes.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Conceição de Macabu</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2010/plc_n_01-2022_-_ipascom_000414.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2010/plc_n_01-2022_-_ipascom_000414.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Complementar municipal n.°1.641 de 01 de julho de 2020, definido o plano anual e mensal de amortização do passivo atuarial do instituto de previdência e assistência dos servidores do município de Conceição de Macabu - IPASCON para o exercício de 2022 e seguintes e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1782/plo_n_01-2022_000227.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1782/plo_n_01-2022_000227.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de adicional extraordinário aos servidores públicos efetivos, comissionados e conselheiros tutelares ativos da Administração Pública Direta e Indireta do Poder Executivo do Município de Conceição de Macabu, e dá outras providências</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1783/plo_n_02-2022_000247.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1783/plo_n_02-2022_000247.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir credito especial por anulação de despesa no orçamento do exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1784/plo_n_03-2022_000248.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1784/plo_n_03-2022_000248.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial no orçamento de 2022.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1785/plo_n_04-2022_000226.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1785/plo_n_04-2022_000226.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral da remuneração aos servidores municipais de Conceição de Macabu na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1786/plo_n_05-2022_000236.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1786/plo_n_05-2022_000236.pdf</t>
   </si>
   <si>
     <t>Concede reajuste ao valor do cartão do servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dhal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1789/plo_n_06-2022_000271.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1789/plo_n_06-2022_000271.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Câmara municipal de Conceição de Macabu-RJ.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_n07-2022_000269.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_n07-2022_000269.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de resíduos Sólidos e o Código Municipal de Resíduos Sólidos de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1819/plo_n_08-2022__000357-_direirots_dos_autistas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1819/plo_n_08-2022__000357-_direirots_dos_autistas.pdf</t>
   </si>
   <si>
     <t>EMENTA ESTABELECE A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO  ESPECTRO AUTISTA - TEA NO  ÂMBINTO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_n_09-2022_000272.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_n_09-2022_000272.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaço público e dá outras providências.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tcharles</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1841/plo_n_10-2022__000359_-_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1841/plo_n_10-2022__000359_-_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE BUEIROS INTELIGENTE NAS OBRAS E SERVIÇOS PÚBLICOS DE SANEAMENTO NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sandro Daumas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1842/plo_n11-2022_000284.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1842/plo_n11-2022_000284.pdf</t>
   </si>
   <si>
     <t>Veda qualquer discriminação à criança e ao adolescente com deficiência ou doença crônica nos estabelecimentos de ensino, creches ou similares, em instituições públicas ou privadas</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1843/plo_n_12-2022_20220519_084354_000313-_entrega_de_materiais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1843/plo_n_12-2022_20220519_084354_000313-_entrega_de_materiais.pdf</t>
   </si>
   <si>
     <t>Determina que os serviços de entrega de materiais, condimentos, alimentos e demais produtos adquiridos pelo Pode Público, tenham registro fotográfico na entrega e dá outras providências</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Evita a multa e apreensão de mercadorias de vendedores ambulantes sem que haja aviso prévio para adequação.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1846/plo_n_14-2022_000324-_autorizando_entrada_de_agentes_de_endemias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1846/plo_n_14-2022_000324-_autorizando_entrada_de_agentes_de_endemias.pdf</t>
   </si>
   <si>
     <t>Autoriza a entrada de agentes de endemias em imóveis abandonados, públicos ou privados, no Município de Conceição  de Macabu, quando verificada situação de perigo à saúde pública pela presença do mosquito transmissor dos vírus causadores da Dengue e da febre Chikungunya e do vírus Zika</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1848/plo_n15-2022_000283.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1848/plo_n15-2022_000283.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas comprovadamente diagnosticadas com dor crônica, em locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do município, e da outras providências.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1850/plo_n_17-2022_20220519_084747_000314.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1850/plo_n_17-2022_20220519_084747_000314.pdf</t>
   </si>
   <si>
     <t>Determina a obrigatoriedade de afixação de placa informativa em obra pública paralisada no município, contendo a exposição dos motivos de sua interrupção com dados do órgão responsável e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1861/plo_n_18-2022_000293_-_leite_cidadao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1861/plo_n_18-2022_000293_-_leite_cidadao.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Leite Cidadão: Viva com Saúde" no município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1870/plo_n19-2022_000280.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1870/plo_n19-2022_000280.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do parágrafo oitavo e nono no artigo 54 da Lei Municipal N°1612 de 20 de novembro de 2019, institui o Estatuto dos servidores públicos do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1871/plo_n_20-2022_-_prorec_000377.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1871/plo_n_20-2022_-_prorec_000377.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Conceição de Macabu o programa de recuperação de créditos tributários PROREC, e dá outras providências.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1872/plo_n21-2022_000279.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1872/plo_n21-2022_000279.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo em comissão da administração direta do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1881/plo_n22-2022_000281.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1881/plo_n22-2022_000281.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei n.º 1755/2022, que trata do Reajuste Geral da remuneração aos servidores municipais de Conceição de Macabu</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1893/plo_n_23-2022_000322-_caixas_eletronicos_adaptados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1893/plo_n_23-2022_000322-_caixas_eletronicos_adaptados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de caixas eletrônicos em altura compatível para o uso por pessoas com deficiência e pessoas portadoras de nanismo, e dá outras providências.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1895/plo_n_24-2022_-_retirado_pelo_autor_000480.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1895/plo_n_24-2022_-_retirado_pelo_autor_000480.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo terceiro da Lei municipal n°577/2003.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1899/plo_n_25-2022_-_ldo_000365.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1899/plo_n_25-2022_-_ldo_000365.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária do município de Conceição de Macabu/RJ, para o exercício de 2023.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1908/plo_n_26-2022_000316_-_organizacao_poder_legislativo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1908/plo_n_26-2022_000316_-_organizacao_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO PERMANENTE DO PODER LEGISLATIVO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1909/plo_n_27-2022_085657_000315-_reforma_estrutura_da_camara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1909/plo_n_27-2022_085657_000315-_reforma_estrutura_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMA NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1915/plo_n_28-2022_000317-_abertura_de_vagas_em_cargos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1915/plo_n_28-2022_000317-_abertura_de_vagas_em_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas dos cargos já existentes, todos provimento efetivo, para preenchimento do quadro de pessoal da administração pública municipal e dá outra providências.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1918/plo_n_29-2022_000321-_atendimento_ao_tratamento_de_cancer.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1918/plo_n_29-2022_000321-_atendimento_ao_tratamento_de_cancer.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DO PROGRAMA MUNICIPAL NÚCLEO DE ATENDIMENTO AO TRATAMENTO DO CÂNCER NO ÂMBIENTE DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1919/plo_n_30-2022_000326_-_movimento_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1919/plo_n_30-2022_000326_-_movimento_saude.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DO PROJETO MOVIMENTO SAÚDE NO ÂMBITO DO DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1920/plo_n_31-2022__000356_-_movimento_saude-_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1920/plo_n_31-2022__000356_-_movimento_saude-_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DO PROJETO MOVIMENTO SAÚDE NO ÂMBITO DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1921/plo_n_32-2022_nucleo_rosa_000358.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1921/plo_n_32-2022_nucleo_rosa_000358.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DO PROGRAMA MUNICIPAL NÚCLEO ROSA DE ATENÇÃO E ASSISTÊNCIA A MULHERES NO ÂMBITO DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1932/plo_n_33-2022_-_direiros_da_crianca_000364.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1932/plo_n_33-2022_-_direiros_da_crianca_000364.pdf</t>
   </si>
   <si>
     <t>Revoga o Inciso III do artigo 6° da lei municipal N°1.702/2021.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1933/plo_n_34-2022_-_altera_a_lei_sobre_os_direitos_da_crianca_e_do_adolescente_000479.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1933/plo_n_34-2022_-_altera_a_lei_sobre_os_direitos_da_crianca_e_do_adolescente_000479.pdf</t>
   </si>
   <si>
     <t>Altera artigos da lei municipal N°089/91, que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente, e dá outras providencias.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1937/plo_n_35-2022_-_criacao_de_cargos_em_comissao_000367.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1937/plo_n_35-2022_-_criacao_de_cargos_em_comissao_000367.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM COMISSÃO DIRETA DO MUNICÍPIO  DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Leo Gago</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1942/plo_n_36-2022_-_direitos_contidos_na_lei_n.14.191-2021._000380.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1942/plo_n_36-2022_-_direitos_contidos_na_lei_n.14.191-2021._000380.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIREITOS CONTIDOS NA LEI Nº 14191/2021(Altera a Lei nº 9.394 de 20 de dezembro de 1996(Lei de Diretrizes e Bases da Educação Nacional)para dispor sobre a modalidade de educação bilíngue de surdos).PARA SURDO-CEGOS, COM DEFICIÊNCIA AUDITIVA SINALIZANTES,SURDOS COM ALTAS HABILIDADES OU SUPERDOTAÇÃO OU COM OUTRAS DEFICIÊNCIAS ASSOCIADAS NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU-RJ</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1947/plo_n_37-2022_-_altera_lei_orcamentaria_000703.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1947/plo_n_37-2022_-_altera_lei_orcamentaria_000703.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo primeiro e segundo do artigo 4° da Lei Municipal 1.754/2021, que estima a receita e fica a despesa do município de Conceição de Macabu para o exercício de 2022.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1957/plo_n_38-2022_-_tribuna_000373.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1957/plo_n_38-2022_-_tribuna_000373.pdf</t>
   </si>
   <si>
     <t>Fica a utilização da tribuna exclusiva aos vereadores em exercício de mandato.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1977/plo_n_39-2022_-_altera_a_lei_1729-2021_000374.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1977/plo_n_39-2022_-_altera_a_lei_1729-2021_000374.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1729/2021 que dispõe sobre o Plano Plurianual para o período de 2022 a 2025,alterar a Lei Municipal  nº 1718/2021 que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2022 e abrir Crédito Especial no Orçamento do exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1987/plo_n_40-2022_-_gratificacao_membro_de_comissao_000363.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1987/plo_n_40-2022_-_gratificacao_membro_de_comissao_000363.pdf</t>
   </si>
   <si>
     <t>Gratificação para membro de Comissão Permanente de Promoção por Merecimento</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1988/plo_n_41-2022_-_removido_pelo_autor_000368.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1988/plo_n_41-2022_-_removido_pelo_autor_000368.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei1.329/2014 (com redação dada pela Lei 1.521/18) e dá outras providências.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1992/plo_n_42-2022_-_atendimento_pediatrico_nas_creches_000383.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1992/plo_n_42-2022_-_atendimento_pediatrico_nas_creches_000383.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Atendimento Pediátrico nas Creches do município."</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Lucas Madureira</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1993/plo_n_43-2022_-_estabelece_diretrizes_para_aberturaa_de_credito_000482.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1993/plo_n_43-2022_-_estabelece_diretrizes_para_aberturaa_de_credito_000482.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para as exposições justificativas de aberturas de crédito suplementares e especiais pelo poder executivo no âmbito do município de Conceição de Macabu-RJ.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2001/plo_n_44-2022_-_instalacao_de_cameras_nas_escolas_000444.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2001/plo_n_44-2022_-_instalacao_de_cameras_nas_escolas_000444.pdf</t>
   </si>
   <si>
     <t>EMENTA DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NA ESCOLAS PÚBLICAS MUNICIPAIS E CERCANIAS NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2012/plo_n_45-2022_-_reajuste_da_classe_h-_agentes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2012/plo_n_45-2022_-_reajuste_da_classe_h-_agentes.pdf</t>
   </si>
   <si>
     <t>Altera os vencimentos da "classe H", no plano de cargos, carreiras e salários da administração direta e indireta do município de Conceição de Macabu, Lei n°1554/2018 e suas alterações".</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2007/plo_n_46-2022_-_altera_artigo_abre_vaga_000393.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2007/plo_n_46-2022_-_altera_artigo_abre_vaga_000393.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3° da Lei n°1.329/2014 (com redação dada pela Lei n°1.521/18) e dá outras providências.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2008/plo_n_47-2022_-_5g_000485.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre normas para a implantação e compartilhamento de infraestrutura de suporte e de telecomunicações.</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2008/plo_n_47-2022_-_5g_000485.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas para a implantação e compartilhamento de infraestrutura de suporte e de telecomunicações. ("5G")</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2009/plo_n_48-2022_abre_vaga_para_analista_000391.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2009/plo_n_48-2022_abre_vaga_para_analista_000391.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vaga de cargo já existente e de provimento efetivo, para preenchimento do quadro de pessoal da administração pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2029/plo_n_49-2022_-_coleta_de_lixo_-_retirado_pela_autora_000501.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2029/plo_n_49-2022_-_coleta_de_lixo_-_retirado_pela_autora_000501.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente de orientação e conscientização para coleta de lixo e dá outras providências.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Gaúcho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2050/plo_n_50-2022_-_tea_alimentacao_000460.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2050/plo_n_50-2022_-_tea_alimentacao_000460.pdf</t>
   </si>
   <si>
     <t>Estabelece a possibilidade das crianças com Transtorno do Especto Autista  - TEA levarem sua própria alimentação escolar no âmbito do Município de Conceição de Macabu - RJ</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2056/plo_n_51-2022_-_caminhada_da_familia_000462.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2056/plo_n_51-2022_-_caminhada_da_familia_000462.pdf</t>
   </si>
   <si>
     <t>Institui a Caminhada da Família no Município de Conceição de Macabu/RJ</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2057/plo_n_52-2022_-_vereador_idoso_000463.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2057/plo_n_52-2022_-_vereador_idoso_000463.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir o Projeto "Vereador Idoso por um dia" a ser realizado no âmbito do município de Conceição de Macabu/RJ, estabelece normas para sua realização e da outras providências.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2060/plo_n53-2022_-_aumento_classe_e1_000406.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2060/plo_n53-2022_-_aumento_classe_e1_000406.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do inciso II do artigo 3° da Lei n°1755 de 20 de janeiro de 2022, alterado pela Lei 1.768/2022, em que concede revisão geral da remuneração aos servidores municipais de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2063/plo_n_54-2022_-_altera_lei_n1.781-2022_000459.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2063/plo_n_54-2022_-_altera_lei_n1.781-2022_000459.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º  e seu parágrafo único da Lei n.º 1.781/2022</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2094/plo_55.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2094/plo_55.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do Município de Conceição de Macabu para o exercício financeiro de 2023</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_n_56-2022_-_revoga_art_2_da_lei_1728-2022_000465.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_n_56-2022_-_revoga_art_2_da_lei_1728-2022_000465.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do artigo 2º da Lei 1.728/2021</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2104/plo_n_57-2022_-_laudo_tea__000477.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2104/plo_n_57-2022_-_laudo_tea__000477.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o caráter permanente do laudo que diagnostique o Transtorno do Espectro Autista - TEA e da Síndrome de Down e dá outras providências.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2105/plo_58-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2105/plo_58-2022.pdf</t>
   </si>
   <si>
     <t>Institui a política de combate ao abandono e evasão escolar.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2111/plo_n_59-2022_-_isonomia_homens_e_mulheres_nas_competicoes_000470.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2111/plo_n_59-2022_-_isonomia_homens_e_mulheres_nas_competicoes_000470.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isonomia das premiações para atletas homens e mulheres nas competições esportivas financiadas por recursos públicos do município</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2112/plo_n_60-2022_-_empresa_amiga_da_educacao_000495.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2112/plo_n_60-2022_-_empresa_amiga_da_educacao_000495.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Empresa Amiga da Educação</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2113/plo_n_61-2022_-_vereador_mirim_000483.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2113/plo_n_61-2022_-_vereador_mirim_000483.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Vereador Mirim no âmbito do Poder Legislativo</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2114/plo_n_62-2022__-_adote_uma_praca_000505.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2114/plo_n_62-2022__-_adote_uma_praca_000505.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Adote uma Praça" no município de Conceição de Macabu-RJ.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2127/plo_n_63-2022_-_programa_jovem_aprendiz_000492.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2127/plo_n_63-2022_-_programa_jovem_aprendiz_000492.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição do Programa Jovem Aprendiz no âmbito da Administração Pública Municipal  na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2128/plo_n_64-2022_-_criacao_e_implementacao_do_cejaa_000476.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2128/plo_n_64-2022_-_criacao_e_implementacao_do_cejaa_000476.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do CEJAA-CENTRO especializado de jovens e adultos autistas do Município de Conceição de Macabu-RJ.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2132/plo_n_65-2022_-_normatiza_a_diferenca_entre_niveis_000481.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2132/plo_n_65-2022_-_normatiza_a_diferenca_entre_niveis_000481.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo 4º ao art. 8º, da Lei Municipal n.º 1.554/2018, que dispõe sobre o Plano de Cargos, Carreiras e Salários da Administração Direta e Indireta do Município  de Conceição de Macabu, e suas alteração</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2133/plo_n_66-2022_-_priorizacao_dos_estudantes_com_tea_000494.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2133/plo_n_66-2022_-_priorizacao_dos_estudantes_com_tea_000494.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a priorização aos estudantes com Transtorno do Espectro do Autismo (TEA) nas escolas do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2134/plo_n_67-2022_-_dia_do_ciclista_000472.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2134/plo_n_67-2022_-_dia_do_ciclista_000472.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do Ciclista e dá outras providências.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2139/plo_n_68-2022_-_altera_o_prazo_para_vigorar_a_lei_1.798-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2139/plo_n_68-2022_-_altera_o_prazo_para_vigorar_a_lei_1.798-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3° da Lei municipal n°1.798/2022.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_n_69-2022__-_direito_da_mulher_de_ter_acompanhante_000507.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_n_69-2022__-_direito_da_mulher_de_ter_acompanhante_000507.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito da mulher de ter acompanhamento nas consultas e exames, inclusive ginecológicos, nos estabelecimentos públicos e privados de saúde, no âmbito do município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2144/plo_n_70-2022_-_obrigatoriedade_de_notificar_o_conselho_tutelar_000496.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2144/plo_n_70-2022_-_obrigatoriedade_de_notificar_o_conselho_tutelar_000496.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de notificação ao Conselho Tutelar, pela direção das escolas da rede municipal de ensino, dos alunos que apresentem ausência às aulas acima de trinta por cento do percentual mensal no âmbito do município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2145/plo_n_71-2022__-_veda_circulacao_de_caes_de_medio_grande_e_gigante_porte_000504.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2145/plo_n_71-2022__-_veda_circulacao_de_caes_de_medio_grande_e_gigante_porte_000504.pdf</t>
   </si>
   <si>
     <t>Veda a circulação de cães de médio, grande e gigante porte, sem coleira, guia curta de condução e focinheira, em locais públicos e com grande circulação de pessoas no âmbito do município de Conceição de Macabu/RJ</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2146/plo_n_72-2022_-_semana_de_prevencao_das_doencas_do_coracao_000484.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2146/plo_n_72-2022_-_semana_de_prevencao_das_doencas_do_coracao_000484.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir o projeto "Semana da prevenção das doenças do coração" no município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2148/plo_n_73-2022__-_reajuste_no_cartao_alimentacao_000508.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2148/plo_n_73-2022__-_reajuste_no_cartao_alimentacao_000508.pdf</t>
   </si>
   <si>
     <t>Concede reajuste ao Cartão Alimentação, inclui todos os Servidores Públicos Ativos do Município de Conceição de Macabu como beneficiários e dá outras providências</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_n_74-2022_-_alteracao_de_nomenclatura_e_simbologia_de_cargos_na_secretaria_de_fazenda_000493.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_n_74-2022_-_alteracao_de_nomenclatura_e_simbologia_de_cargos_na_secretaria_de_fazenda_000493.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de nomenclatura e simbologia de cargos em comissão da administração direta do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2165/plo_n_75-2022_-_institui_a_politica_de_incentivo_a_producao_de_cafe_000491.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2165/plo_n_75-2022_-_institui_a_politica_de_incentivo_a_producao_de_cafe_000491.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Incentivo a Produção de Café Conilon.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2169/plo_n_76-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2169/plo_n_76-2022.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Conceição de Macabu a "Semana Municipal de Conscientização da Depressão na Infância e Adolescência", a ser promovida anualmente no mês de setembro"</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2174/plo_n_77-2022_-_semana_municipal_de_acao_de_gracas_000597.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2174/plo_n_77-2022_-_semana_municipal_de_acao_de_gracas_000597.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município a semana municipal de ação de graças.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2175/plo_78-2022_-_emissao_de_diplomas_em_braile_para_os_alunos_com_deficiencia_visual_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2175/plo_78-2022_-_emissao_de_diplomas_em_braile_para_os_alunos_com_deficiencia_visual_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da emissão de diplomas em braile para os alunos com deficiência visual incapacitados de enxergar de outra forma, nas instituições públicas e privadas de ensino âmbito do município de Conceição de Macabu-RJ.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2189/plo_n_79-2022_-_publicacao_na_internet_de_lista_de_espera_000595.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2189/plo_n_79-2022_-_publicacao_na_internet_de_lista_de_espera_000595.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade) , exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do município, e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2195/plo_n_80-2022_-_altera_lei_1732-2021_regime_de_pequenas_despesas_000662.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2195/plo_n_80-2022_-_altera_lei_1732-2021_regime_de_pequenas_despesas_000662.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VII e inclui parágrafo único, ambos do artigo 29 da Lei n°1732, que dispõe sobre a forma de pagamento pelo regime de adiantamento para cobertura de pequenas despesas.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2196/plo_n_81-2022_-_repasses_a_assistencia_social_asilo_santo_antonio_000626.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2196/plo_n_81-2022_-_repasses_a_assistencia_social_asilo_santo_antonio_000626.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasses oriundos de Emenda Parlamentar, através do fundo municipal de assistência social, à assistência social asilo Santo Antônio de Conceição de Macabu, ILPI particular, sem fins lucrativos.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2197/plo_n_82-2022_-_adicional_procuradores_000661.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2197/plo_n_82-2022_-_adicional_procuradores_000661.pdf</t>
   </si>
   <si>
     <t>Altera o art. 63 e acrescenta os arts. 106-A e 107-A na Lei Municipal nº 1.612/2019, que institui o Estatuto dos Servidores Públicos do Município de Conceição de Macabu e dá outras providências, e altera o art. 27, caput e parágrafo único, da Lei Municipal nº 1.554/2018, que dispõe sobre o Plano de Cargos, Carreiras e Salários da Administração Direta e Indireta do Poder Executivo Municipal e dá outras providências, para incluir o cargo de Procurador dentre aqueles que exercem atividade exclusiva de Estado.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Lucas Madureira, Gaúcho, Guta, Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_n_83-2022_-_altera_lei_de_circulacao_de_caes_000598.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_n_83-2022_-_altera_lei_de_circulacao_de_caes_000598.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º, cria  § 1º e 2º do mesmo artigo e revoga o artigo 2º e § 1º do art. 4º, da lei 1821/2022 (Lei da focinheira).</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2206/plo_n_84-2022_-_abono_executivo_000599.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2206/plo_n_84-2022_-_abono_executivo_000599.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de adicional extraordinário aos servidores públicos efetivos, comissionados e conselheiros tutelares ativos da Administração Pública Direta e Indireta do Poder Executivo do Município de Conceição de Macabu, e dá outras providências.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2208/plo_n_85-2022_-_concessao_de_auxilio_alimentacao_ao_ipascom_000658.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2208/plo_n_85-2022_-_concessao_de_auxilio_alimentacao_ao_ipascom_000658.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação aos servidores ativos do IPASCOM - Instituto de Previdência e Assistência dos servidores do município de Conceição de Macabu, com cargo em provimento efetivo e cargo em provimento em comissão.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2210/plo_n_86-2022_-_abono_legislativo_000663.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2210/plo_n_86-2022_-_abono_legislativo_000663.pdf</t>
   </si>
   <si>
     <t>Concede abono natalino, no mês de dezembro de 2022, aos servidores da Câmara Municipal de Conceição de Macabu</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2211/plo_n_87-2022_-_conselho_municipal_de_meio_ambiente_000563.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2211/plo_n_87-2022_-_conselho_municipal_de_meio_ambiente_000563.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2218/plo_n_88-2022_-_adicional_para_defesa_civil_000659.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2218/plo_n_88-2022_-_adicional_para_defesa_civil_000659.pdf</t>
   </si>
   <si>
     <t>Acrescenta o cargo de agente de Defesa Civil, ao parágrafo único do art.27, da Lei Municipal n°1.554/2018, que dispõe sobre o plano de cargos, carreiras e salários da administração direta e indireta do Poder Executivo municipal e dá outras providências, dentre aqueles que exercem atividade exclusiva de estado.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2213/plo_n_89-2022_-_abertura_de_vagas_no_concurso_vigente_000657.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2213/plo_n_89-2022_-_abertura_de_vagas_no_concurso_vigente_000657.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas dos cargos já existentes, todos de provimento efetivo, para preenchimento do quadro de pessoal da administração pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2214/plo_90-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2214/plo_90-2022.pdf</t>
   </si>
   <si>
     <t>Regulariza o processo de contratação através de processo seletivo simplificado dos cargos de Visitador, Supervisor e Coordenador do Programa Criança Feliz e dá outras providências.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2215/plo_91-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2215/plo_91-2022.pdf</t>
   </si>
   <si>
     <t>Regulariza o processo de contratação através de processo seletivo simplificado de entrevistador do cadastro único para o programa "Auxílio Brasil" e dá outras outras providências.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2216/plo_n_92-2022_-_cargo_pedagogo_000664.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2216/plo_n_92-2022_-_cargo_pedagogo_000664.pdf</t>
   </si>
   <si>
     <t>Inclui e altera artigos, parágrafos, incisos e anexos da Lei Municipal nº 1.554 de 05/12/2018, que trata do plano de cargos, carreiras e salários da administração direta e indireta do Município de Conceição de Macabu (Dispõe sobre cargo de Pedagogo).</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2217/plo_41-2022_-_executivo_-_plano_municipal_de_gestao_integrada_de_residuos__solidossapl_93-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2217/plo_41-2022_-_executivo_-_plano_municipal_de_gestao_integrada_de_residuos__solidossapl_93-2022.pdf</t>
   </si>
   <si>
     <t>Institui o plano municipal de gestão integrada de resíduos sólidos do município de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2219/plo_94-2022_-_isencao_de_iptu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2219/plo_94-2022_-_isencao_de_iptu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção do Imposto Predial e Territorial Urbano - IPTU incidente sobre imóveis edificados atingidos por enchentes e alagamentos causados pelas chuvas no âmbito do Município de Conceição de Macabu-RJ e dá outras providências</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_95-2022_-_revoga_o_inciso_iv_do_art._2o_-_lei_do_abono.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_95-2022_-_revoga_o_inciso_iv_do_art._2o_-_lei_do_abono.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso IV, do artigo 2° da Lei Municipal 1824/2022.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2227/plo_96-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2227/plo_96-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe a cerca da concessão de décimo terceiro salários e o gozo de férias remuneradas, estas últimas acrescidas de 1/3 (um terço), aos agentes políticos da câmara municipal de Conceição de Macabu-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1958/ps_n_01-2022_-_criacao_de_cargos_em_comissao_000366.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1958/ps_n_01-2022_-_criacao_de_cargos_em_comissao_000366.pdf</t>
   </si>
   <si>
     <t>Substitutivo n.º 01/2022 ao Projeto de Lei n.º 35/2022, do Poder Executivo, que dispõe sobre a criação extinção de cargo em comissão da administração direta do Município de Conceição de Macabu e dá outras providências</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2062/ps_n_02-2022_-_tea_alimentacao_000460.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2062/ps_n_02-2022_-_tea_alimentacao_000460.pdf</t>
   </si>
   <si>
     <t>Estabelece obrigatoriedade de disponibilização de alimentação diferenciada para crianças com Transtorno do Espectro Autista - TEA no âmbito do Município de Conceição de Macabu - RJ</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2205/p_s_n_03-2022_-_incentivo_a_producao_de_cafe_000647.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2205/p_s_n_03-2022_-_incentivo_a_producao_de_cafe_000647.pdf</t>
   </si>
   <si>
     <t>Institui a politica municipal de incentivo a produção de café conilon.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Dispõe sobre as contas anuais de governo, prestadas pelo Chefe do Poder Executivo Municipal, do exercício financeiro de 2015 ao Tribunal de contas do Estado do Rio de Janeiro - TCE-RJ.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>Dispõe sobre as contas anuais de governo, prestadas pelo Chefe do Poder Executivo Municipal, do exercício financeiro de 2020 ao Tribunal de contas do estado do Rio de Janeiro - TCE-RJ.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>PRE</t>
-[...5 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1792/pre_n_01-2022_000274.pdf</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1792/pre_n_01-2022_000274.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Resolução Legislativa n.º 59/2017</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1820/pre_n_02-2022_000275.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1820/pre_n_02-2022_000275.pdf</t>
   </si>
   <si>
     <t>Fica concedido título de honra ao mérito à senhora Maria Luciete Ribeiro da Silva, pelos relevantes serviços prestados ao município de Conceição de Macabu-Rj.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1851/pre_n_03-2022_000270.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1851/pre_n_03-2022_000270.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Helen Caldeira Gobeti</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1852/pre_n_04-2022_000285.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1852/pre_n_04-2022_000285.pdf</t>
   </si>
   <si>
     <t>Fica concedido título de Cidadã macabuense à senhora Regina Graça da Silva Freitas.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1853/pre_n_05-2022_000286.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1853/pre_n_05-2022_000286.pdf</t>
   </si>
   <si>
     <t>fica concedido título de cidadão macabuense ao Senhor Cidmar Rosa.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1867/pre_n_06-2022_000287.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1867/pre_n_06-2022_000287.pdf</t>
   </si>
   <si>
     <t>Fica concedido título de cidadão macabuense ao Senhor Marcelo Queiroz.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1868/pre_n_07-2022_000291.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1868/pre_n_07-2022_000291.pdf</t>
   </si>
   <si>
     <t>Fica concedido título de cidadão Macabuense ao Senhor Jair Bittencourt.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1869/pre_n_08-2022_000290.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1869/pre_n_08-2022_000290.pdf</t>
   </si>
   <si>
     <t>Fica concedido título de honra ao mérito ao Senhor Flaviano Leal de Souza.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1879/pre_n_09-2022_000288.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1879/pre_n_09-2022_000288.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Alex Sandro Pedrosa Grillo</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1880/pre_n_10-2022_000289.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1880/pre_n_10-2022_000289.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor José Vitor Vieira Bissonho Junior</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1882/pre_n_11-2022_000292.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1882/pre_n_11-2022_000292.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Tassio Luiz Pinto da Silva</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1888/pre_n_12-2022_000296.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1888/pre_n_12-2022_000296.pdf</t>
   </si>
   <si>
     <t>Fica concedido a diploma de mérito esportivo ao senhor Adriano Fidelis Tavares.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1889/pre_n_13-2022_000300.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1889/pre_n_13-2022_000300.pdf</t>
   </si>
   <si>
     <t>Fica concedido o diploma de mérito esportivo a senhora Rosani Pinto Fidelis.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1890/pre_n_14-2022_-mocao_de_aplausos_-_maria_da_silva_couto_000403.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1890/pre_n_14-2022_-mocao_de_aplausos_-_maria_da_silva_couto_000403.pdf</t>
   </si>
   <si>
     <t>Fica concedida Moção de Aplausos à senhora Maria da Silva Couto.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1900/pre_n_15-2022_000299.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1900/pre_n_15-2022_000299.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Tadeu Batista Pinheiro</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1914/pre_n_16-2022_000319.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1914/pre_n_16-2022_000319.pdf</t>
   </si>
   <si>
     <t>Fica concedido o diploma de mérito esportivo ao senhor José Eduardo Machado Tavares, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1922/pre_n_17-2022_000298.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1922/pre_n_17-2022_000298.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense, ao senhor JORGE LUIS DE OLIVEIRA ,natural de Minas Gerais, MG,  trabalhador rural ,morador de Santo Agostinho.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1924/pre_n_18-2022_000297.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1924/pre_n_18-2022_000297.pdf</t>
   </si>
   <si>
     <t>Concede  Título de Cidadã Macabuense a senhora Maria de Lourdes da Silva Alves, natural de Barão Monte Alto/MG, moradora de Santo Agostinho.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1928/pre_n_19-2022_000323.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1928/pre_n_19-2022_000323.pdf</t>
   </si>
   <si>
     <t>Concede  Título de Cidadão Macabuense ao senhor José Marcelo Moço  Neto, natural do Rio de Janeiro, Sargento da Polícia Militar desde 2000, vereador eleito pelo PSD em 2022 e atual  Secretário Municipal de Desenvolvimento de Trabalho e Renda, pelos relevantes serviços prestados ao Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1945/pre_n_20-2022__000355.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1945/pre_n_20-2022__000355.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Macabuense ao Senhor Aureo Lídio Moreira Ribeiro.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1948/pre_n_21-2022__000350.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1948/pre_n_21-2022__000350.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS À SENHORA  ALINE FIDALGO DAUMAS TAVARES,EMPRESÁRIA,PRESIDENTE DA SINCOMÉRCIO DE CONCEIÇÃO DE MACABU,CARAPEBUS E QUISSAMÃ,PELOS RELEVENTES  SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO E MACABU.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1946/pre_n_22-2022__000345.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1946/pre_n_22-2022__000345.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR ANTÔNIO FLORENCIO DE QUEIROZ JUNIOR, PRESIDENTE DA FECOMERCIO( FEDERAÇÃO DE COMÉRCIO DE BENS,SERVIÇOS E TURISMO)</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1951/pre_n_23-2022__000351.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1951/pre_n_23-2022__000351.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Lúcio Barbosa Fidalgo, ex-presidente da Associação de Comercial de Conceição de Macabu, pelos relevantes serviços prestados ao Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1953/pre_n_24-2022__000349.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1953/pre_n_24-2022__000349.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Senhor Frederico Lannes Martins, casado, empresário, sendo por nove anos, presidente do Sindicato do Comércio de Conceição de Macabu, pelos relevantes serviços prestados ao Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1954/pre_n_25-2022__000354.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1954/pre_n_25-2022__000354.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Jamil César Ribeiro de Queiroz, médico ortopedista e traumatologista, pelos relevantes serviços prestados ao Município de Conceição de Macabu/RJ</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1960/pre_n_26-2022__000353.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1960/pre_n_26-2022__000353.pdf</t>
   </si>
   <si>
     <t>Concedendo  Título de Cidadão Macabuense ao senhor Hélio Santos da Silva, natural de Santa Maria Madalena, servidor público deste 1986.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1986/pre_n_27-2022__000362.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1986/pre_n_27-2022__000362.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MACABUENSE À SENHORA CLAUDETE MENDES DE SOUZA SANTANA BRAGA, NATURAL DE SÃO PAULO, SERVIDORA PÚBLICA MUNICIPAL DESDE O ANO DE 2009, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1989/pre_n_28-2022__000361.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1989/pre_n_28-2022__000361.pdf</t>
   </si>
   <si>
     <t>Concedendo Título de Cidadão Macabuense Mauro Moreira Godinho, pelos relevantes serviços prestados ao município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2003/pre_n_29-2022_-_merito_esportivo_dennis_almeida_000394.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2003/pre_n_29-2022_-_merito_esportivo_dennis_almeida_000394.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE  MÉRITO ESPORTIVO AO SENHOR DENNIS ALMEIDA DA SILVA,FUNDADOR DO PROJETO  MUNDO DOS GOLEIROS.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2004/pre_n_30-2022_-_merito_esportivo_thiago_negreiros_000395.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2004/pre_n_30-2022_-_merito_esportivo_thiago_negreiros_000395.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO ESPORTIVO AO SENHOR THIAGO DA COSTA NEGREIROS,FUNDADOR DO" PROJETO SOCIAL VILÃO DA VILA SPORT CLUB."</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2005/pre_n_31-2022_-_titulo_de_cidadao_-_marco_elias_000405.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2005/pre_n_31-2022_-_titulo_de_cidadao_-_marco_elias_000405.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense o senhor Marco Elias dos Santos Silva.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2041/pre_n_32-2022_-_titulo_de_cidadao_-_jorge_bruno__000413.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2041/pre_n_32-2022_-_titulo_de_cidadao_-_jorge_bruno__000413.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao Senhor Jorge Bruno Pereira, natural do Rio de Janeiro/RJ, residente e domiciliado na cidade de Conceição de Macabu/RJ desde de seus 15 anos, renomado cabeleireiro e proprietário do Salão de Beleza Jorge Bruno, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2020/pre_n_33-2022_-_cidada_macabuense_alcilene_vieira_000396.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2020/pre_n_33-2022_-_cidada_macabuense_alcilene_vieira_000396.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Macabuense a senhora Alcilene Vieira de Paiva Mousinho, natural do município Sousa/PB.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2024/pre_n_34-2022_-_cidada_macabuense_dionizia_moreno.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2024/pre_n_34-2022_-_cidada_macabuense_dionizia_moreno.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE CIDADÃ MACABUENSE A SENHORA DIONIZIA MORENO DE OLIVEIRA, NATURAL DO MUNICÍPIO DE SANTA MARIA MADALENA/RJ.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2031/pre_n_35-2022_-_honra_ao_merito_romaro_pessanha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2031/pre_n_35-2022_-_honra_ao_merito_romaro_pessanha.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Honra ao Mérito ao Senhor Romaro de Oliveira Sousa Pessanha, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ como Cabo lotado no 32º Batalhão Polícia Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2032/pre_n_36-2022_-_honra_ao_merito_defesa_civil_000399.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2032/pre_n_36-2022_-_honra_ao_merito_defesa_civil_000399.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Honra ao Mérito aos membros da Defesa Civil de Conceição de Macabu/RJ, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2034/pre_n_37-2022_-_honra_ao_merito_major_frederico_000400.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2034/pre_n_37-2022_-_honra_ao_merito_major_frederico_000400.pdf</t>
   </si>
   <si>
     <t>Fica concedida Título de Honra ao Mérito ao Senhor Major Daniel Frederico Ramírez Ambires, da Polícia Militar do Estado do Rio de Janeiro, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2035/pre_n_38-2022_-_cidadao_macabuense_renan_julerate_000401.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2035/pre_n_38-2022_-_cidadao_macabuense_renan_julerate_000401.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Renan Cesar Leite Julerate de Oliveira, natural do município de Duque de Caxias, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2036/pre_n_39-2022_-_honra_ao_merito_douglas_smmithy_000402.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2036/pre_n_39-2022_-_honra_ao_merito_douglas_smmithy_000402.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Honra ao Mérito ao Senhor Douglas Felipe Coutinho Nascimento – popular Douglas Smmithy –, atuante na área do jornalismo em Conceição de Macabu/RJ e região, pelos relevantes serviços prestados ao difundir informações reais aos munícipes.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2042/pre_n_40-2022_-_mocao_de_aplausos_-_maristela_000412.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2042/pre_n_40-2022_-_mocao_de_aplausos_-_maristela_000412.pdf</t>
   </si>
   <si>
     <t>Concedendo Moção de Aplauso à senhora Maristela Moraes Tavares ,empresária ,diretora do Polo da Faculdade CENSUPEG de nossa cidade e pelos relevantes serviços prestados ao município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2043/pre_n_41-2022_-_mocao_de_aplausos_-_shaiana_000411.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2043/pre_n_41-2022_-_mocao_de_aplausos_-_shaiana_000411.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso à senhora Shaiana Nunes Berbat, servidora pública há treze anos, atualmente Diretora do Departamento de Convênios.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2044/pre_n_42-2022_-_titulo_cidadao_claudio_giron_000410.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2044/pre_n_42-2022_-_titulo_cidadao_claudio_giron_000410.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao Senhor Claudio Giron, natural do Município de São Paulo/SP, Pastor da Igreja Adventista do Sétimo Dia em Conceição de Macabu/RJ, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2045/pre_n_43-2022_-_titulo_cidadao_marlon_pires_000409.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2045/pre_n_43-2022_-_titulo_cidadao_marlon_pires_000409.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao Senhor Marlon do Espirito Santo Pires, natural do Município do Rio de Janeiro/RJ, corretor de imóveis atuante no mercado imobiliário de Conceição de Macabu/RJ, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2046/pre_n_44-2022_-_titulo_cidadao_padre_frei_wellington_000408.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2046/pre_n_44-2022_-_titulo_cidadao_padre_frei_wellington_000408.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao Padre Frei Wellington Porfirio, natural do município de Macaé/RJ, pelo reconhecimento dos serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2048/pre_n_45-2022_-_titulo_-_luiz_carlos_da_silva_000407.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2048/pre_n_45-2022_-_titulo_-_luiz_carlos_da_silva_000407.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao Senhor Luiz Carlos França da Silva - popularmente conhecido como Kaká Garçom -, natural do Rio de Janeiro/RJ, residente e domiciliado em Conceição de Macabu/RJ desde os seus 7 anos, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2052/pre_n_46-2022_-_cidadao_macabuense_-_sergio_rodigueiro_000426.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2052/pre_n_46-2022_-_cidadao_macabuense_-_sergio_rodigueiro_000426.pdf</t>
   </si>
   <si>
     <t>Fica concedido título de cidadão macabuense ao Senhor Sérgio Rodigueiro natural de Campos dos Goytacazes pelos relevantes serviços prestados ao município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2054/pre_n_47-2022_-_cidadao_macabuense_-_jose_roque_000425.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2054/pre_n_47-2022_-_cidadao_macabuense_-_jose_roque_000425.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao Senhor José Roque Lugão, natural de Iúna/ES, atuante no ramo da pecuária em Santo Agostinho, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2055/pre_n_48-2022_-_cidadao_macabuense_-_samuel_viana_000432.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2055/pre_n_48-2022_-_cidadao_macabuense_-_samuel_viana_000432.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense ao Senhor Samuel Nunes Viana, natural de Cruz das Almas/BA, fundador da Viana Offshore Comércio Ltda., pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2058/pre_n_49-2022_-_titulo_de_cidada_-_ana_lucia_000417.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2058/pre_n_49-2022_-_titulo_de_cidada_-_ana_lucia_000417.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadão Macabuense a Senhora Ana Lúcia Costa Francisco, natural de Campos dos Goytacazes/RJ, Agente Comunitário de Saúde em Conceição de Macabu/RJ e domiciliada neste município, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2059/pre_n_50-2022_-_mocao_de_aplausos_-_altenir_bernardino_000416.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2059/pre_n_50-2022_-_mocao_de_aplausos_-_altenir_bernardino_000416.pdf</t>
   </si>
   <si>
     <t>Fica concedido Moção de Aplausos ao Senhor Altenir Bernardino, proprietário do Lava Jato do Doca, conhecido por oportunizar aos jovens macabuenses a conquista do primeiro emprego, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2061/pre_n_51-2022_-_mocao_de_aplausos_-_conselheiros_tutelares_000419.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2061/pre_n_51-2022_-_mocao_de_aplausos_-_conselheiros_tutelares_000419.pdf</t>
   </si>
   <si>
     <t>Fica concedido MOÇÃO DE APLAUSOS aos Conselheiros Tutelares em exercício em Conceição de Macabu/RJ, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2064/pre_n_52-2022_-_mocao_de_aplausos_-_fernanda_martins_000418.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2064/pre_n_52-2022_-_mocao_de_aplausos_-_fernanda_martins_000418.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Senhora Fernanda Martins Oliveira Siqueira</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2065/pre_n_53-2022_-_mocao_de_aplausos_-_ilma_ribeiro_000420.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2065/pre_n_53-2022_-_mocao_de_aplausos_-_ilma_ribeiro_000420.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Senhora Ilma Ribeiro Lima</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2066/pre_n_54-2022_-_mocao_de_aplauso_-_paulo_alonso_000424.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2066/pre_n_54-2022_-_mocao_de_aplauso_-_paulo_alonso_000424.pdf</t>
   </si>
   <si>
     <t>Fica concedido Moção de Aplausos ao Senhor Paulo Alonso Melo, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2068/pre_n_55-2022_-_cidadao_macabuense_-_michel_nakle_000423.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2068/pre_n_55-2022_-_cidadao_macabuense_-_michel_nakle_000423.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de cidadão Macabuense ao Senhor Michel Cordeiro Nakhle, natural do município de Carapebus/RJ, domiciliado em Conceição de Macabu/RJ, dedicado ao serviços religioso e comunitario em prol das famílias macabuenses, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2069/pre_n_56-2022_-_cidadao_macabuense_-_andre_luiz_fontoura.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2069/pre_n_56-2022_-_cidadao_macabuense_-_andre_luiz_fontoura.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de cidadão macabuense ao Doutor André Luiz Neto Fontoura, natural do município de Campos dos Goytacazes, pelos relevantes serviços para o município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2070/pre_n_57-2022_-_honra_ao_merito_-_ulysses_vidal_000429.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2070/pre_n_57-2022_-_honra_ao_merito_-_ulysses_vidal_000429.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Honra ao Mérito ao Senhor Ulysses Vidal da Silva, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2071/pre_n_58-2022_-_honra_ao_merito_-_claudio_linhares_000439.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2071/pre_n_58-2022_-_honra_ao_merito_-_claudio_linhares_000439.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Honra ao Mérito ao Senhor Claudio Eduardo Barbosa Linhares, ex-prefeito do município de Conceição de Macabu, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2072/pre_n_59-2022_-_cidada_macabuense_-_rogeria_000430.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2072/pre_n_59-2022_-_cidada_macabuense_-_rogeria_000430.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Cidadã Macabuense a Senhora Rogéria de Oliveira Gomes Ferreira, pelos relevantes serviços prestados ao município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2073/pre_n_60-2022_-_mocao_de_aplausos_-_ministerio_000431.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2073/pre_n_60-2022_-_mocao_de_aplausos_-_ministerio_000431.pdf</t>
   </si>
   <si>
     <t>Fica concedido Moção de Aplausos ao Ministério Jovem do grupo de oração Jesus Eucarístico da renovação carismática católica, pelos relevantes serviços prestados ao município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2079/pre_n_62-2022_-_honra_ao_merito_-_grupo_pedal_000438.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2079/pre_n_62-2022_-_honra_ao_merito_-_grupo_pedal_000438.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Honra ao Mérito ao Grupo Pedal Amigos do Porto - MTB, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2075/pre_n_63-2022_-_comenda_celina_-_elza_maria_000428.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2075/pre_n_63-2022_-_comenda_celina_-_elza_maria_000428.pdf</t>
   </si>
   <si>
     <t>Fica concedida a Comenda Professora Celina Bellas a servidora aposentada Elza Maria Rodrigues Arraiol Carvalho, pelos relevantes serviços prestados à educação e cultura no Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2076/pre_n_64-2022_-_mocao_de_aplusos_-_sayonara_000436.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2076/pre_n_64-2022_-_mocao_de_aplusos_-_sayonara_000436.pdf</t>
   </si>
   <si>
     <t>Fica concedido Moção de Aplausos a Sayonara Barros Laurentino, pelos relevantes serviços prestados ao Hospital Ana Moreira no Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2081/pre_n_65-2022_-_honra_ao_merito_-_chico_machado_000437.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2081/pre_n_65-2022_-_honra_ao_merito_-_chico_machado_000437.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Francisco Alves Machado Neto.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2082/pre_n_66-2022_-_mocao_de_aplusos_-_chrisnanda_000435.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2082/pre_n_66-2022_-_mocao_de_aplusos_-_chrisnanda_000435.pdf</t>
   </si>
   <si>
     <t>Fica concedido Moção de Aplausos a Senhora Chrisnanda Rocha Machado, empresária no ramo de joias de prata desde 2019, pelos relevantes serviços prestados ao Município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2083/pre_n_67-2022_-_comenda_dr_jose_-_dr._ercinio_000434.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2083/pre_n_67-2022_-_comenda_dr_jose_-_dr._ercinio_000434.pdf</t>
   </si>
   <si>
     <t>Fica concedida Comenda Dr. José de Castro ao Doutor Ercínio Pinto de Souza, pelos relevantes serviços prestados ao município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2084/pre_n_68-2022_-_honra_ao_merito_-_jose_augusto_000433.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2084/pre_n_68-2022_-_honra_ao_merito_-_jose_augusto_000433.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor José Augusto Pereira Torres.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2085/pre_n_69-2022_-_honra_ao_merito_marilena_000449.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2085/pre_n_69-2022_-_honra_ao_merito_marilena_000449.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora Marilena Pereira Garcia</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2086/pre_n_70-2022_titulo_cidadao__marcos_gomes_000488.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2086/pre_n_70-2022_titulo_cidadao__marcos_gomes_000488.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Marcos Gomes Rocha</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2092/pre_n_71-2022_-_titulo_de_cidadao_donisete_fae_000443.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2092/pre_n_71-2022_-_titulo_de_cidadao_donisete_fae_000443.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao senhor Donisete Faé.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2106/pre_n_72-2022_-_mocao_de_aplausos_a_doutora_carla_alvarenga_000442.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2106/pre_n_72-2022_-_mocao_de_aplausos_a_doutora_carla_alvarenga_000442.pdf</t>
   </si>
   <si>
     <t>Fica concedida Moção de Aplausos a Doutora Carla Fernanda Alvarenga Pacheco, pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1791/req_01-2022_-_requer_o_envio_de_copia_do_seguinte_processo_administrativo_11.397-2021.pdf</t>
+    <t>Requerimento de Informação</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1791/req_01-2022_-_requer_o_envio_de_copia_do_seguinte_processo_administrativo_11.397-2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio de cópia do seguinte processo administrativo: 1)11.397/2021.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1795/req_02-2022_-_requer_informacoes_dos_processos_licitatorios.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1795/req_02-2022_-_requer_informacoes_dos_processos_licitatorios.pdf</t>
   </si>
   <si>
     <t>Requer informações dos Processos Licitatórios: Pregão 30/2021;Pregão 32/2021; Pregão 66/2021(ata de Registro de preços);Pregão  71/2021;Pregão SRP 73/2021;Pregão 74/2021;Pregão 75/2021;Pregão 84/2021;Pregão SRP 88/2021.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1797/req_03-2022_-_requer_envio_de_copias_de_inteiro_teor_dos_seguintes_pregoes_30.2021_e_73.2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1797/req_03-2022_-_requer_envio_de_copias_de_inteiro_teor_dos_seguintes_pregoes_30.2021_e_73.2021.pdf</t>
   </si>
   <si>
     <t>Requer envio de cópias de inteiro teor dos seguintes Pregões;30/2021 e 73/2021.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1798/req_04-2022_-_requer_informacoes_sobre_irregularidades_na_cozinha_do_hospital.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1798/req_04-2022_-_requer_informacoes_sobre_irregularidades_na_cozinha_do_hospital.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao secretário de saúde o presente requerimento das informações abaixo, acerca das demandas encaminhadas a este vereador e a esta casa sobre irregularidades encontradas na cozinha do hospital municipal Ana Moreira (local insalubre, local cm temperatura extrema pela falta de ventilação e defeito nos exaustores, equipamentos em estado precário ou danificados em uso) que seja informado a esta casa o porquê após 15 meses de governo, não ter sido tomada as medidas necessárias para sanar este problema, e informar se por ventura esta sendo tomada alguma medida ou atitude por parte do secretário ou do prefeito e se sim, informar quais medidas.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1801/req_05-2022_-_informacoes_dos_maquinarios_e_seus_respectivos_gastos_de_combustiveis_e_manutencao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1801/req_05-2022_-_informacoes_dos_maquinarios_e_seus_respectivos_gastos_de_combustiveis_e_manutencao.pdf</t>
   </si>
   <si>
     <t>Requer informações dos maquinários e seus respectivos gastos de combustíveis e manutenção realizados pelo secretário de agropecuária.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>Vaguinho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1807/req_06-2022_-_requer_o_envio_de_copias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1807/req_06-2022_-_requer_o_envio_de_copias.pdf</t>
   </si>
   <si>
     <t>Sirvo-me da presente para requerer o envio de cópia das seguintes informações:_x000D_
 1) Quantos quilos de lixo foram jogados no aterro sanitário no mês de novembro e dezembro do ano de 2021;_x000D_
 2)Quantos quilos de lixo foram jogados no aterro sanitário no mês de janeiro de 2022;_x000D_
 3) Notas das passagens dos lixos referentes aos meses referidos acima com carimbo, data e assinatura do responsável pelo acompanhamento na balança do aterro sanitário na qual temos contrato vigente, pedido este se faz necessário para apurar denúncias.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1808/req_07-2022_-_requer_o_envio_de_copias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1808/req_07-2022_-_requer_o_envio_de_copias.pdf</t>
   </si>
   <si>
     <t>Requer o envio de cópia das seguintes informações:_x000D_
 1) Informa a esta casa como são feitos os pedidos para prestar serviços a particulares, enviar cópias dos pedidos protocolados ou feito de próprio punho;_x000D_
 2) Quantos serviços foram prestado para particulares do dia 01/01/2022 até o dia 20/02/2022;_x000D_
 3) Informar se houve ocorrência policial contendo crime ambiental, caso afirmativo, enviar cópia do registro de ocorrência, uma vez que se trata de bens prestadores de serviço para empresa pública. Pedido este se faz necessário para apurar denúncias.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1809/req_08-2022_-_requer_o_envio_de_copia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1809/req_08-2022_-_requer_o_envio_de_copia.pdf</t>
   </si>
   <si>
     <t>Requer o envio de cópia das seguintes informações:_x000D_
 1) Se existe algum Projeto ou cronograma que identifiquem as lâmpadas dos postes da cidade queimadas, para que facilitem as trocas;_x000D_
 2) De janeiro de 2021 a janeiro de 2022, quantas lâmpadas foram trocadas nos postes de nossa cidade;_x000D_
 3) Detalhar qual o valor arrecadados com iluminação pública e onde foram gastos, enviar notas ficais de todas as compras feitas com os recursos arrecadados da iluminação pública;_x000D_
 4) Informar através de documentos comprobatórios assinados, como é feito os descartes das lâmpadas retiradas, não só dos postes, mas de todas as repartições públicas do município;_x000D_
 5)Informar se a prefeitura segue as leis n°12.305/2010 plano nacional de resíduos sólidos no artigo n°225; lei n°6.938/81 política nacional de meio ambiente, decreto n°8.468/75, sobre prevenção da poluição ao meio ambiente; lei n°10.888/01, sobre descarte final de produtos perigosos que tenham metais pesados, decreto federal 96044/88, nbr 7500, nbr13221 que trata o transporte de resíduos. Pedido este se faz necessário para apurar denúncias.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1823/req_09-2022_-_montante_mensal_arrecadado_com_a_cip.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1823/req_09-2022_-_montante_mensal_arrecadado_com_a_cip.pdf</t>
   </si>
   <si>
     <t>Requerer o envio da seguinte informação: _x000D_
 1)	O montante mensal arrecadado pelo município de Conceição de Macabu com a Contribuição de Iluminação Pública do Município a partir de 01 de janeiro de 2022 até a presente data.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>COEDUC - Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1840/req_10-2022_-_informacoes_do_reiterado_descumprimento_da_legislacao_municipal_1.755.2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1840/req_10-2022_-_informacoes_do_reiterado_descumprimento_da_legislacao_municipal_1.755.2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES DO REITERADO DESCUMPRIMENTO DA LEGILAÇÃO MUNICIPAL  1.755/2022,ENCAMINHADA PELO PODER EXECUTIVO MUNICIPAL EM 21/01/2022,E PUBLICADO NOS DITAMES PORTARIA 67 DE 04/02/2022 NO DIARIO OFICIAL DA UNIÃO DE 07/02/2022.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1845/req_11-2022__-_seja_informado_a_quantidade_de_servidores_municipais_do_sepe.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1845/req_11-2022__-_seja_informado_a_quantidade_de_servidores_municipais_do_sepe.pdf</t>
   </si>
   <si>
     <t>Que seja informado a quantidade de servidores municipais de Conceição de Macabu, que são associados ou filiados ao SEPE (sindicato estadual dos profissionais da educação do Rio de Janeiro, núcleo Conceição de Macabu).</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1847/req_12-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1847/req_12-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico_.pdf</t>
   </si>
   <si>
     <t>Solicitando informação do andamento do procedimento licitatório referente ao transporte público municipal, detalhando todas as etapas já realizadas, e as que ainda faltam acontecer, bem como, informar se existe eventual decisão judicial ou até intervenção do ministério público sobre o tema.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1854/req_13-2022_-_informacoes_acerca_de_tramitacoes_de_abertura_de_empresas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1854/req_13-2022_-_informacoes_acerca_de_tramitacoes_de_abertura_de_empresas.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de desenvolvimento econômico trabalho e renda informações acerca de tramitações de abertura de empresas.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1862/req_14-2022_-_informacao_sobre_o_calendario_festivo_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1862/req_14-2022_-_informacao_sobre_o_calendario_festivo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o calendário festivo do município, nos seguintes pontos: 1-exposição 2-festival gastronômico 3-encontro de motociclistas.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1873/req_15-2022_-_informacoes_do_motivo_que_levou_a_prefeitura_a_nao_efetivar_o_pagamento_do_trienio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1873/req_15-2022_-_informacoes_do_motivo_que_levou_a_prefeitura_a_nao_efetivar_o_pagamento_do_trienio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações do motivo que levou a prefeitura a não efetivar o pagamento do triênio devido aos servidores em razão da perda da eficácia da Lei Complementar 173.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1886/req_16-2022_-_requer_informacoes_acerca_dos_motivos_para_nao_realizacao_de_obras_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1886/req_16-2022_-_requer_informacoes_acerca_dos_motivos_para_nao_realizacao_de_obras_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos motivos para não realização de obras no município</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1887/req_17-2022_-_requer_informacoes_acerca_de_realizacao_de_exames_de_endoscopia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1887/req_17-2022_-_requer_informacoes_acerca_de_realizacao_de_exames_de_endoscopia.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de realização de exames de Endoscopia</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1897/req_18-2022_-_informacoes_acerca_dos_motivos_para_publicacao_no_do_da_lei_540.2002.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1897/req_18-2022_-_informacoes_acerca_dos_motivos_para_publicacao_no_do_da_lei_540.2002.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos motivos para publicação no Diário Oficial do Município da Lei Municipal n.º 540/2002</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1898/req_19-2022_-_cobranca_da_taxa_de_inscricao_para_emissao_de_nota_fiscal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1898/req_19-2022_-_cobranca_da_taxa_de_inscricao_para_emissao_de_nota_fiscal.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de qual norma legal está sendo utilizada  para cobrança da taxa de inscrição para emissão de Nota Fiscal e da taxa de emissão de Alvará dos Microempreendedores Individuais</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1907/req_20-2022_-_requer_informacoes_acerca_de_processo_licitatorio_de_locacao_de_equipamentos_de_uti.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1907/req_20-2022_-_requer_informacoes_acerca_de_processo_licitatorio_de_locacao_de_equipamentos_de_uti.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de processo licitatório de locação de equipamentos de UTI</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1917/req_21-2022_-_informacao_da_obra_da_creche_do_bairro_da_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1917/req_21-2022_-_informacao_da_obra_da_creche_do_bairro_da_vila_nova.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Secretário Municipal de Educação datada  em 25/01/2022,e que se encontra até a presente data sem retorno, solicito informação da obra da Creche do bairro da Vila Nova, que havia sido paralisado devido problemas de escritura do terreno.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1923/req_22-2022_-_informacao_quanto_a_atuacao_do_municipio_no_servico_funeral_social.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1923/req_22-2022_-_informacao_quanto_a_atuacao_do_municipio_no_servico_funeral_social.pdf</t>
   </si>
   <si>
     <t>Solicita informação quanto a atuação do município de Conceição de Macabu no serviço funeral social.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1929/req_23-2022_-_requer_informacoes_quanto_ao_cumprimento_de_carga_horaria_de_trabalho_do_diretor_geral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1929/req_23-2022_-_requer_informacoes_quanto_ao_cumprimento_de_carga_horaria_de_trabalho_do_diretor_geral.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao cumprimento de carga horária de trabalho do diretor geral da E.M.M.M.A</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1940/req_24-2022_-_informacoes_quanto_aos_gastos_por_secretaria_muni._com_diarias_de_pequenas_despesas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1940/req_24-2022_-_informacoes_quanto_aos_gastos_por_secretaria_muni._com_diarias_de_pequenas_despesas.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES QUANTO AOS GASTOS POR SECRETARIA MUNICIPAL COM DIÁRIAS DE PEQUENAS DESPESAS NO PER[IODO DE 01 DE 2021 Á PRESENTE DATA.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1941/req_25-2022_-_informacoes_quanto_ao_repasse_de_icms_ecologico_ao_municipio_nos_anos_de_2019-2021__.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1941/req_25-2022_-_informacoes_quanto_ao_repasse_de_icms_ecologico_ao_municipio_nos_anos_de_2019-2021__.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES QUANTO AO REPASSE DE ICMS ECOLÓGICO AO MUNICÍPIO NOS ANOS DE 2019,2020 E 2021.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1944/req_26-2022_-_informacao_quanto_a_implantacao_do_dia_de_planejamento_conhecido_como_1.3_extraclasse.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1944/req_26-2022_-_informacao_quanto_a_implantacao_do_dia_de_planejamento_conhecido_como_1.3_extraclasse.pdf</t>
   </si>
   <si>
     <t>Requer informação quanto à implantação do dia de planejamento, comumente conhecido como 1/3 extraclasse.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1978/req_27-2022_-_apreensoes_de_animais_soltos_nas_vias_publicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1978/req_27-2022_-_apreensoes_de_animais_soltos_nas_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Requerer o envio das seguintes informações: _x000D_
 1)	Estão ocorrendo apreensões de animais soltos nas vias públicas do município?_x000D_
 2)	Caso positiva a resposta acima, para qual depósito são encaminhados os animais apreendidos?_x000D_
 3)	Caso negativa a resposta ao item 1, quais os motivos para não haver a prestação do serviço de apreensão de animais no município?_x000D_
 4)	Sendo certo a necessidade da execução do serviço objeto do presente requerimento, qual a previsão para o retorno das apreensões dos animais soltos na cidade?_x000D_
 Certo de contar com aprovação do presente REQUERIMENTO pelos demais parlamentares e do pronto atendimento pela Procuradoria do Município, reitero votos de estima e apreço.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1999/req_28-2022_-_requer_informacoes_acerca_de_comprovacao_de_pagamentos_de_diarias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1999/req_28-2022_-_requer_informacoes_acerca_de_comprovacao_de_pagamentos_de_diarias.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de comprovação de pagamentos de diárias</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>Guta, Gaúcho, Lucas Madureira</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2011/req_29-2022_-_irredutibilidade_de_vencimentos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2011/req_29-2022_-_irredutibilidade_de_vencimentos.pdf</t>
   </si>
   <si>
     <t>Solicitando informações do que segue:_x000D_
 1- Qual o motivo da diferença de níveis caírem de 4% para os atuais 2%, em contraponto a vedação constitucional da irredutibilidade de vencimentos, conforme se extraia das informações contidas nas tabelas em anexo. _x000D_
 2- Se existe previsão legal estipulando a atual porcentagem de diferença de nível, que é pela metade inferior ao praticado nos anos anteriores.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>Requer que seja dispensado os pareceres das Comissões, tendo como consequência, a possibilidade de leitura e votação do Projeto de Lei objeto do requerimento em única sessão, consoante dicção do artigo 78 do regimento interno desta egrégia Casa de Leis.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2021/req_31-2022_-_vagas_para_facilitador_de_oficinas_e_orientador_social.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2021/req_31-2022_-_vagas_para_facilitador_de_oficinas_e_orientador_social.pdf</t>
   </si>
   <si>
     <t>Tendo em vista abertura de vagas para facilitador de Oficinas e Orientador Social, Requer informações do que segue:_x000D_
 1- Quais serão os requisitos para o preenchimento das vagas._x000D_
 2- Quais serão os critérios utilizados no Processo Seletivo._x000D_
 3- Será realizado pelo próprio município ou por intermédio de empresa contratada ? _x000D_
 4- Como será formada a comissão fiscalizadora do processo seletivo.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2030/req_32-2022_-_copia_de_inteiro_teor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2030/req_32-2022_-_copia_de_inteiro_teor.pdf</t>
   </si>
   <si>
     <t>Requerimento objetivando que sejam prestadas as informações abaixo:_x000D_
 Cópia de inteiro teor:_x000D_
 1. Do processo n°1.740/2022;_x000D_
 2. Do processo n°11.731/2022;_x000D_
 3. Do processo da secretaria de educação e cultura que culminou em adesão à ata de registro de preços referente a merenda escolar no ano de 2022;_x000D_
 4. da abertura de sindicância de n.°8.913/2022, relativa ao processo licitatório n° 1.740/2022.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2037/req_33-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2037/req_33-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para solicitar informação do andamento do procedimento licitatório referente ao Transporte Público Municipal, tendo em vista que fora respondido em 27 de abril do corrente ano, que o referido processo estaria em fase final de confecção de minuta do edital, sendo certo que já se passaram quase 04 meses e nada foi à frente.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2038/req_34-2022_-_informacao_do_planejamento_e_execucoes_de_servicos_da_secretaria_municipal_de_agropecu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2038/req_34-2022_-_informacao_do_planejamento_e_execucoes_de_servicos_da_secretaria_municipal_de_agropecu.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para solicitar informação do planejamento e execuções de serviços da Secretaria Municipal de Agropecuária nos próximos três meses, de forma discriminada, com agenda de atendimentos diários, anexando para tanto o cronograma das estradas vicinais a serem atendidas, bem como de todos os serviços agendados aos Munícipes, individualizando estes por nome e dias a serem realizados.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2040/req_35-2022_-_enncaminhar_ao_prefeito_copia_de_processos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2040/req_35-2022_-_enncaminhar_ao_prefeito_copia_de_processos.pdf</t>
   </si>
   <si>
     <t>Reque na forma regimental, que seja encaminhado ao Prefeito, o presente Requerimento objetivando que sejam prestadas as informações abaixo:_x000D_
 cópias de inteiro teor dos seguintes processos:_x000D_
 1- 12.099/2021_x000D_
 2-7.615/2022_x000D_
 3-10.557/2022</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>Pedido de informação:_x000D_
 _x000D_
 1 - Se o Município está em dia com as informações do Sistema Nacional de Informações sobre o Saneamento (SNIS)._x000D_
 _x000D_
 2 - Qual foi a data da última inserção de informação do SNIS._x000D_
 _x000D_
 3 - Qual foi a informação inserida no Sistema, informando para tanto o protocolo e anexando a cópia do mesmo.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2053/req_37-2018_-_informacao_acerca_dos_motoristas_e_dos_servidores_nao_motoristas_que_dirigem_veiculos_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2053/req_37-2018_-_informacao_acerca_dos_motoristas_e_dos_servidores_nao_motoristas_que_dirigem_veiculos_.pdf</t>
   </si>
   <si>
     <t>Requer pedido de informação acerca dos Motoristas e dos servidores não Motoristas que dirigem veículos oficiais da Prefeitura Municipal de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>Requer a Vossas Excelências, na forma regimental, que seja dispensado os pareceres das Comissões, tendo como consequência, a possibilidade de leitura e votação do Projeto de Lei objeto do requerimento em única sessão, consoante dicção do artigo 78 de Regimento Interno desta egrégia Casa de Leis.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2087/req_39-2022_-_requer_informacoes_acerca_de_andamento_da_obra_da_creche_vovo_cedinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2087/req_39-2022_-_requer_informacoes_acerca_de_andamento_da_obra_da_creche_vovo_cedinha.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de andamento da obra da Creche Vovó Cedinha</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2088/req_40-2022_-_informacoes_acerca_de_imoveis_da_prefeitura_que_estao_inutilizados_e_quais_os_motivos_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2088/req_40-2022_-_informacoes_acerca_de_imoveis_da_prefeitura_que_estao_inutilizados_e_quais_os_motivos_.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de imóveis da prefeitura que estão inutilizados e quais os motivos da inutilização</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>REQUER DISPENSA DE PARECERES DAS COMISSÕES DA CASA LEGISLATIVA, NA FORMA DO ARTIGO 78 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2108/req_42-2022_-_requer_copia_de_inteiro_teor_do_processo_n._242-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2108/req_42-2022_-_requer_copia_de_inteiro_teor_do_processo_n._242-2022.pdf</t>
   </si>
   <si>
     <t>Requer cópia de inteiro teor do processo n.º 242/2022</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2109/requerimento_43-2022_-_lucas_madureira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2109/requerimento_43-2022_-_lucas_madureira.pdf</t>
   </si>
   <si>
     <t>Objetivando informações quanto a contratação de empresa especializada em coleta, armazenamento, tratamento e destinação final hospital e resíduos de saúde, que fora homologada no dia 18 de agosto de 2022, em especial quanto ao processo licitatório na íntegra, anexando junto todas as publicações realizadas relativas ao certame.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2126/req_44-2022_-__encaminhamento_a_esta_casa_legislativa_de_copia_de_inteiro_teor_do_processo_n_7.299.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2126/req_44-2022_-__encaminhamento_a_esta_casa_legislativa_de_copia_de_inteiro_teor_do_processo_n_7.299.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento a esta Casa legislativa de Cópia de Inteiro teor: Do processo n°7.299/2022.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2130/req_45-2022_-_informacoes_referentes_as_horas_extras_realizadas_por_pessoas_fisicas_que_ocupam_cargo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2130/req_45-2022_-_informacoes_referentes_as_horas_extras_realizadas_por_pessoas_fisicas_que_ocupam_cargo.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes Às horas extras realizadas por pessoas físicas que ocupam cargo de provimento em comissão</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>Requer que seja dispensado os pareceres da Comissões, tendo como consequência, a possibilidade de leitura e votação do Projeto de Lei n.°31/2022 do Excelentíssimo Senhor Prefeito em única sessão, consoante dicção do artigo 78 do regimento Interno desta egrégia Casa de Leis.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2142/ri_47-2022_-_requer_a_renuncia_ao_cargo_de_presidente_da_comissao_permanente_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2142/ri_47-2022_-_requer_a_renuncia_ao_cargo_de_presidente_da_comissao_permanente_de_saude.pdf</t>
   </si>
   <si>
     <t>A vereadora Nathália Braga requer a renuncia ao Cargo de Presidente da Comissão Permanente de Saúde.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>Lucas Madureira, Gaúcho, Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2170/req_48-2022_-_solicita_copia_do_processo_licitatorio_e_de_pagamento.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2170/req_48-2022_-_solicita_copia_do_processo_licitatorio_e_de_pagamento.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do processo licitatório e de pagamento, pregão eletrônico 085/2022 e carta convite 013/2022, ambas com mesmo objeto, visando contratação de empresa para prestar serviços de arbitragem no ano de 2022, para atender as necessidades da secretaria municipal de esporte e lazer, informando ainda destacadamente: 1- Dados completos das empresas vencedoras do certame, incluindo endereço; 2- Quantidade de árbitros fornecidos no contrato, especificando por categoria e com a devida comprovação de vinculo destes com a empresa vencedora do certame; 3- Valor pago aos funcionários pela empresa contratada, em comparação ao pago pelo município por cada um destes em planilha.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>Gaúcho, Guta, Lucas Madureira</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2171/ri_49-2022_-_agenda_de_eventos_oficiais_que_ocorrerao_no_municipio_ate_31.12.2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2171/ri_49-2022_-_agenda_de_eventos_oficiais_que_ocorrerao_no_municipio_ate_31.12.2022.pdf</t>
   </si>
   <si>
     <t>Requer seja informada a agenda de eventos oficiais que ocorrerão no Município até 31/12/2022, com as respectivas programações ou, caso não for possível, os respectivos planos de ações anexos.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2178/ri_50-2022_-_informacoes_se_ha_no_planejamento_do_municipio_a_implantacao_da_legislacao_federal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2178/ri_50-2022_-_informacoes_se_ha_no_planejamento_do_municipio_a_implantacao_da_legislacao_federal.pdf</t>
   </si>
   <si>
     <t>Solicito informações se há no planejamento do Município [...], a implantação da Legislação Federal supracitada, tendo em vista que o Concurso Público Municipal se encontra em vigor, em havendo defasagem de Servidores para implantação do 1/3 extraclasse, poderá ser suprimida com chamamento dos aprovados.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2186/ri_51-2022_-_informacoes_quanto_a_existencia_de_taxa_a_ser_paga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2186/ri_51-2022_-_informacoes_quanto_a_existencia_de_taxa_a_ser_paga.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto a existência de taxa a ser paga no momento do protocolo de solicitações diversas junto ao Protocolo Municipal</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2198/ri_52-2022_-_inteiro_teor_da_contratacao_por_inexigibilidade_numero_de_processo_16307.2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2198/ri_52-2022_-_inteiro_teor_da_contratacao_por_inexigibilidade_numero_de_processo_16307.2022.pdf</t>
   </si>
   <si>
     <t>Solicita inteiro teor da contratação por inexigibilidade, número de processo 16307/2022, Contrato número: 149/2022.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>Requer que seja dispensado os pareceres da Comissões, tendo como consequência, a possibilidade de leitura e votação do Projeto de Lei n.°83/2022 em única sessão, consoante dicção do artigo 78 do regimento Interno desta egrégia Casa de Leis.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que seja dispensado os pareceres das Comissões, tendo como consequência a possibilidade de leitura e votação do Projeto de Lei objeto do requerimento em única sessão.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n01-2022_000514.pdf</t>
+    <t>Indicação Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n01-2022_000514.pdf</t>
   </si>
   <si>
     <t>Indica alteração do art. 98, do Estatuto dos Servidores Públicos de Conceição de Macabu</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n02-2022_000516.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n02-2022_000516.pdf</t>
   </si>
   <si>
     <t>indica contratação de uma empresa para que, com a utilização de uma retroescavadeira hidráulica, seja viabilizada a limpeza de todas as valas de nosso município</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_n03-2022_000518.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_n03-2022_000518.pdf</t>
   </si>
   <si>
     <t>Indica realização de limpeza das valas do bairro Vila Esperança</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_n04-2022_000517.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_n04-2022_000517.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário municipal de educação convocação dos professores aprovados no concurso  público</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n05-2022_000519.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n05-2022_000519.pdf</t>
   </si>
   <si>
     <t>Objetivando a capina da rua Quinino Nunes, bem como limpeza das valas, no bairro da Usina.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n06-2022_000520.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n06-2022_000520.pdf</t>
   </si>
   <si>
     <t>Objetivando vistoria na rua Jair Barcelos, subida da Balança, solicitando a possibilidade resolver a questão de manilhas entupidas.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n07-2022_000521.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n07-2022_000521.pdf</t>
   </si>
   <si>
     <t>Objetivando limpeza na bairro Mutirão da Rhódia, próximo da quadra.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n08-2022_000522.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n08-2022_000522.pdf</t>
   </si>
   <si>
     <t>Objetivando vistoria na quadra da Rhódia, pois a trave encontra-se quebrada.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n09-2022_000523.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n09-2022_000523.pdf</t>
   </si>
   <si>
     <t>Objetivando vistoria na quadra do Curato, pois as telhas da cobertura estão soltas.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n10-2022_000524.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n10-2022_000524.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo a realizar homenagens a semana da mulher, oito de março, com café da manhã e palestras, na área coberta da praça central.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1811/indicacao_n11-2022_000525.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1811/indicacao_n11-2022_000525.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo instalação de corrimão sobre corregos na localidade chácara de santana.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n12-2022_000526.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n12-2022_000526.pdf</t>
   </si>
   <si>
     <t>Indica que os prazos para pagamento do IPTU (Imposto Predial Territorial Urbano) com descontos concedidos pelo Poder Executivo sejam prorrogados por 30 dias</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_n13-2022_000527.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_n13-2022_000527.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CURRÍCULO ESCOLAR DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS MUNICIPAIS DE CONCEIÇÃO DE MACABU-RJ O ESTUDO DE ORIENTAÇÕES BÁSICAS SOBRE EDUCAÇÃO FINANCEIRA, ECONOMIA DOMÉSTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n14-2022_000528.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n14-2022_000528.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado ao Poder Executivo, na pessoa do secretário municipal de serviço público, a presente indicação, objetivando que se obrigue o cumprimento da Lei municipal n°1.639/2020, que dispõe sobre a obrigatoriedade de distribuição de equipamentos de proteção individual- EPI, aos funcionários das empresas de limpeza urbana, executores de obras e serviços.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n15-2022_000529.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n15-2022_000529.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado ao Poder Executivo, na pessoa do secretário municipal de saúde, a pressente indicação, objetivando distribuição de kit de higiene bucal nas escolas a cada seis meses.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n16-2022_000530.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n16-2022_000530.pdf</t>
   </si>
   <si>
     <t>A presente indicação objetiva a inclusão dos servidores comissionados e conselheiros tutelares a fazerem jus ao recebimento do cartão alimentação.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_n17-2022_000531.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_n17-2022_000531.pdf</t>
   </si>
   <si>
     <t>Objetiva a inclusão dos servidores municipais desta câmara de vereadores em gozo de licença prêmio a fazerem jus ao recebimento do auxilio alimentação.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_n18-2022_000532.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_n18-2022_000532.pdf</t>
   </si>
   <si>
     <t>Indica instalação de ventiladores no Posto de Saúde Rodolfo Gambeta</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_n19-2022_000533.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_n19-2022_000533.pdf</t>
   </si>
   <si>
     <t>Indica que seja concedido ponto facultativo no dia 14 de março do corrente ano, tendo em vista o feriado municipal no dia 15 de março</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n20-2022_000534.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n20-2022_000534.pdf</t>
   </si>
   <si>
     <t>Indica aumento de diárias.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_n21-2022_000535.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_n21-2022_000535.pdf</t>
   </si>
   <si>
     <t>Objetiva a criação de duas vagas exclusivas destinadas a portadores de necessidades especiais em frente as escolas públicas e privadas.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_n22-2022_000536.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_n22-2022_000536.pdf</t>
   </si>
   <si>
     <t>Objetiva a aquisição de cadeiras de rodas para ficarem disponíveis nas unidades escolares.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n23-2022_000537.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n23-2022_000537.pdf</t>
   </si>
   <si>
     <t>Objetiva a contratação de educadores, bem como auxiliares de turma, visando atender de forma satisfatória os alunos com necessidades especiais.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_n24-2022_000538.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_n24-2022_000538.pdf</t>
   </si>
   <si>
     <t>Objetiva aquisição de fossa, filtro, sumidouro e manilhas de concreto para atender as varias demandas do município.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_n25-2022_000539.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_n25-2022_000539.pdf</t>
   </si>
   <si>
     <t>Objetiva a contratação de Neuropediatra.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n26-2022_000540.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n26-2022_000540.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE CONCEDA  BENEFICIO RELATIVO AO CARTÃO DO SERVIDOR POR MATRÍCULA.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n27-2022_000541.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n27-2022_000541.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECULTIVO QUE CONCEDA AUMENTO NO VALOR DA INSALUBRIDADE PARA SERVIDORES.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n28-2022_000542.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n28-2022_000542.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INCLUSÃO DE PROFESSORES NAS TURMAS DE BERÇÁRIO.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n29-2022_000543.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n29-2022_000543.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INCLUSÃO DO ENSINO DE ARTE POR PROFESSORES ESPECIALIZADOS NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n30-2022_000544.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n30-2022_000544.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INCLUSÃO DO ENSINO DE EDUCAÇÃO FÍSICA POR PROFESSORES ESPECIALIZADOS NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_n31-2022_000545.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_n31-2022_000545.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INCLUSÃO DO ENSINO DE LÍNGUA ESTRANGEIRA POR PROFESSORES ESPECIALIZADOS NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_n32-2022_000546.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_n32-2022_000546.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO  AMPLIAÇÃO DA EQUIPE  MULTIDISCIPLINAR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_n33-2022_000547.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_n33-2022_000547.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A ABERTURA DE VAGAS PARA ATENDIMENTO PSICOLÓGICO GRATUITO PARA OS PROFISSIONAIS  DE SAÚDE DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n34-2022_000548.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n34-2022_000548.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A A BERTURA DE VAGAS PARA ATENDIMENTO PSICOLÓGICO GRATUITO PARA OS PROFISSIONAIS DE EDUCAÇÃO DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_n35-2022_000549.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_n35-2022_000549.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MODIFICAÇÃO DO ATENDIMENTO NO POSTO DE SAÚDE DA LOCALIDADE VILA TAVARES.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_n36-2022_000550.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_n36-2022_000550.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo instalação de um centro de convivência no bairro Vila São José.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n37-2022_000551.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n37-2022_000551.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no trajeto  entre o Procura I para o Procura II</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_n38-2022_000552.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_n38-2022_000552.pdf</t>
   </si>
   <si>
     <t>Indica que os agentes de saúde  dos bairros voltem a aferir a pressão dos moradores</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_n39-2022_000553.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_n39-2022_000553.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o aumento de número de vagas para atendimento de diversas especialidades no posto de saúde central.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n40-2022_000554.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n40-2022_000554.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o retorno das atividades esportivas para os idosos.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n41-2022_000555.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n41-2022_000555.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja adquirido automóveis para a secretaria de promoção social.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n42-2022_000556.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n42-2022_000556.pdf</t>
   </si>
   <si>
     <t>Indica construção de banheiros na quadra de esportes  do bairro Porto Novo</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_n43-2022_000557.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_n43-2022_000557.pdf</t>
   </si>
   <si>
     <t>Indica celebração de parceria entre as secretaria de educação e a de promoção social para realização de corte de cabelos masculinos nos alunos da rede municipal, mensalmente.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1866/indicacao_n44-2022_000558.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1866/indicacao_n44-2022_000558.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um centro de referência da assistência social (CRASS) no bairro São José</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n45-2022__000564.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n45-2022__000564.pdf</t>
   </si>
   <si>
     <t>Objetiva que seja autorizado o uso do terreno ao lado do prédio do clube da terceira idade. mensageiros do amor de Conceição de Macabu em dias de evento, para fins de estacionamento, indicando ainda que seja realizada limpeza e sinalização da entrada objetivando melhora no acesso ao prédio.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_n46-2022__000565.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_n46-2022__000565.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a volta do funcionamento da biblioteca municipal 07 de setembro no município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n47-2022__000566.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n47-2022__000566.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do projeto ‘CURTA MACABU’ realizado pela Secretaria Municipal de Educação e Cultura</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n48-2022__000567.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n48-2022__000567.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do projeto Nascer com Dignidade</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n49-2022__000568.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n49-2022__000568.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado o Programa Recuperar</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_n50-2022__000569.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_n50-2022__000569.pdf</t>
   </si>
   <si>
     <t>Indica realização de Termo de Compromisso com os estudantes de Enfermagem e Técnico de Enfermagem, que realizam estágio no município</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_n51-2022__000570.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_n51-2022__000570.pdf</t>
   </si>
   <si>
     <t>Indica implantação de 1/3 para planejamento de professores</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_n52-2022__000572.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_n52-2022__000572.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação n.º 251/2021, para  que servidores do quadro permanente do cargo de Auxiliar de Enfermagem para enquadramento e nomeação no cargo de Técnico de Enfermagem</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_n53-2022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_n53-2022.pdf</t>
   </si>
   <si>
     <t>Objetivando que se retorne com feira dos artesãos a ser realizada todos os fins de semana.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_n54-2022__000600.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_n54-2022__000600.pdf</t>
   </si>
   <si>
     <t>Objetivando que o município possa subsidiar o ingresso dos estudantes das escolas públicas municipais no circo instalado nesta cidade.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_n55-2022__000601.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_n55-2022__000601.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de aparelho de ultrassonografia computadorizada</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_n56-2022__000602.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_n56-2022__000602.pdf</t>
   </si>
   <si>
     <t>Indica pagamento de Adicional de de Desempenho de Atividade Exclusiva de Estado</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n57-2022__000603.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n57-2022__000603.pdf</t>
   </si>
   <si>
     <t>Indica fornecimento de água mineral (galões de 20 litros) nas creches e escolas pública municipais, conforme autorizado pela Lei Municipal n.º 1.371/2015</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n58-2022__000604.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n58-2022__000604.pdf</t>
   </si>
   <si>
     <t>Indica realização de eventos que valorizem os talentos macabuenses jovens e adultos</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_n59-2022__000605.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_n59-2022__000605.pdf</t>
   </si>
   <si>
     <t>Indica realização de atividades esportivas que envolvam jovens, idosos e e mulheres, nos bairros da cidade</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_n60-2022__000606.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_n60-2022__000606.pdf</t>
   </si>
   <si>
     <t>Indica adiantamento do pagamento dos servidores municipais.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n61-2022__000607.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n61-2022__000607.pdf</t>
   </si>
   <si>
     <t>Indica que seja oferecido maior suporte ao campeonato de futebol macabuense</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_n62-2022__000608.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_n62-2022__000608.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada limpeza da praça e manutenção da iluminação no bairro Vila Tavares.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1911/indicacao_n63-2022__000609.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1911/indicacao_n63-2022__000609.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja construída uma pista de laço no parque de exposições do município.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1912/indicacao_n64-2022__000610.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1912/indicacao_n64-2022__000610.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada cursos de qualificação específicos para treinamentos aos cuidadores de creches e berçários do município.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1913/indicacao_n65-2022__000611.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1913/indicacao_n65-2022__000611.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizado o dia D para campanha nacional de vacinação contra a influenza e sarampo infantil.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1916/indicacao_n66-2022__000612.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1916/indicacao_n66-2022__000612.pdf</t>
   </si>
   <si>
     <t>Objetivando a criação e pagamento do Risco de Vida aos Servidores lotados no Horto Municipal e no Posto de Saúde localizado ao lado do Horto Municipal.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1925/indicacao_n67-2022__000613.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1925/indicacao_n67-2022__000613.pdf</t>
   </si>
   <si>
     <t>Indica abertura de vagas para professores de música para atuarem na Escola Municipal de Música da Secretaria Municipal de Educação e Cultura</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n68-2022__000614.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n68-2022__000614.pdf</t>
   </si>
   <si>
     <t>Indica que o prazo para chamar os aprovados no concurso público vigente seja prorrogado</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n69-2022__000615.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n69-2022__000615.pdf</t>
   </si>
   <si>
     <t>Objetiva reiterar indicação já formulada e que seja encaminhado a esta Casa o Projeto de Lei com aumento nos valores das diárias dos motoristas.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1930/indicacao_n70-2022__000616.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1930/indicacao_n70-2022__000616.pdf</t>
   </si>
   <si>
     <t>Objetivando que na licitação da secretaria municipal de educação para compra de uniformes escolares dos alunos da rede municipal de ensino possa incluir : 1- calçados; 2-calça comprida; 3-blusa de frio.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1931/indicacao_n71-2022__000617.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1931/indicacao_n71-2022__000617.pdf</t>
   </si>
   <si>
     <t>Indica realização de conserto das ponte de Santo Agostinho</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n72-2022__000618.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n72-2022__000618.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INTENSIFICAÇÃO DAS ORIENTAÇÕES PARA O TRANSITO SEGURO.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1936/indicacao_n73-2022__000619.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1936/indicacao_n73-2022__000619.pdf</t>
   </si>
   <si>
     <t>Objetiva o cumprimento em âmbito municipal da Emenda Constitucional n°120/2022, publicada no dia 06 de maio do corrente ano, que foi estipulado o vencimento dos agentes comunitários de saúde e dos agentes de combate às endemias, não sendo inferior a 2 (dois) salários mínimos.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1938/indicacao_n74-2022__000620.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1938/indicacao_n74-2022__000620.pdf</t>
   </si>
   <si>
     <t>Objetiva a troca de lâmpadas e revisão da iluminação pública e instalações na RJ-196, no trecho que liga o bairro Porto ao bairro São Henry.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1939/indicacao_n75-2022__000621.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1939/indicacao_n75-2022__000621.pdf</t>
   </si>
   <si>
     <t>Objetiva que se conceda redução do Imposto Predial e Territorial Urbano (IPTU) aos imóveis produtores de energia fotovoltaica, a fim de incentivar o implemento da prática de produção de fontes de energia ecologicamente responsável.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n76-2022__000622.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n76-2022__000622.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o Dia D para Combate a Dengue e Chikungunya</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_n77-2022__000623.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_n77-2022__000623.pdf</t>
   </si>
   <si>
     <t>indica o cumprimento, por todos os estabelecimentos públicos e privados localizados no Município de Conceição de Macabu, da Lei Municipal n.º 1.608/2019, que dispõe sobre a obrigatoriedade de todas as placas de atendimento prioritário, incluir o símbolo mundial do Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n78-2022__000624.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n78-2022__000624.pdf</t>
   </si>
   <si>
     <t>Indica o cumprimento da Lei Municipal n.º 1.755/2022, alterada pela Lei Municipal n.º 1968/2022, que garantiu aos cargos das classes "E" e "EI" reajuste,  tendo por base o piso salarial dos profissionais do magistério para 2022, nos moldes da Lei Federal n.º  11.738/2008, de forma retroativa à data de sua publicação.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1955/indicacao_n79-2022__000625.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1955/indicacao_n79-2022__000625.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo uma data para realização da repescagem das vacinas de sarampo, gripe, terceira dose de reforço para covid.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_n80-2022_000627.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_n80-2022_000627.pdf</t>
   </si>
   <si>
     <t>Objetiva o cumprimento da Lei Complementar 191/2022 que garantiu aos servidores públicos civis e militares da área de saúde e da segurança pública da união, dos estados, do distrito federal e dos municípios o pagamento anuênios, triênios, quinquênios, licença- premio e demais mecanismos equivalentes que aumentem a despesa com pessoal.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1959/indicacao_n81-2022_000628.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1959/indicacao_n81-2022_000628.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado ao Poder Executivo, na pessoa do Prefeito Municipal objetivando a criação e organização de um festival do aipim.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1961/indicacao_n82-2022_000629.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1961/indicacao_n82-2022_000629.pdf</t>
   </si>
   <si>
     <t>Objetiva a colocação de tendas para o comércio ambulante em eventos que a área coberta esteja sendo usada.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_n83-2022_000630.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_n83-2022_000630.pdf</t>
   </si>
   <si>
     <t>Objetiva que o município cumpra a Lei Federal n°11.738/2008, Art 2°, que trata da carga horária limite máxima de 2/3 ( dois terços) dos professores para o desempenho das atividades de interação com os educandos.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_n84-2022_000633.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_n84-2022_000633.pdf</t>
   </si>
   <si>
     <t>Objetivando que seja incluída no Orçamento para 2023,reformas nas quadras públicas,  tendo em vista que na LDO para exercício de 2023 não contempla.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_n85-2022_000634.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_n85-2022_000634.pdf</t>
   </si>
   <si>
     <t>Objetivando a criação do campeonato Municipal de futebol feminino.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1966/indicacao_n86-2022_000635.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1966/indicacao_n86-2022_000635.pdf</t>
   </si>
   <si>
     <t>Objetivando construção de uma praça no bairro Palioca, com academia ,quadra e brinquedos.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_n87-2022_000636.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_n87-2022_000636.pdf</t>
   </si>
   <si>
     <t>Objetivando inclusão do absorvente na dos lista itens da cesta básica para os Cras.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_n88-2022_000638.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_n88-2022_000638.pdf</t>
   </si>
   <si>
     <t>Objetivando retorno da Festa Macaipira.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_n89-2022_000639.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_n89-2022_000639.pdf</t>
   </si>
   <si>
     <t>Objetivando a criação da Bolsa Atleta para ajudar no transporte, vestimentas e alimentação.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_n90-2022_000643.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_n90-2022_000643.pdf</t>
   </si>
   <si>
     <t>Objetiva que seja disponibilizado internet de forma gratuita na praça principal, bem como, nas áreas rurais, com internet rural.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n91-2022_000644.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n91-2022_000644.pdf</t>
   </si>
   <si>
     <t>Objetiva que seja realizado novo termo de fomento entre o município de Conceição de Macabu-RJ e a APAE, tendo em vista o atual estar findado em 03(três) meses.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1973/indicacao_n92-2022_000645.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1973/indicacao_n92-2022_000645.pdf</t>
   </si>
   <si>
     <t>Objetivando que seja alterado a art. 101,§ 1º do Estatuto dos  Servidores, para que assim consagre direito a redução de carga horária a todos os servidores e não somente os que possuem 40 horas semanais de carga horária.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1974/indicacao_n93-2022_000646.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1974/indicacao_n93-2022_000646.pdf</t>
   </si>
   <si>
     <t>Objetivando que seja realizado convênio com o Governo do Estado, visando que a Prefeitura fique responsável para auxiliar na manutenção dos veículos da Polícia Militar.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_n94-2022_000648.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_n94-2022_000648.pdf</t>
   </si>
   <si>
     <t>Objetivando  retomada das medidas preventivas contra o Covid, uma vez que o município não possui o serviço de UTI Covid.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_n95-2022_000649.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_n95-2022_000649.pdf</t>
   </si>
   <si>
     <t>Objetivando que seja realizada uma maior fiscalização dos agentes de saúde para controle e combate a dengue, com especial  atenção as tampas para caixas águas e vistorias em terrenos e quintais baldios.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1979/indicacao_n96-2022_000650.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1979/indicacao_n96-2022_000650.pdf</t>
   </si>
   <si>
     <t>Indica Reforma do Monumento em Homenagem ao Dia da Bíblia</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1980/indicacao_n97-2022_000665.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1980/indicacao_n97-2022_000665.pdf</t>
   </si>
   <si>
     <t>Indica Promoção de Evento em Homenagem ao Dia da Bíblia</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1981/indicacao_n98-2022_000666.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1981/indicacao_n98-2022_000666.pdf</t>
   </si>
   <si>
     <t>Objetivando o conserto  da Torre de Transmissão Televisiva.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1982/indicacao_n99-2022_000667.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1982/indicacao_n99-2022_000667.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a construção de quadra no bairro Usina no Conjunto Habitacional Nossa Senhora de Lurdes.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_n100-2022_000668.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_n100-2022_000668.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a volta do projeto de canoagem no lado do parque de exposições municipal Otto Guimarães Linhares.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_n101-2022_000669.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_n101-2022_000669.pdf</t>
   </si>
   <si>
     <t>Construção de quadra na Escola Estadual Municipalizada Victor Sence, no bairro da Usina</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1985/indicacao_n102-2022_000670.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1985/indicacao_n102-2022_000670.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma quadra na Escola Municipal de Capelinha, no Assentamento Capelinha.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1990/indicacao_n103-2022_000671.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1990/indicacao_n103-2022_000671.pdf</t>
   </si>
   <si>
     <t>Indica disponibilização de atendimento pediátrico mensalmente nas creches e escolas municipais que tenham alunos de até 05 anos, com atendimento médico e atualizado de cartão de vacinação.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1991/indicacao_n104-2022_000672.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1991/indicacao_n104-2022_000672.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando criação de um núcleo de proteção recolhimento e defesa animal em situação de abandono, soltos em vias pública, bem como, os que sofrem de maus tratos pelo dono.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_n105-2022_000673.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_n105-2022_000673.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja revogada a Lei Municipal nº 555/2002,que  trata das diárias dos Servidores e Agentes Políticos, para que possam ser incluídos na Lei Municipal, para que estes  possam ser incluídos na Lei nº1418/2015 (diárias no âmbito do Fundo Municipal de Saúde e do Fundo Municipal e Desenvolvimento Social, a servidores ocupantes do cargo de motorista),através de uma alteração na referida  Lei.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_n106-2022_000674.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_n106-2022_000674.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação do espaço de recreação do Centro Municipal de Educação Infantil Vovó Cedinha.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n107-2022_000675.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n107-2022_000675.pdf</t>
   </si>
   <si>
     <t>Indica a distribuição de lanches para pacientes que viajam a tratamento em outros municípios.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n108-2022_000676.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n108-2022_000676.pdf</t>
   </si>
   <si>
     <t>Indica a criação de adicional de final de semana para motoristas da saúde.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_n109-2022_000677.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_n109-2022_000677.pdf</t>
   </si>
   <si>
     <t>Objetiva que seja alterada a lei municipal 1.418/2015 (diárias no âmbito do fundo municipal de saúde e do fundo municipal de promoção e desenvolvimento social, para que conste também os motoristas de todas as outras secretárias municipais, tendo em vista que o aumento foram destinados somente aos motoristas do fundo municipal de saúde e do fundo municipal de promoção e desenvolvimento social.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Indica o cumprimento da Lei Municipal n.º 1.528/2018, instituiu o programa de Lições de Primeiros Socorros na Educação básica da Rede Escolar do Município de Conceição de Macabu, bem como realização de convênio com Corpo de Bombeiros para fins de palestras e treinamento.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_n111-2022_000678.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_n111-2022_000678.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo sinalização para estacionamento de motos na região central do município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_n112-2022_000679.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_n112-2022_000679.pdf</t>
   </si>
   <si>
     <t>Objetiva que seja confeccionado um muro cultural, com pinturas e artes em grafite, na creche municipal Vovó Cenira Procópio, localizada na rua Pastor Manoel de Brito.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_n113-2022_000680.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_n113-2022_000680.pdf</t>
   </si>
   <si>
     <t>Indica Instalação de grade de proteção na ciclovia</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_n114-2022_000681.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_n114-2022_000681.pdf</t>
   </si>
   <si>
     <t>Indica recolhimento de todos os brinquedos sucateados de todas as praças, inclusive os da praça central</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_n115-2022_000682.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_n115-2022_000682.pdf</t>
   </si>
   <si>
     <t>Indica evento de conscientização do agosto lilás, mês de prevenção à violência à mulher, com palestra, atendimentos psicológico, números para denúncias e atendimentos médicos</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_n116-2022_000683.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_n116-2022_000683.pdf</t>
   </si>
   <si>
     <t>Indica criação do tratamento mediante equoterapia</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_n117-2022_000684.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_n117-2022_000684.pdf</t>
   </si>
   <si>
     <t>Indica realização de reforma e manutenção da quadra do bairro Porto.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Lucas Madureira, Dhal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_n118-2022_000685.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_n118-2022_000685.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhando ao Poder Executivo, na pessoa do Prefeito Municipal, objetivando o pagamento de periculosidade aos fiscais de tributo municipal.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2027/indicacao_n119-2022_000686.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2027/indicacao_n119-2022_000686.pdf</t>
   </si>
   <si>
     <t>Indica, que seja encaminhado ao Poder Executivo, na pessoa do Prefeito Municipal, objetivando a criação do auxilio tecnológico educacional para o desenvolvimento das atividades remotas e tecnológicas aos profissionais da educação e servidores das unidades escolares.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2028/indicacao_n120-2022_000687.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2028/indicacao_n120-2022_000687.pdf</t>
   </si>
   <si>
     <t>Indico, que seja encaminhado ao Poder Executivo, na pessoa do Prefeito Municipal, objetivando que seja confeccionado um muro cultural, com pinturas e artes em grafite, na Usina, localizada na Avenida Victor Sense.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_n121-2022_000688.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_n121-2022_000688.pdf</t>
   </si>
   <si>
     <t>Indica, que seja encaminhado ao Poder Executivo a presente Indicação, objetivando reforma ou troca dos brinquedos do parquinho da unidade escolar C.E.M.I. Fadinha Encantada.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_n122-2022_000689.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_n122-2022_000689.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmo. Senhor Prefeito Municipal a presente indicação objetivando que seja cumprida a Lei Municipal 1759/2022, que instituiu a política municipal de resíduos sólidos, no que tange a parte de campanha permanente de orientação e conscientização da população para a necessidade da coleta de resíduos sólidos.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_n123-2022_000690.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_n123-2022_000690.pdf</t>
   </si>
   <si>
     <t>Indica construção de um portal na entrada da cidade  afim de dar destaque aos que transitam pela rodovia e os turistas sejam bem recepcionados no município.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_n124-2022_000691.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_n124-2022_000691.pdf</t>
   </si>
   <si>
     <t>Indica abertura de vagas e convocação de orientadores pedagógicos pelo concurso público vigente</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_n125-2022_000692.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_n125-2022_000692.pdf</t>
   </si>
   <si>
     <t>Indica que a antiga creche do Horto funcione como um CRAS e centro de convivência</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao_n126-2022_000693.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao_n126-2022_000693.pdf</t>
   </si>
   <si>
     <t>Indica realização de pavimentação da Rua Eduardo Neres, próximo a antiga empresa Transmac e Salvador Florido, no bairro Bocaina</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_n127-2022_000694.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_n127-2022_000694.pdf</t>
   </si>
   <si>
     <t>Objetiva a contratação de empresa de ônibus para atender ao transporte de alunos da rede.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2097/indicacao_n128-2022_000695.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2097/indicacao_n128-2022_000695.pdf</t>
   </si>
   <si>
     <t>Indica colocação de um carro à disposição do Centro de Fisioterapia</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2098/indicacao_n129-2022_000696.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2098/indicacao_n129-2022_000696.pdf</t>
   </si>
   <si>
     <t>Indica disponibilização de uniformes de viagem para alunos dos projetos de Taekwondo e Jiu-jitsu</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2099/indicacao_n130-2022_000697.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2099/indicacao_n130-2022_000697.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Poder Executivo, a reiteração a Indicação de n.°98, objetivando o conserto da Torre de Transmissão Televisiva.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2100/indicacao_n131-2022_000698.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2100/indicacao_n131-2022_000698.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Poder Executivo a presente Indicação objetivando a resolução das vistorias veiculares realizadas pelo DETRAN neste município.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2101/indicacao_n132-2022_000699.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2101/indicacao_n132-2022_000699.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Senhor Prefeito Municipal , a presente indicação, objetivando a realização de um projeto esportivo no Parque de Exposições, com construção de pista de corrida, de bicicleta, dentre outras atividades.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n133-2022_000700.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n133-2022_000700.pdf</t>
   </si>
   <si>
     <t>Objetivando que seja realizada convocação dos Professores de Educação Especial, aprovados no Concurso Público em vigência.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_n134-2022_000701.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_n134-2022_000701.pdf</t>
   </si>
   <si>
     <t>Reiterando a Indicação Legislativa nº 082/2022.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_n135-2022_000702.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_n135-2022_000702.pdf</t>
   </si>
   <si>
     <t>Indicando que seja encaminhado ao Presidente do Instituto de Previdência e Assistência dos servidores do município de Conceição de Macabu - IPASCON, o presente, objetivando que seja criado o cartão alimentação para os servidores do Instituto.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_n136-2022__000704.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_n136-2022__000704.pdf</t>
   </si>
   <si>
     <t>Indica realização de conserto em área próxima do cemitério.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_n137-2022__000705.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_n137-2022__000705.pdf</t>
   </si>
   <si>
     <t>Objetiva que seja disponibilizado para a população com Transtorno do Espectro Autista - TEA, cursos profissionalizantes.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_n138-2022__000706.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_n138-2022__000706.pdf</t>
   </si>
   <si>
     <t>Indica que haja avaliação periódica dos prédios escolares com a finalidade de preservação e manutenção e manutenção dos prédios públicos para que  não aconteça a depredação total</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_n139-2022__000707.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_n139-2022__000707.pdf</t>
   </si>
   <si>
     <t>Indica que aconteçam ações na Secretaria Municipal de Meio Ambiente para plantio de mudas e reflorestamento das áreas da Amorosa, Santo Agostinho e outros lugares da cidade atingidos pelas fortes chuvas</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2123/indicacao_n140-2022__000708.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2123/indicacao_n140-2022__000708.pdf</t>
   </si>
   <si>
     <t>Indica criação da Secretaria de Defesa Civil, autônoma e com orçamento próprio.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_n141-2022__000709.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_n141-2022__000709.pdf</t>
   </si>
   <si>
     <t>Indica que se proceda a vistoria realizada pela Secretaria de Segurança Pública e Mobilidade Urbana dos carros abandonados em vias públicas, com notificação prévia aso proprietários.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2125/indicacao_n142-2022__000710.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2125/indicacao_n142-2022__000710.pdf</t>
   </si>
   <si>
     <t>Indica acréscimo de transporte e horário para os universitários  que estudam em tempo integral , manhã e tarde, em Macaé e Campos</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_n143-2022__000711.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_n143-2022__000711.pdf</t>
   </si>
   <si>
     <t>Objetiva a inclusão do cargo de técnico em radiologia no quadro de gratificação por escolaridade instituído pela Lei municipal n° 1614/2019.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n144-2022__000712.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n144-2022__000712.pdf</t>
   </si>
   <si>
     <t>Objetiva que os equinos recolhidos pelo município, aqueles cujo os proprietários não resgatarem no prazo legal, sejam aproveitados para projetos de tambor e baliza, equoterapia e outros projetos voltados ao uso dos mesmos, com a finalidade de aproveita-los em prol das necessidades do município.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n145-2022__000713.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n145-2022__000713.pdf</t>
   </si>
   <si>
     <t>Objetiva que para cada campeonato esportivo organizado pela secretaria municipal de esporte na modalidade masculina, seja incluído também a modalidade feminina do respectivo campeonato.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n146-2022__000714.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n146-2022__000714.pdf</t>
   </si>
   <si>
     <t>Objetiva que a secretaria municipal de educação promova cursos de capacitação para gestores, professores e pais de alunos com Transtorno do Espectro do Autismo (TEA).</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n147-2022__000715.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n147-2022__000715.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação de uma pista de laço, no parque de exposições.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2143/indicacao_n148-2022__000716.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2143/indicacao_n148-2022__000716.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação Legislativa n.°128/2022, objetivando que o Prefeito disponibilize um veículo para ficar a disposição do centro de fisioterapia.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_n149-2022__000717.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_n149-2022__000717.pdf</t>
   </si>
   <si>
     <t>Indica pagamento de abono para todos os servidores públicos municipais (por matrícula) no mês de dezembro do corrente</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_n150-2022__000718.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_n150-2022__000718.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando a concessão de cesta natalina para os servidores municipais.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2150/indicacao_n151-2022__000719.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2150/indicacao_n151-2022__000719.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando a criação do programa de inclusão de alimentos orgânicos ou de base agroecológico no cardápio de merenda escolar da rede municipal.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2151/indicacao_n152-2022__000720.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2151/indicacao_n152-2022__000720.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja construída uma quadra na creche Vovó Cenira Procópio.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2152/indicacao_n153-2022__000721.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2152/indicacao_n153-2022__000721.pdf</t>
   </si>
   <si>
     <t>Tem por finalidade que seja providenciada instalação de lombadas na Rua Guilherme Barbosa, no Porto; e Rua Francisco Lima, no São Henry.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2153/indicacao_n154-2022__000722.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2153/indicacao_n154-2022__000722.pdf</t>
   </si>
   <si>
     <t>Objetiva a disponibilização de uniforme de Balé aos alunos do projeto implantado pelo município.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2154/indicacao_n155-2022__000723.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2154/indicacao_n155-2022__000723.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação Legislativa de n°142/2022 que trata do incremento de transporte e horários para os universitários que estudam em tempo integral, manhã e tarde, em Macaé e Campos.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_n156-2022__000724.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_n156-2022__000724.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja o "Cartão Alimentação" estendido aos aposentados e pensionistas.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_n157-2022__000725.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_n157-2022__000725.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja o disponibilizado como prática esportiva na praça municipal, Futmesa.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao_n158-2022__000726.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao_n158-2022__000726.pdf</t>
   </si>
   <si>
     <t>indica instalação de quebra-molas no Mutirão, bairro Rhódia</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2160/indicacao_n159-2022__000727.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2160/indicacao_n159-2022__000727.pdf</t>
   </si>
   <si>
     <t>Indica colocação de placas visíveis, quebra-molas, semáforo ou ainda guardas municipais em determinados pontos da cidade</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao_n160-2022__000728.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao_n160-2022__000728.pdf</t>
   </si>
   <si>
     <t>Indica criação de um cronograma distribuição de mudas cultivadas no Horto Municipal Vereador Hélio Araújo</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao_n161-2022__000729.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao_n161-2022__000729.pdf</t>
   </si>
   <si>
     <t>Indica revitalização e reforma das áreas de recreação de todas as escolas e creches municipais</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_n162-2022__000730.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_n162-2022__000730.pdf</t>
   </si>
   <si>
     <t>Indica construção de ponto de ônibus na praça, perto da igreja católica</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_n163-2022__000731.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_n163-2022__000731.pdf</t>
   </si>
   <si>
     <t>Indica que seja autorizado aos fiscais de obras do município que o exercício de suas atividades possam ocorrer, também, nos sábados e domingos.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n164-2022__000732.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n164-2022__000732.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo pavimentação das ruas Eduardo Neres e Salvador Florido, bairro bocaina.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n165-2022__000733.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n165-2022__000733.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO O RETORNO DA FEIRA DOS ARTESÃOS AOS SÁBADOS, DOMINGOS E FERIADOS NA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n166-2022__000734.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n166-2022__000734.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo programação de shows locais, caixa de som, campeonatos de jogos, encontro de artistas aos fins de semana e feriados no praça central.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_n167-2022__000735.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_n167-2022__000735.pdf</t>
   </si>
   <si>
     <t>Objetiva a compra de peças para compor as baterias carnavalescas, assim como talabartes e baquetas para serem utilizadas pelos blocos carnavalescos.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_n168-2022__000737.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_n168-2022__000737.pdf</t>
   </si>
   <si>
     <t>Indica disponibilização de de plano de saúde aos servidores públicos municipais e seus dependentes</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_n169-2022__000738.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_n169-2022__000738.pdf</t>
   </si>
   <si>
     <t>Indica disponibilização de livros para os alunos da rede municipal de ensino</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_n170-2022__000739.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_n170-2022__000739.pdf</t>
   </si>
   <si>
     <t>Objetiva a realização de campanhas com intuito de incentivar e acelerar a vacinação da dose de reforço da Covid-19 no Município.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_n171-2022__000741.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_n171-2022__000741.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO AO EXMO. SENHOR PREFEITO MUNICIPAL, APÓS APROVAÇÃO DO PLENÁRIO, A PRESENTE INDICAÇÃO OBJETIVANDO QUE SEJA INCENTIVADO A VACINAÇÃO DE POLIOMIELITE NAS CRIANÇAS A PARTIR DE 2 MESES A 5 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_n172-2022__000742.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_n172-2022__000742.pdf</t>
   </si>
   <si>
     <t>Indica que sejam realizadas ações voltadas para conscientização da prevenção à dengue.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_n173-2022__000743.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_n173-2022__000743.pdf</t>
   </si>
   <si>
     <t>Indica instalação de quebra-molas onde há placa de sinalização.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_n174-2022__000744.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_n174-2022__000744.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Educação compre uniformes para os alunos da Rede Municipal de ensino.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_n175-2022__000745.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_n175-2022__000745.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Educação crie projeto de transporte para atender os alunos em viagens aos passeios durante o ano.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_n176-2022__000746.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_n176-2022__000746.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma Capela Mortuária Pública no Cemitério Municipal de Conceição de Macabu.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_n177-2022__000747.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_n177-2022__000747.pdf</t>
   </si>
   <si>
     <t>Indica concessão de Abono Natalino aos Aposentados e Pensionistas</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_n178-2022__000748.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_n178-2022__000748.pdf</t>
   </si>
   <si>
     <t>Visa o depósito e recolhimento de forma correta dos lixos plásticos, evitando o despejo de forma irregular.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_n179-2022__000749.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_n179-2022__000749.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura Municipal de Conceição de Macabu estude a viabilidade de criação de um projeto que leve internet a zona rural, onde se conceda algum tipo de subvenção as empresas provedoras para cabear as zonas longínquas do Município.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_n180-2022__000750.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_n180-2022__000750.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando apoio estrutural para os blocos de embalo carnavalescos através de um termo de cooperação entre a prefeitura municipal e as entidades envolvidas nos eventos nos eventos para o carnaval do próximo ano.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_n181-2022__000751.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_n181-2022__000751.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO O RETORNO DA COPA DE FUTSAL DO COMÉRCIO DE CONCEIÇÃO DE MACABU/RJ COM APOIO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_n182-2022__000752.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_n182-2022__000752.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A REALIZAÇÃO DE CAMPEONATO MUNICIPAL DE FUTSAL SUB-17 E SUB-15.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_n183-2022__000753.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_n183-2022__000753.pdf</t>
   </si>
   <si>
     <t>Indica que seja adicionado ação no Quadro de Detalhamento de Despesa - QDD, com sua respectiva função, subfunção, categoria econômica e fonte de recurso no Orçamento de 2023, da Secretaria Municipal de Meio Ambiente, visando a implementação da Autossuficiência Energética.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n184-2022__000754.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n184-2022__000754.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a concessão de isenção  de IPTU e Alvará de Funcionamento aos proprietários ou possuidores de imóveis edificados atingidos por enchentes e alagamentos.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n185-2022__000755.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n185-2022__000755.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, em reiteração à indicação 177/2022, a concessão de adicional extraordinário também aos servidores públicos inativos e pensionistas.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n186-2022__000756.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n186-2022__000756.pdf</t>
   </si>
   <si>
     <t>Objetiva a compra do propriedade hotel fazenda Malibu.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1934/mocaoderepudio012022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1934/mocaoderepudio012022.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra o leilão realizado no dia 16/06/2016, no processo 0363000-56.2003.5.01.0481, referente ao hotel Malibu, único estabelecimento de hotelaria na cidade, a mais de 50 anos fazendo história na cidade.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>CHAPA</t>
   </si>
   <si>
     <t>Chapa Candidata à Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2224/chapa_a_000631.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2224/chapa_a_000631.pdf</t>
   </si>
   <si>
     <t>(CHAPA A) Presidente: Nathália Silveira Braga; 1° Vice-Presidente: Sandro de Oliveira Daumas; 2° Vice-Presidente: Tcharles Ribeiro dos Santos Viana; 1° Secretário: José Marcelo Moço Neto; 2° Secretário: Marco Aurélio Silva Bueno.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>(RETIRADA) Presidente: Jorge Luiz Silva Andrade; 1° Vice-Presidente: Nathália Silveira Braga; 2° Vice-Presidente: Tayguara Bueno de Souza Tavares; 1° Secretário: Carlos Augusto Paula Barbosa; 2° Secretário: Lucas Madureira Pereira.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2226/chapa_b_000632.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2226/chapa_b_000632.pdf</t>
   </si>
   <si>
     <t>(CHAPA B) Presidente: Vagner Santos Ignácio; 1° Vice-Presidente: Jorge Luiz Silva Andrade; 2° Vice-Presidente: Tayguara Bueno de Souza Tavares; 1° Secretário: Lucas Madureira Pereira; 2° Secretário: Carlos Augusto Paula Barbosa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4868,67 +4868,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2177/emenda_03-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2185/emenda_n_04-2022_-_projeto_jovem_aprendiz_000652.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2187/emenda_n_05-2022_-_15_000653.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2010/plc_n_01-2022_-_ipascom_000414.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1782/plo_n_01-2022_000227.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1783/plo_n_02-2022_000247.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1784/plo_n_03-2022_000248.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1785/plo_n_04-2022_000226.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1786/plo_n_05-2022_000236.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1789/plo_n_06-2022_000271.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_n07-2022_000269.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1819/plo_n_08-2022__000357-_direirots_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_n_09-2022_000272.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1841/plo_n_10-2022__000359_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1842/plo_n11-2022_000284.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1843/plo_n_12-2022_20220519_084354_000313-_entrega_de_materiais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1846/plo_n_14-2022_000324-_autorizando_entrada_de_agentes_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1848/plo_n15-2022_000283.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1850/plo_n_17-2022_20220519_084747_000314.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1861/plo_n_18-2022_000293_-_leite_cidadao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1870/plo_n19-2022_000280.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1871/plo_n_20-2022_-_prorec_000377.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1872/plo_n21-2022_000279.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1881/plo_n22-2022_000281.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1893/plo_n_23-2022_000322-_caixas_eletronicos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1895/plo_n_24-2022_-_retirado_pelo_autor_000480.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1899/plo_n_25-2022_-_ldo_000365.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1908/plo_n_26-2022_000316_-_organizacao_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1909/plo_n_27-2022_085657_000315-_reforma_estrutura_da_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1915/plo_n_28-2022_000317-_abertura_de_vagas_em_cargos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1918/plo_n_29-2022_000321-_atendimento_ao_tratamento_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1919/plo_n_30-2022_000326_-_movimento_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1920/plo_n_31-2022__000356_-_movimento_saude-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1921/plo_n_32-2022_nucleo_rosa_000358.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1932/plo_n_33-2022_-_direiros_da_crianca_000364.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1933/plo_n_34-2022_-_altera_a_lei_sobre_os_direitos_da_crianca_e_do_adolescente_000479.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1937/plo_n_35-2022_-_criacao_de_cargos_em_comissao_000367.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1942/plo_n_36-2022_-_direitos_contidos_na_lei_n.14.191-2021._000380.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1947/plo_n_37-2022_-_altera_lei_orcamentaria_000703.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1957/plo_n_38-2022_-_tribuna_000373.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1977/plo_n_39-2022_-_altera_a_lei_1729-2021_000374.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1987/plo_n_40-2022_-_gratificacao_membro_de_comissao_000363.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1988/plo_n_41-2022_-_removido_pelo_autor_000368.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1992/plo_n_42-2022_-_atendimento_pediatrico_nas_creches_000383.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1993/plo_n_43-2022_-_estabelece_diretrizes_para_aberturaa_de_credito_000482.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2001/plo_n_44-2022_-_instalacao_de_cameras_nas_escolas_000444.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2012/plo_n_45-2022_-_reajuste_da_classe_h-_agentes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2007/plo_n_46-2022_-_altera_artigo_abre_vaga_000393.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2008/plo_n_47-2022_-_5g_000485.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2009/plo_n_48-2022_abre_vaga_para_analista_000391.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2029/plo_n_49-2022_-_coleta_de_lixo_-_retirado_pela_autora_000501.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2050/plo_n_50-2022_-_tea_alimentacao_000460.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2056/plo_n_51-2022_-_caminhada_da_familia_000462.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2057/plo_n_52-2022_-_vereador_idoso_000463.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2060/plo_n53-2022_-_aumento_classe_e1_000406.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2063/plo_n_54-2022_-_altera_lei_n1.781-2022_000459.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2094/plo_55.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_n_56-2022_-_revoga_art_2_da_lei_1728-2022_000465.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2104/plo_n_57-2022_-_laudo_tea__000477.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2105/plo_58-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2111/plo_n_59-2022_-_isonomia_homens_e_mulheres_nas_competicoes_000470.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2112/plo_n_60-2022_-_empresa_amiga_da_educacao_000495.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2113/plo_n_61-2022_-_vereador_mirim_000483.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2114/plo_n_62-2022__-_adote_uma_praca_000505.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2127/plo_n_63-2022_-_programa_jovem_aprendiz_000492.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2128/plo_n_64-2022_-_criacao_e_implementacao_do_cejaa_000476.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2132/plo_n_65-2022_-_normatiza_a_diferenca_entre_niveis_000481.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2133/plo_n_66-2022_-_priorizacao_dos_estudantes_com_tea_000494.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2134/plo_n_67-2022_-_dia_do_ciclista_000472.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2139/plo_n_68-2022_-_altera_o_prazo_para_vigorar_a_lei_1.798-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_n_69-2022__-_direito_da_mulher_de_ter_acompanhante_000507.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2144/plo_n_70-2022_-_obrigatoriedade_de_notificar_o_conselho_tutelar_000496.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2145/plo_n_71-2022__-_veda_circulacao_de_caes_de_medio_grande_e_gigante_porte_000504.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2146/plo_n_72-2022_-_semana_de_prevencao_das_doencas_do_coracao_000484.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2148/plo_n_73-2022__-_reajuste_no_cartao_alimentacao_000508.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_n_74-2022_-_alteracao_de_nomenclatura_e_simbologia_de_cargos_na_secretaria_de_fazenda_000493.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2165/plo_n_75-2022_-_institui_a_politica_de_incentivo_a_producao_de_cafe_000491.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2169/plo_n_76-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2174/plo_n_77-2022_-_semana_municipal_de_acao_de_gracas_000597.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2175/plo_78-2022_-_emissao_de_diplomas_em_braile_para_os_alunos_com_deficiencia_visual_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2189/plo_n_79-2022_-_publicacao_na_internet_de_lista_de_espera_000595.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2195/plo_n_80-2022_-_altera_lei_1732-2021_regime_de_pequenas_despesas_000662.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2196/plo_n_81-2022_-_repasses_a_assistencia_social_asilo_santo_antonio_000626.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2197/plo_n_82-2022_-_adicional_procuradores_000661.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_n_83-2022_-_altera_lei_de_circulacao_de_caes_000598.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2206/plo_n_84-2022_-_abono_executivo_000599.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2208/plo_n_85-2022_-_concessao_de_auxilio_alimentacao_ao_ipascom_000658.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2210/plo_n_86-2022_-_abono_legislativo_000663.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2211/plo_n_87-2022_-_conselho_municipal_de_meio_ambiente_000563.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2218/plo_n_88-2022_-_adicional_para_defesa_civil_000659.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2213/plo_n_89-2022_-_abertura_de_vagas_no_concurso_vigente_000657.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2214/plo_90-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2215/plo_91-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2216/plo_n_92-2022_-_cargo_pedagogo_000664.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2217/plo_41-2022_-_executivo_-_plano_municipal_de_gestao_integrada_de_residuos__solidossapl_93-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2219/plo_94-2022_-_isencao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_95-2022_-_revoga_o_inciso_iv_do_art._2o_-_lei_do_abono.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2227/plo_96-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1958/ps_n_01-2022_-_criacao_de_cargos_em_comissao_000366.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2062/ps_n_02-2022_-_tea_alimentacao_000460.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2205/p_s_n_03-2022_-_incentivo_a_producao_de_cafe_000647.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1792/pre_n_01-2022_000274.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1820/pre_n_02-2022_000275.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1851/pre_n_03-2022_000270.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1852/pre_n_04-2022_000285.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1853/pre_n_05-2022_000286.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1867/pre_n_06-2022_000287.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1868/pre_n_07-2022_000291.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1869/pre_n_08-2022_000290.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1879/pre_n_09-2022_000288.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1880/pre_n_10-2022_000289.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1882/pre_n_11-2022_000292.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1888/pre_n_12-2022_000296.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1889/pre_n_13-2022_000300.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1890/pre_n_14-2022_-mocao_de_aplausos_-_maria_da_silva_couto_000403.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1900/pre_n_15-2022_000299.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1914/pre_n_16-2022_000319.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1922/pre_n_17-2022_000298.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1924/pre_n_18-2022_000297.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1928/pre_n_19-2022_000323.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1945/pre_n_20-2022__000355.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1948/pre_n_21-2022__000350.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1946/pre_n_22-2022__000345.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1951/pre_n_23-2022__000351.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1953/pre_n_24-2022__000349.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1954/pre_n_25-2022__000354.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1960/pre_n_26-2022__000353.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1986/pre_n_27-2022__000362.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1989/pre_n_28-2022__000361.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2003/pre_n_29-2022_-_merito_esportivo_dennis_almeida_000394.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2004/pre_n_30-2022_-_merito_esportivo_thiago_negreiros_000395.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2005/pre_n_31-2022_-_titulo_de_cidadao_-_marco_elias_000405.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2041/pre_n_32-2022_-_titulo_de_cidadao_-_jorge_bruno__000413.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2020/pre_n_33-2022_-_cidada_macabuense_alcilene_vieira_000396.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2024/pre_n_34-2022_-_cidada_macabuense_dionizia_moreno.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2031/pre_n_35-2022_-_honra_ao_merito_romaro_pessanha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2032/pre_n_36-2022_-_honra_ao_merito_defesa_civil_000399.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2034/pre_n_37-2022_-_honra_ao_merito_major_frederico_000400.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2035/pre_n_38-2022_-_cidadao_macabuense_renan_julerate_000401.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2036/pre_n_39-2022_-_honra_ao_merito_douglas_smmithy_000402.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2042/pre_n_40-2022_-_mocao_de_aplausos_-_maristela_000412.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2043/pre_n_41-2022_-_mocao_de_aplausos_-_shaiana_000411.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2044/pre_n_42-2022_-_titulo_cidadao_claudio_giron_000410.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2045/pre_n_43-2022_-_titulo_cidadao_marlon_pires_000409.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2046/pre_n_44-2022_-_titulo_cidadao_padre_frei_wellington_000408.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2048/pre_n_45-2022_-_titulo_-_luiz_carlos_da_silva_000407.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2052/pre_n_46-2022_-_cidadao_macabuense_-_sergio_rodigueiro_000426.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2054/pre_n_47-2022_-_cidadao_macabuense_-_jose_roque_000425.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2055/pre_n_48-2022_-_cidadao_macabuense_-_samuel_viana_000432.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2058/pre_n_49-2022_-_titulo_de_cidada_-_ana_lucia_000417.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2059/pre_n_50-2022_-_mocao_de_aplausos_-_altenir_bernardino_000416.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2061/pre_n_51-2022_-_mocao_de_aplausos_-_conselheiros_tutelares_000419.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2064/pre_n_52-2022_-_mocao_de_aplausos_-_fernanda_martins_000418.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2065/pre_n_53-2022_-_mocao_de_aplausos_-_ilma_ribeiro_000420.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2066/pre_n_54-2022_-_mocao_de_aplauso_-_paulo_alonso_000424.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2068/pre_n_55-2022_-_cidadao_macabuense_-_michel_nakle_000423.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2069/pre_n_56-2022_-_cidadao_macabuense_-_andre_luiz_fontoura.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2070/pre_n_57-2022_-_honra_ao_merito_-_ulysses_vidal_000429.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2071/pre_n_58-2022_-_honra_ao_merito_-_claudio_linhares_000439.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2072/pre_n_59-2022_-_cidada_macabuense_-_rogeria_000430.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2073/pre_n_60-2022_-_mocao_de_aplausos_-_ministerio_000431.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2079/pre_n_62-2022_-_honra_ao_merito_-_grupo_pedal_000438.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2075/pre_n_63-2022_-_comenda_celina_-_elza_maria_000428.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2076/pre_n_64-2022_-_mocao_de_aplusos_-_sayonara_000436.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2081/pre_n_65-2022_-_honra_ao_merito_-_chico_machado_000437.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2082/pre_n_66-2022_-_mocao_de_aplusos_-_chrisnanda_000435.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2083/pre_n_67-2022_-_comenda_dr_jose_-_dr._ercinio_000434.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2084/pre_n_68-2022_-_honra_ao_merito_-_jose_augusto_000433.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2085/pre_n_69-2022_-_honra_ao_merito_marilena_000449.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2086/pre_n_70-2022_titulo_cidadao__marcos_gomes_000488.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2092/pre_n_71-2022_-_titulo_de_cidadao_donisete_fae_000443.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2106/pre_n_72-2022_-_mocao_de_aplausos_a_doutora_carla_alvarenga_000442.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1791/req_01-2022_-_requer_o_envio_de_copia_do_seguinte_processo_administrativo_11.397-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1795/req_02-2022_-_requer_informacoes_dos_processos_licitatorios.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1797/req_03-2022_-_requer_envio_de_copias_de_inteiro_teor_dos_seguintes_pregoes_30.2021_e_73.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1798/req_04-2022_-_requer_informacoes_sobre_irregularidades_na_cozinha_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1801/req_05-2022_-_informacoes_dos_maquinarios_e_seus_respectivos_gastos_de_combustiveis_e_manutencao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1807/req_06-2022_-_requer_o_envio_de_copias.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1808/req_07-2022_-_requer_o_envio_de_copias.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1809/req_08-2022_-_requer_o_envio_de_copia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1823/req_09-2022_-_montante_mensal_arrecadado_com_a_cip.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1840/req_10-2022_-_informacoes_do_reiterado_descumprimento_da_legislacao_municipal_1.755.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1845/req_11-2022__-_seja_informado_a_quantidade_de_servidores_municipais_do_sepe.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1847/req_12-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1854/req_13-2022_-_informacoes_acerca_de_tramitacoes_de_abertura_de_empresas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1862/req_14-2022_-_informacao_sobre_o_calendario_festivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1873/req_15-2022_-_informacoes_do_motivo_que_levou_a_prefeitura_a_nao_efetivar_o_pagamento_do_trienio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1886/req_16-2022_-_requer_informacoes_acerca_dos_motivos_para_nao_realizacao_de_obras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1887/req_17-2022_-_requer_informacoes_acerca_de_realizacao_de_exames_de_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1897/req_18-2022_-_informacoes_acerca_dos_motivos_para_publicacao_no_do_da_lei_540.2002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1898/req_19-2022_-_cobranca_da_taxa_de_inscricao_para_emissao_de_nota_fiscal.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1907/req_20-2022_-_requer_informacoes_acerca_de_processo_licitatorio_de_locacao_de_equipamentos_de_uti.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1917/req_21-2022_-_informacao_da_obra_da_creche_do_bairro_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1923/req_22-2022_-_informacao_quanto_a_atuacao_do_municipio_no_servico_funeral_social.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1929/req_23-2022_-_requer_informacoes_quanto_ao_cumprimento_de_carga_horaria_de_trabalho_do_diretor_geral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1940/req_24-2022_-_informacoes_quanto_aos_gastos_por_secretaria_muni._com_diarias_de_pequenas_despesas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1941/req_25-2022_-_informacoes_quanto_ao_repasse_de_icms_ecologico_ao_municipio_nos_anos_de_2019-2021__.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1944/req_26-2022_-_informacao_quanto_a_implantacao_do_dia_de_planejamento_conhecido_como_1.3_extraclasse.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1978/req_27-2022_-_apreensoes_de_animais_soltos_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1999/req_28-2022_-_requer_informacoes_acerca_de_comprovacao_de_pagamentos_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2011/req_29-2022_-_irredutibilidade_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2021/req_31-2022_-_vagas_para_facilitador_de_oficinas_e_orientador_social.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2030/req_32-2022_-_copia_de_inteiro_teor.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2037/req_33-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2038/req_34-2022_-_informacao_do_planejamento_e_execucoes_de_servicos_da_secretaria_municipal_de_agropecu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2040/req_35-2022_-_enncaminhar_ao_prefeito_copia_de_processos.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2053/req_37-2018_-_informacao_acerca_dos_motoristas_e_dos_servidores_nao_motoristas_que_dirigem_veiculos_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2087/req_39-2022_-_requer_informacoes_acerca_de_andamento_da_obra_da_creche_vovo_cedinha.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2088/req_40-2022_-_informacoes_acerca_de_imoveis_da_prefeitura_que_estao_inutilizados_e_quais_os_motivos_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2108/req_42-2022_-_requer_copia_de_inteiro_teor_do_processo_n._242-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2109/requerimento_43-2022_-_lucas_madureira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2126/req_44-2022_-__encaminhamento_a_esta_casa_legislativa_de_copia_de_inteiro_teor_do_processo_n_7.299.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2130/req_45-2022_-_informacoes_referentes_as_horas_extras_realizadas_por_pessoas_fisicas_que_ocupam_cargo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2142/ri_47-2022_-_requer_a_renuncia_ao_cargo_de_presidente_da_comissao_permanente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2170/req_48-2022_-_solicita_copia_do_processo_licitatorio_e_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2171/ri_49-2022_-_agenda_de_eventos_oficiais_que_ocorrerao_no_municipio_ate_31.12.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2178/ri_50-2022_-_informacoes_se_ha_no_planejamento_do_municipio_a_implantacao_da_legislacao_federal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2186/ri_51-2022_-_informacoes_quanto_a_existencia_de_taxa_a_ser_paga.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2198/ri_52-2022_-_inteiro_teor_da_contratacao_por_inexigibilidade_numero_de_processo_16307.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n01-2022_000514.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n02-2022_000516.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_n03-2022_000518.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_n04-2022_000517.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n05-2022_000519.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n06-2022_000520.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n07-2022_000521.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n08-2022_000522.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n09-2022_000523.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n10-2022_000524.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1811/indicacao_n11-2022_000525.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n12-2022_000526.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_n13-2022_000527.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n14-2022_000528.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n15-2022_000529.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n16-2022_000530.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_n17-2022_000531.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_n18-2022_000532.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_n19-2022_000533.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n20-2022_000534.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_n21-2022_000535.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_n22-2022_000536.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n23-2022_000537.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_n24-2022_000538.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_n25-2022_000539.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n26-2022_000540.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n27-2022_000541.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n28-2022_000542.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n29-2022_000543.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n30-2022_000544.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_n31-2022_000545.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_n32-2022_000546.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_n33-2022_000547.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n34-2022_000548.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_n35-2022_000549.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_n36-2022_000550.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n37-2022_000551.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_n38-2022_000552.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_n39-2022_000553.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n40-2022_000554.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n41-2022_000555.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n42-2022_000556.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_n43-2022_000557.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1866/indicacao_n44-2022_000558.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n45-2022__000564.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_n46-2022__000565.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n47-2022__000566.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n48-2022__000567.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n49-2022__000568.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_n50-2022__000569.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_n51-2022__000570.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_n52-2022__000572.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_n53-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_n54-2022__000600.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_n55-2022__000601.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_n56-2022__000602.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n57-2022__000603.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n58-2022__000604.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_n59-2022__000605.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_n60-2022__000606.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n61-2022__000607.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_n62-2022__000608.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1911/indicacao_n63-2022__000609.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1912/indicacao_n64-2022__000610.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1913/indicacao_n65-2022__000611.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1916/indicacao_n66-2022__000612.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1925/indicacao_n67-2022__000613.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n68-2022__000614.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n69-2022__000615.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1930/indicacao_n70-2022__000616.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1931/indicacao_n71-2022__000617.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n72-2022__000618.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1936/indicacao_n73-2022__000619.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1938/indicacao_n74-2022__000620.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1939/indicacao_n75-2022__000621.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n76-2022__000622.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_n77-2022__000623.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n78-2022__000624.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1955/indicacao_n79-2022__000625.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_n80-2022_000627.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1959/indicacao_n81-2022_000628.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1961/indicacao_n82-2022_000629.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_n83-2022_000630.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_n84-2022_000633.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_n85-2022_000634.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1966/indicacao_n86-2022_000635.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_n87-2022_000636.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_n88-2022_000638.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_n89-2022_000639.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_n90-2022_000643.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n91-2022_000644.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1973/indicacao_n92-2022_000645.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1974/indicacao_n93-2022_000646.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_n94-2022_000648.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_n95-2022_000649.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1979/indicacao_n96-2022_000650.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1980/indicacao_n97-2022_000665.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1981/indicacao_n98-2022_000666.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1982/indicacao_n99-2022_000667.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_n100-2022_000668.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_n101-2022_000669.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1985/indicacao_n102-2022_000670.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1990/indicacao_n103-2022_000671.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1991/indicacao_n104-2022_000672.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_n105-2022_000673.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_n106-2022_000674.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n107-2022_000675.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n108-2022_000676.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_n109-2022_000677.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_n111-2022_000678.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_n112-2022_000679.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_n113-2022_000680.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_n114-2022_000681.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_n115-2022_000682.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_n116-2022_000683.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_n117-2022_000684.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_n118-2022_000685.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2027/indicacao_n119-2022_000686.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2028/indicacao_n120-2022_000687.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_n121-2022_000688.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_n122-2022_000689.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_n123-2022_000690.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_n124-2022_000691.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_n125-2022_000692.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao_n126-2022_000693.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_n127-2022_000694.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2097/indicacao_n128-2022_000695.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2098/indicacao_n129-2022_000696.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2099/indicacao_n130-2022_000697.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2100/indicacao_n131-2022_000698.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2101/indicacao_n132-2022_000699.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n133-2022_000700.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_n134-2022_000701.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_n135-2022_000702.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_n136-2022__000704.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_n137-2022__000705.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_n138-2022__000706.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_n139-2022__000707.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2123/indicacao_n140-2022__000708.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_n141-2022__000709.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2125/indicacao_n142-2022__000710.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_n143-2022__000711.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n144-2022__000712.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n145-2022__000713.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n146-2022__000714.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n147-2022__000715.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2143/indicacao_n148-2022__000716.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_n149-2022__000717.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_n150-2022__000718.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2150/indicacao_n151-2022__000719.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2151/indicacao_n152-2022__000720.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2152/indicacao_n153-2022__000721.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2153/indicacao_n154-2022__000722.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2154/indicacao_n155-2022__000723.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_n156-2022__000724.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_n157-2022__000725.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao_n158-2022__000726.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2160/indicacao_n159-2022__000727.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao_n160-2022__000728.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao_n161-2022__000729.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_n162-2022__000730.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_n163-2022__000731.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n164-2022__000732.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n165-2022__000733.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n166-2022__000734.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_n167-2022__000735.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_n168-2022__000737.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_n169-2022__000738.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_n170-2022__000739.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_n171-2022__000741.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_n172-2022__000742.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_n173-2022__000743.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_n174-2022__000744.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_n175-2022__000745.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_n176-2022__000746.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_n177-2022__000747.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_n178-2022__000748.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_n179-2022__000749.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_n180-2022__000750.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_n181-2022__000751.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_n182-2022__000752.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_n183-2022__000753.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n184-2022__000754.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n185-2022__000755.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n186-2022__000756.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1934/mocaoderepudio012022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2224/chapa_a_000631.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2226/chapa_b_000632.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2177/emenda_03-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2185/emenda_n_04-2022_-_projeto_jovem_aprendiz_000652.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2187/emenda_n_05-2022_-_15_000653.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2010/plc_n_01-2022_-_ipascom_000414.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1782/plo_n_01-2022_000227.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1783/plo_n_02-2022_000247.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1784/plo_n_03-2022_000248.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1785/plo_n_04-2022_000226.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1786/plo_n_05-2022_000236.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1789/plo_n_06-2022_000271.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_n07-2022_000269.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1819/plo_n_08-2022__000357-_direirots_dos_autistas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_n_09-2022_000272.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1841/plo_n_10-2022__000359_-_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1842/plo_n11-2022_000284.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1843/plo_n_12-2022_20220519_084354_000313-_entrega_de_materiais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1846/plo_n_14-2022_000324-_autorizando_entrada_de_agentes_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1848/plo_n15-2022_000283.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1850/plo_n_17-2022_20220519_084747_000314.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1861/plo_n_18-2022_000293_-_leite_cidadao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1870/plo_n19-2022_000280.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1871/plo_n_20-2022_-_prorec_000377.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1872/plo_n21-2022_000279.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1881/plo_n22-2022_000281.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1893/plo_n_23-2022_000322-_caixas_eletronicos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1895/plo_n_24-2022_-_retirado_pelo_autor_000480.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1899/plo_n_25-2022_-_ldo_000365.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1908/plo_n_26-2022_000316_-_organizacao_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1909/plo_n_27-2022_085657_000315-_reforma_estrutura_da_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1915/plo_n_28-2022_000317-_abertura_de_vagas_em_cargos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1918/plo_n_29-2022_000321-_atendimento_ao_tratamento_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1919/plo_n_30-2022_000326_-_movimento_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1920/plo_n_31-2022__000356_-_movimento_saude-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1921/plo_n_32-2022_nucleo_rosa_000358.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1932/plo_n_33-2022_-_direiros_da_crianca_000364.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1933/plo_n_34-2022_-_altera_a_lei_sobre_os_direitos_da_crianca_e_do_adolescente_000479.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1937/plo_n_35-2022_-_criacao_de_cargos_em_comissao_000367.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1942/plo_n_36-2022_-_direitos_contidos_na_lei_n.14.191-2021._000380.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1947/plo_n_37-2022_-_altera_lei_orcamentaria_000703.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1957/plo_n_38-2022_-_tribuna_000373.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1977/plo_n_39-2022_-_altera_a_lei_1729-2021_000374.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1987/plo_n_40-2022_-_gratificacao_membro_de_comissao_000363.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1988/plo_n_41-2022_-_removido_pelo_autor_000368.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1992/plo_n_42-2022_-_atendimento_pediatrico_nas_creches_000383.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1993/plo_n_43-2022_-_estabelece_diretrizes_para_aberturaa_de_credito_000482.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2001/plo_n_44-2022_-_instalacao_de_cameras_nas_escolas_000444.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2012/plo_n_45-2022_-_reajuste_da_classe_h-_agentes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2007/plo_n_46-2022_-_altera_artigo_abre_vaga_000393.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2008/plo_n_47-2022_-_5g_000485.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2009/plo_n_48-2022_abre_vaga_para_analista_000391.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2029/plo_n_49-2022_-_coleta_de_lixo_-_retirado_pela_autora_000501.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2050/plo_n_50-2022_-_tea_alimentacao_000460.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2056/plo_n_51-2022_-_caminhada_da_familia_000462.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2057/plo_n_52-2022_-_vereador_idoso_000463.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2060/plo_n53-2022_-_aumento_classe_e1_000406.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2063/plo_n_54-2022_-_altera_lei_n1.781-2022_000459.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2094/plo_55.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2102/plo_n_56-2022_-_revoga_art_2_da_lei_1728-2022_000465.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2104/plo_n_57-2022_-_laudo_tea__000477.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2105/plo_58-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2111/plo_n_59-2022_-_isonomia_homens_e_mulheres_nas_competicoes_000470.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2112/plo_n_60-2022_-_empresa_amiga_da_educacao_000495.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2113/plo_n_61-2022_-_vereador_mirim_000483.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2114/plo_n_62-2022__-_adote_uma_praca_000505.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2127/plo_n_63-2022_-_programa_jovem_aprendiz_000492.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2128/plo_n_64-2022_-_criacao_e_implementacao_do_cejaa_000476.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2132/plo_n_65-2022_-_normatiza_a_diferenca_entre_niveis_000481.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2133/plo_n_66-2022_-_priorizacao_dos_estudantes_com_tea_000494.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2134/plo_n_67-2022_-_dia_do_ciclista_000472.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2139/plo_n_68-2022_-_altera_o_prazo_para_vigorar_a_lei_1.798-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2141/plo_n_69-2022__-_direito_da_mulher_de_ter_acompanhante_000507.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2144/plo_n_70-2022_-_obrigatoriedade_de_notificar_o_conselho_tutelar_000496.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2145/plo_n_71-2022__-_veda_circulacao_de_caes_de_medio_grande_e_gigante_porte_000504.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2146/plo_n_72-2022_-_semana_de_prevencao_das_doencas_do_coracao_000484.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2148/plo_n_73-2022__-_reajuste_no_cartao_alimentacao_000508.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2157/plo_n_74-2022_-_alteracao_de_nomenclatura_e_simbologia_de_cargos_na_secretaria_de_fazenda_000493.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2165/plo_n_75-2022_-_institui_a_politica_de_incentivo_a_producao_de_cafe_000491.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2169/plo_n_76-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2174/plo_n_77-2022_-_semana_municipal_de_acao_de_gracas_000597.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2175/plo_78-2022_-_emissao_de_diplomas_em_braile_para_os_alunos_com_deficiencia_visual_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2189/plo_n_79-2022_-_publicacao_na_internet_de_lista_de_espera_000595.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2195/plo_n_80-2022_-_altera_lei_1732-2021_regime_de_pequenas_despesas_000662.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2196/plo_n_81-2022_-_repasses_a_assistencia_social_asilo_santo_antonio_000626.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2197/plo_n_82-2022_-_adicional_procuradores_000661.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2202/plo_n_83-2022_-_altera_lei_de_circulacao_de_caes_000598.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2206/plo_n_84-2022_-_abono_executivo_000599.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2208/plo_n_85-2022_-_concessao_de_auxilio_alimentacao_ao_ipascom_000658.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2210/plo_n_86-2022_-_abono_legislativo_000663.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2211/plo_n_87-2022_-_conselho_municipal_de_meio_ambiente_000563.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2218/plo_n_88-2022_-_adicional_para_defesa_civil_000659.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2213/plo_n_89-2022_-_abertura_de_vagas_no_concurso_vigente_000657.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2214/plo_90-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2215/plo_91-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2216/plo_n_92-2022_-_cargo_pedagogo_000664.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2217/plo_41-2022_-_executivo_-_plano_municipal_de_gestao_integrada_de_residuos__solidossapl_93-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2219/plo_94-2022_-_isencao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2223/plo_95-2022_-_revoga_o_inciso_iv_do_art._2o_-_lei_do_abono.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2227/plo_96-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1958/ps_n_01-2022_-_criacao_de_cargos_em_comissao_000366.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2062/ps_n_02-2022_-_tea_alimentacao_000460.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2205/p_s_n_03-2022_-_incentivo_a_producao_de_cafe_000647.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1792/pre_n_01-2022_000274.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1820/pre_n_02-2022_000275.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1851/pre_n_03-2022_000270.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1852/pre_n_04-2022_000285.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1853/pre_n_05-2022_000286.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1867/pre_n_06-2022_000287.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1868/pre_n_07-2022_000291.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1869/pre_n_08-2022_000290.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1879/pre_n_09-2022_000288.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1880/pre_n_10-2022_000289.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1882/pre_n_11-2022_000292.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1888/pre_n_12-2022_000296.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1889/pre_n_13-2022_000300.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1890/pre_n_14-2022_-mocao_de_aplausos_-_maria_da_silva_couto_000403.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1900/pre_n_15-2022_000299.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1914/pre_n_16-2022_000319.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1922/pre_n_17-2022_000298.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1924/pre_n_18-2022_000297.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1928/pre_n_19-2022_000323.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1945/pre_n_20-2022__000355.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1948/pre_n_21-2022__000350.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1946/pre_n_22-2022__000345.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1951/pre_n_23-2022__000351.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1953/pre_n_24-2022__000349.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1954/pre_n_25-2022__000354.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1960/pre_n_26-2022__000353.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1986/pre_n_27-2022__000362.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1989/pre_n_28-2022__000361.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2003/pre_n_29-2022_-_merito_esportivo_dennis_almeida_000394.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2004/pre_n_30-2022_-_merito_esportivo_thiago_negreiros_000395.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2005/pre_n_31-2022_-_titulo_de_cidadao_-_marco_elias_000405.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2041/pre_n_32-2022_-_titulo_de_cidadao_-_jorge_bruno__000413.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2020/pre_n_33-2022_-_cidada_macabuense_alcilene_vieira_000396.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2024/pre_n_34-2022_-_cidada_macabuense_dionizia_moreno.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2031/pre_n_35-2022_-_honra_ao_merito_romaro_pessanha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2032/pre_n_36-2022_-_honra_ao_merito_defesa_civil_000399.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2034/pre_n_37-2022_-_honra_ao_merito_major_frederico_000400.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2035/pre_n_38-2022_-_cidadao_macabuense_renan_julerate_000401.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2036/pre_n_39-2022_-_honra_ao_merito_douglas_smmithy_000402.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2042/pre_n_40-2022_-_mocao_de_aplausos_-_maristela_000412.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2043/pre_n_41-2022_-_mocao_de_aplausos_-_shaiana_000411.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2044/pre_n_42-2022_-_titulo_cidadao_claudio_giron_000410.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2045/pre_n_43-2022_-_titulo_cidadao_marlon_pires_000409.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2046/pre_n_44-2022_-_titulo_cidadao_padre_frei_wellington_000408.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2048/pre_n_45-2022_-_titulo_-_luiz_carlos_da_silva_000407.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2052/pre_n_46-2022_-_cidadao_macabuense_-_sergio_rodigueiro_000426.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2054/pre_n_47-2022_-_cidadao_macabuense_-_jose_roque_000425.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2055/pre_n_48-2022_-_cidadao_macabuense_-_samuel_viana_000432.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2058/pre_n_49-2022_-_titulo_de_cidada_-_ana_lucia_000417.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2059/pre_n_50-2022_-_mocao_de_aplausos_-_altenir_bernardino_000416.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2061/pre_n_51-2022_-_mocao_de_aplausos_-_conselheiros_tutelares_000419.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2064/pre_n_52-2022_-_mocao_de_aplausos_-_fernanda_martins_000418.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2065/pre_n_53-2022_-_mocao_de_aplausos_-_ilma_ribeiro_000420.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2066/pre_n_54-2022_-_mocao_de_aplauso_-_paulo_alonso_000424.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2068/pre_n_55-2022_-_cidadao_macabuense_-_michel_nakle_000423.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2069/pre_n_56-2022_-_cidadao_macabuense_-_andre_luiz_fontoura.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2070/pre_n_57-2022_-_honra_ao_merito_-_ulysses_vidal_000429.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2071/pre_n_58-2022_-_honra_ao_merito_-_claudio_linhares_000439.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2072/pre_n_59-2022_-_cidada_macabuense_-_rogeria_000430.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2073/pre_n_60-2022_-_mocao_de_aplausos_-_ministerio_000431.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2079/pre_n_62-2022_-_honra_ao_merito_-_grupo_pedal_000438.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2075/pre_n_63-2022_-_comenda_celina_-_elza_maria_000428.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2076/pre_n_64-2022_-_mocao_de_aplusos_-_sayonara_000436.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2081/pre_n_65-2022_-_honra_ao_merito_-_chico_machado_000437.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2082/pre_n_66-2022_-_mocao_de_aplusos_-_chrisnanda_000435.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2083/pre_n_67-2022_-_comenda_dr_jose_-_dr._ercinio_000434.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2084/pre_n_68-2022_-_honra_ao_merito_-_jose_augusto_000433.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2085/pre_n_69-2022_-_honra_ao_merito_marilena_000449.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2086/pre_n_70-2022_titulo_cidadao__marcos_gomes_000488.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2092/pre_n_71-2022_-_titulo_de_cidadao_donisete_fae_000443.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2106/pre_n_72-2022_-_mocao_de_aplausos_a_doutora_carla_alvarenga_000442.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1791/req_01-2022_-_requer_o_envio_de_copia_do_seguinte_processo_administrativo_11.397-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1795/req_02-2022_-_requer_informacoes_dos_processos_licitatorios.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1797/req_03-2022_-_requer_envio_de_copias_de_inteiro_teor_dos_seguintes_pregoes_30.2021_e_73.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1798/req_04-2022_-_requer_informacoes_sobre_irregularidades_na_cozinha_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1801/req_05-2022_-_informacoes_dos_maquinarios_e_seus_respectivos_gastos_de_combustiveis_e_manutencao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1807/req_06-2022_-_requer_o_envio_de_copias.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1808/req_07-2022_-_requer_o_envio_de_copias.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1809/req_08-2022_-_requer_o_envio_de_copia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1823/req_09-2022_-_montante_mensal_arrecadado_com_a_cip.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1840/req_10-2022_-_informacoes_do_reiterado_descumprimento_da_legislacao_municipal_1.755.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1845/req_11-2022__-_seja_informado_a_quantidade_de_servidores_municipais_do_sepe.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1847/req_12-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1854/req_13-2022_-_informacoes_acerca_de_tramitacoes_de_abertura_de_empresas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1862/req_14-2022_-_informacao_sobre_o_calendario_festivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1873/req_15-2022_-_informacoes_do_motivo_que_levou_a_prefeitura_a_nao_efetivar_o_pagamento_do_trienio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1886/req_16-2022_-_requer_informacoes_acerca_dos_motivos_para_nao_realizacao_de_obras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1887/req_17-2022_-_requer_informacoes_acerca_de_realizacao_de_exames_de_endoscopia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1897/req_18-2022_-_informacoes_acerca_dos_motivos_para_publicacao_no_do_da_lei_540.2002.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1898/req_19-2022_-_cobranca_da_taxa_de_inscricao_para_emissao_de_nota_fiscal.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1907/req_20-2022_-_requer_informacoes_acerca_de_processo_licitatorio_de_locacao_de_equipamentos_de_uti.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1917/req_21-2022_-_informacao_da_obra_da_creche_do_bairro_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1923/req_22-2022_-_informacao_quanto_a_atuacao_do_municipio_no_servico_funeral_social.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1929/req_23-2022_-_requer_informacoes_quanto_ao_cumprimento_de_carga_horaria_de_trabalho_do_diretor_geral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1940/req_24-2022_-_informacoes_quanto_aos_gastos_por_secretaria_muni._com_diarias_de_pequenas_despesas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1941/req_25-2022_-_informacoes_quanto_ao_repasse_de_icms_ecologico_ao_municipio_nos_anos_de_2019-2021__.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1944/req_26-2022_-_informacao_quanto_a_implantacao_do_dia_de_planejamento_conhecido_como_1.3_extraclasse.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1978/req_27-2022_-_apreensoes_de_animais_soltos_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1999/req_28-2022_-_requer_informacoes_acerca_de_comprovacao_de_pagamentos_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2011/req_29-2022_-_irredutibilidade_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2021/req_31-2022_-_vagas_para_facilitador_de_oficinas_e_orientador_social.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2030/req_32-2022_-_copia_de_inteiro_teor.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2037/req_33-2022_-_informacao_do_andamento_do_procedimento_licitatorio_referente_ao_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2038/req_34-2022_-_informacao_do_planejamento_e_execucoes_de_servicos_da_secretaria_municipal_de_agropecu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2040/req_35-2022_-_enncaminhar_ao_prefeito_copia_de_processos.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2053/req_37-2018_-_informacao_acerca_dos_motoristas_e_dos_servidores_nao_motoristas_que_dirigem_veiculos_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2087/req_39-2022_-_requer_informacoes_acerca_de_andamento_da_obra_da_creche_vovo_cedinha.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2088/req_40-2022_-_informacoes_acerca_de_imoveis_da_prefeitura_que_estao_inutilizados_e_quais_os_motivos_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2108/req_42-2022_-_requer_copia_de_inteiro_teor_do_processo_n._242-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2109/requerimento_43-2022_-_lucas_madureira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2126/req_44-2022_-__encaminhamento_a_esta_casa_legislativa_de_copia_de_inteiro_teor_do_processo_n_7.299.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2130/req_45-2022_-_informacoes_referentes_as_horas_extras_realizadas_por_pessoas_fisicas_que_ocupam_cargo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2142/ri_47-2022_-_requer_a_renuncia_ao_cargo_de_presidente_da_comissao_permanente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2170/req_48-2022_-_solicita_copia_do_processo_licitatorio_e_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2171/ri_49-2022_-_agenda_de_eventos_oficiais_que_ocorrerao_no_municipio_ate_31.12.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2178/ri_50-2022_-_informacoes_se_ha_no_planejamento_do_municipio_a_implantacao_da_legislacao_federal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2186/ri_51-2022_-_informacoes_quanto_a_existencia_de_taxa_a_ser_paga.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2198/ri_52-2022_-_inteiro_teor_da_contratacao_por_inexigibilidade_numero_de_processo_16307.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1794/indicacao_n01-2022_000514.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1796/indicacao_n02-2022_000516.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1799/indicacao_n03-2022_000518.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_n04-2022_000517.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1802/indicacao_n05-2022_000519.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1803/indicacao_n06-2022_000520.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1804/indicacao_n07-2022_000521.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1805/indicacao_n08-2022_000522.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1806/indicacao_n09-2022_000523.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1810/indicacao_n10-2022_000524.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1811/indicacao_n11-2022_000525.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1812/indicacao_n12-2022_000526.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1813/indicacao_n13-2022_000527.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1814/indicacao_n14-2022_000528.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1815/indicacao_n15-2022_000529.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1816/indicacao_n16-2022_000530.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1817/indicacao_n17-2022_000531.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1818/indicacao_n18-2022_000532.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1822/indicacao_n19-2022_000533.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1824/indicacao_n20-2022_000534.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1825/indicacao_n21-2022_000535.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1826/indicacao_n22-2022_000536.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1827/indicacao_n23-2022_000537.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1828/indicacao_n24-2022_000538.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1829/indicacao_n25-2022_000539.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_n26-2022_000540.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1831/indicacao_n27-2022_000541.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1832/indicacao_n28-2022_000542.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1833/indicacao_n29-2022_000543.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1834/indicacao_n30-2022_000544.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1835/indicacao_n31-2022_000545.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_n32-2022_000546.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_n33-2022_000547.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_n34-2022_000548.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1839/indicacao_n35-2022_000549.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1855/indicacao_n36-2022_000550.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1856/indicacao_n37-2022_000551.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_n38-2022_000552.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_n39-2022_000553.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1859/indicacao_n40-2022_000554.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1860/indicacao_n41-2022_000555.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1863/indicacao_n42-2022_000556.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1865/indicacao_n43-2022_000557.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1866/indicacao_n44-2022_000558.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1874/indicacao_n45-2022__000564.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1875/indicacao_n46-2022__000565.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1876/indicacao_n47-2022__000566.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1877/indicacao_n48-2022__000567.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1878/indicacao_n49-2022__000568.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1883/indicacao_n50-2022__000569.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_n51-2022__000570.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_n52-2022__000572.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_n53-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1892/indicacao_n54-2022__000600.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1894/indicacao_n55-2022__000601.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1896/indicacao_n56-2022__000602.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao_n57-2022__000603.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1903/indicacao_n58-2022__000604.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1904/indicacao_n59-2022__000605.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_n60-2022__000606.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1906/indicacao_n61-2022__000607.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_n62-2022__000608.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1911/indicacao_n63-2022__000609.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1912/indicacao_n64-2022__000610.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1913/indicacao_n65-2022__000611.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1916/indicacao_n66-2022__000612.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1925/indicacao_n67-2022__000613.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1926/indicacao_n68-2022__000614.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1927/indicacao_n69-2022__000615.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1930/indicacao_n70-2022__000616.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1931/indicacao_n71-2022__000617.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1935/indicacao_n72-2022__000618.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1936/indicacao_n73-2022__000619.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1938/indicacao_n74-2022__000620.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1939/indicacao_n75-2022__000621.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1943/indicacao_n76-2022__000622.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_n77-2022__000623.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1950/indicacao_n78-2022__000624.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1955/indicacao_n79-2022__000625.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1956/indicacao_n80-2022_000627.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1959/indicacao_n81-2022_000628.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1961/indicacao_n82-2022_000629.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_n83-2022_000630.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_n84-2022_000633.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_n85-2022_000634.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1966/indicacao_n86-2022_000635.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_n87-2022_000636.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_n88-2022_000638.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_n89-2022_000639.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_n90-2022_000643.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1972/indicacao_n91-2022_000644.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1973/indicacao_n92-2022_000645.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1974/indicacao_n93-2022_000646.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1975/indicacao_n94-2022_000648.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_n95-2022_000649.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1979/indicacao_n96-2022_000650.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1980/indicacao_n97-2022_000665.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1981/indicacao_n98-2022_000666.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1982/indicacao_n99-2022_000667.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_n100-2022_000668.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_n101-2022_000669.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1985/indicacao_n102-2022_000670.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1990/indicacao_n103-2022_000671.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1991/indicacao_n104-2022_000672.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_n105-2022_000673.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_n106-2022_000674.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_n107-2022_000675.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_n108-2022_000676.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1998/indicacao_n109-2022_000677.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_n111-2022_000678.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_n112-2022_000679.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_n113-2022_000680.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_n114-2022_000681.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_n115-2022_000682.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2018/indicacao_n116-2022_000683.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_n117-2022_000684.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_n118-2022_000685.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2027/indicacao_n119-2022_000686.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2028/indicacao_n120-2022_000687.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_n121-2022_000688.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_n122-2022_000689.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_n123-2022_000690.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_n124-2022_000691.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2090/indicacao_n125-2022_000692.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao_n126-2022_000693.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_n127-2022_000694.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2097/indicacao_n128-2022_000695.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2098/indicacao_n129-2022_000696.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2099/indicacao_n130-2022_000697.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2100/indicacao_n131-2022_000698.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2101/indicacao_n132-2022_000699.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_n133-2022_000700.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_n134-2022_000701.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_n135-2022_000702.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_n136-2022__000704.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_n137-2022__000705.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_n138-2022__000706.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_n139-2022__000707.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2123/indicacao_n140-2022__000708.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_n141-2022__000709.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2125/indicacao_n142-2022__000710.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_n143-2022__000711.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n144-2022__000712.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n145-2022__000713.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n146-2022__000714.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n147-2022__000715.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2143/indicacao_n148-2022__000716.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2147/indicacao_n149-2022__000717.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2149/indicacao_n150-2022__000718.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2150/indicacao_n151-2022__000719.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2151/indicacao_n152-2022__000720.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2152/indicacao_n153-2022__000721.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2153/indicacao_n154-2022__000722.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2154/indicacao_n155-2022__000723.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_n156-2022__000724.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_n157-2022__000725.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao_n158-2022__000726.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2160/indicacao_n159-2022__000727.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao_n160-2022__000728.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao_n161-2022__000729.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_n162-2022__000730.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_n163-2022__000731.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n164-2022__000732.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n165-2022__000733.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n166-2022__000734.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_n167-2022__000735.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_n168-2022__000737.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_n169-2022__000738.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_n170-2022__000739.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_n171-2022__000741.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_n172-2022__000742.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2182/indicacao_n173-2022__000743.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2183/indicacao_n174-2022__000744.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2184/indicacao_n175-2022__000745.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_n176-2022__000746.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_n177-2022__000747.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_n178-2022__000748.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_n179-2022__000749.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2194/indicacao_n180-2022__000750.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_n181-2022__000751.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_n182-2022__000752.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2207/indicacao_n183-2022__000753.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n184-2022__000754.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n185-2022__000755.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n186-2022__000756.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/1934/mocaoderepudio012022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2224/chapa_a_000631.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2022/2226/chapa_b_000632.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>