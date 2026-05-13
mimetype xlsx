--- v0 (2026-02-03)
+++ v1 (2026-05-13)
@@ -54,5897 +54,5897 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Neto</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1446/emenda_01_ao_plo_21-2021_000026.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1446/emenda_01_ao_plo_21-2021_000026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 4º do Projeto de Lei n.º 021/2021.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1465/emenda_ao_plo_23-2021_000040.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1465/emenda_ao_plo_23-2021_000040.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão dos incisos X e XI ao artigo 2º do Projeto de Lei n.º 10/2021, do Chefe do Poder Executivo que acrescenta, altera e revoga dispositivos a Lei 988/2009, de 29 de dezembro de 2009, que dispõe sobre a Criação do Conselho Municipal de Acompanhamento Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Conceição de Macabu</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/plc_no_01-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/plc_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na lei complementar municipal nº 1.641 de 01 de julho de 2020, definindo o plano anual e mensal de amortização do passivo atuarial do Instituto de Previdência e Assistência dos Servidores do Município de Conceição de Macabu - IPASCON para o exercício de 2021 e seguintes e dá outras providências.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/plc_no_02-2021_arquivo_01_000125.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/plc_no_02-2021_arquivo_01_000125.pdf</t>
   </si>
   <si>
     <t>Acrescenta, altera e revoga dispositivos da Lei Municipal n.º 471/2021, no que tange ao ISSQN, a fim de promover as adequações de acordo com a Lei Complementar n.º 175/2020.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1645/plc_n_3-2021_000188.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1645/plc_n_3-2021_000188.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/plc_n_4-2021_000205.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/plc_n_4-2021_000205.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 471/2001 - Código Tributário Municipal - no que tange a Isenção para fins de atualização.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1201/plo_1.2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1201/plo_1.2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DA REMUNERAÇÃO AOS SERVIDORES MUNICIPAIS DE CONCEIÇÃO DE MACABU NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_n_02-2020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_n_02-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL 951/2009, QUE INSTITUI O "PROGRAMA DE ALIMENTAÇÃO DO TRABALHADOR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>Dhal Gaúcho Tcharles Lucas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1288/plo_n3.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1288/plo_n3.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar na importância de R$ 5.000,00 (cinco mil reais) para reforço das dotações orçamentárias da Câmara Municipal de Conceição de Macabu;</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_n_04-2021_000093.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_n_04-2021_000093.pdf</t>
   </si>
   <si>
     <t>Cria o regime de adiantamento para despesas de pequeno valor no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/plo_no_05-202103052021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/plo_no_05-202103052021.pdf</t>
   </si>
   <si>
     <t>Revoga artigo 3º da Lei Municipal nº 951/2009, que institui o "Programa de Alimentação do Trabalhador" e dá outras providências.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1301/plo_no_06-2021_-_vetado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1301/plo_no_06-2021_-_vetado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do salário básico dos motoristas da Câmara Municipal de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gaúcho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1306/plo_no_07-2021_000039.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1306/plo_no_07-2021_000039.pdf</t>
   </si>
   <si>
     <t>Denomina como Salvador Carino a via pública a via pública próxima à faixa elevada na Avenida Victor Sence, sendo paralela à Rua Bento de Andrade Lemos, com localização em frente ao canteiro ao lado da rodoviária desta cidade</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/plo_n_08_-_202130042021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/plo_n_08_-_202130042021.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Especial da Câmara Municipal de Conceição de Macabu/RJ, que tem por objetivo a realização de despesas correntes e de capital, com recursos das economias recebidas do repasse da interferência financeira e de quaisquer outras receitas que legalmente lhe possam ser incorporadas;</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dhal</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_n_09_-_202130042021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_n_09_-_202130042021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implanta no Município de Conceição de Macabu  o Programa Social Guarda Sênior ao idoso e dá outras providências.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_10-2021_000014.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_10-2021_000014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação das Organizações Sociais e dá outras providências.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1326/plo_no_11-2021_000036.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1326/plo_no_11-2021_000036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da prática da atividade física e do exercício físico como essenciais no município de Conceição de Macabu - RJ, desde que praticados em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos, mesmo em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/plo_n_12_-_202130042021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/plo_n_12_-_202130042021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1331/plo_no_13-2021_03052021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1331/plo_no_13-2021_03052021.pdf</t>
   </si>
   <si>
     <t>Acrescenta, altera e revoga dispositivos a Lei 783/2007, de 27 de março de 2007, que "dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB, e dá outras providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/plo_n_14_-_2021_03052021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/plo_n_14_-_2021_03052021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 951 de 2009 que institui o programa de alimentação do trabalhador através do cartão alimentação.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/plo_n_15_-_202130042021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/plo_n_15_-_202130042021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Orientação e Prevenção da Gravidez na Adolescência, no âmbito do Município  de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/plo_no_16-2021_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/plo_no_16-2021_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Plantação de Hortas Comunitárias  e Familiares, no âmbito do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/plo_n_17_-_202130042021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/plo_n_17_-_202130042021.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Especial da Procuradoria Geral do Município de Conceição de Macabu - FUNDEPRO-CM, regulamenta o recebimento de honorários advocatícios e regulamenta o artigo 85, parágrafo 19, do Código de Processo Civil (Lei Federal nº 13.105, de 16 de março de 2015), e dá outras providências.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1347/plo_no_18-2021_devolvido_ao_autor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1347/plo_no_18-2021_devolvido_ao_autor.pdf</t>
   </si>
   <si>
     <t>Acrescenta, altera e revoga dispositivos a Lei sobre a Criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB e revoga a Lei Municipal nº 783 de 2007.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1361/plo_no_19-2021_retirada_pela_autora.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1361/plo_no_19-2021_retirada_pela_autora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do programa patrulha municipal Maria da Penha no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1371/plo_n_20_-_202130042021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1371/plo_n_20_-_202130042021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 21 da Lei 756/2006, alteração do art.1º da Lei 1.641/2020 e revoga o art. 3º e seu parágrafo único da lei municipal nº 1.641/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1381/plo_no_21-2021_000006.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1381/plo_no_21-2021_000006.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto para obrigatoriedade da higienização de carrinhos, cestas e similares utilizados  para realização de compras em mercados, hortifrutis,  e estabelecimentos em geral, que utilizem esses itens, no âmbito do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/plo_no_22-2021_000035.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/plo_no_22-2021_000035.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de que agressores de mulheres e meninas não possam assumir cargos públicos no Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_23-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta, altera e revoga dispositivos a Lei 988/2009, de 29 de dezembro de 2009, que dispõe sobre a Criação do Conselho Municipal de Acompanhamento Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1396/plo_no_24-2021_000045.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1396/plo_no_24-2021_000045.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a Lei Municipal nº 1490 que dispõe sobre o Plano Plurianual para o período de 2018 a 2021, alterar a Lei Municipal nº 1646 que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021 e abrir Crédito Especial no orçamento do exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/plo_no_25-2021_000048.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/plo_no_25-2021_000048.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1398/plo_no_26-2021_000042.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1398/plo_no_26-2021_000042.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir crédito especial por anulação de despesa no orçamento do exercício financeiro de 2021, referente à contrapartida dos contratos de repasse nº 896794/2019/Ministério do Desenvolvimento Regional para reforma da praça do bairro Vila São José e o de nº 892514/2019/Ministério do Desenvolvimento Regional, para pavimentação do trecho da estrada CN15-Santo Agostinho.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ticó</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1399/plo_no_27-2021_000007.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1399/plo_no_27-2021_000007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a triagem precoce para diagnóstico do Transtorno do Espectro do Autismo (TEA) nas unidades de saúde e creches municipais de Conceição de Macabu, através da aplicação do questionário M-CHAT, e dá outras providências.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/plo_no_28-2021_veto_parcial.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/plo_no_28-2021_veto_parcial.pdf</t>
   </si>
   <si>
     <t>Considera as atividades religiosas como serviço essencial no âmbito do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1411/plo_no_29-2021_devolvido_ao_autor_fumtur.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1411/plo_no_29-2021_devolvido_ao_autor_fumtur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR e do Fundo Municipal de Turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1412/ldo_202121042021_0001.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1412/ldo_202121042021_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária do município de Conceição de Macabu/RJ para o exercício de 2022.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_31-2021_terreno_baldio_retirado_pela_autora_000143.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_31-2021_terreno_baldio_retirado_pela_autora_000143.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1442/plo_no_33-2021_000010.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1442/plo_no_33-2021_000010.pdf</t>
   </si>
   <si>
     <t>Denomina como Estrada Prefeito Doutor José Sebastião de Castro, a estrada da Poaia localizada no bairro Curato de Santa Catarina.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_34-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_34-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a estabelecer programa que garanta reservatórios de água individuais (caixas d'água) a famílias de baixa renda e garanta melhoria nas condições de abastecimento de água em Conceição de Macabu, baseada no artigo 30 da Constituição Federal e artigo 8º, I da Lei nº 11.445/2007, incluído pela Lei nº 14.026/2020.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1478/plo_no_35-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1478/plo_no_35-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal Macabu Contra a Pedofilia no âmbito do Município de Conceição de Macabu</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/plo_no_36-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/plo_no_36-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir Crédito Especial.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/plo_no_37-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/plo_no_37-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir crédito especial no orçamento do exercício financeiro 2021</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1498/plo_no_38-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1498/plo_no_38-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial na importância de R$ 19.482,89.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_39-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_39-2021.pdf</t>
   </si>
   <si>
     <t>Proíbe a modificação de nome de logradouros e próprios públicos que perdurarem durante os últimos 20 anos.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/plo_no_40-2021_000004.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/plo_no_40-2021_000004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do regime de trabalho do agente fiscal de posturas. Art. 32 da Lei 1554/18, e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/plo_n_42-2021_000075.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/plo_n_42-2021_000075.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a instituição do Programa Patrulha Municipal Maria da Penha no âmbito do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/plo_no_43-2021_000003.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/plo_no_43-2021_000003.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Implantação de Hortas Comunitárias e Familiares no Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/plo_n_44-2021__000112.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/plo_n_44-2021__000112.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Tribuna Livre no âmbito do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/plo_no_45-2021_arquivo_definitivo_000126.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/plo_no_45-2021_arquivo_definitivo_000126.pdf</t>
   </si>
   <si>
     <t>Cria a "Comenda Dr. José de Castro" de Honra ao Mérito na área da saúde  e dá outras providências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Tcharles</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/plo_no_46-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/plo_no_46-2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso X, do artigo 130 da Lei Municipal nº 1.612/2019.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1537/plo_n_47-2021_000076.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1537/plo_n_47-2021_000076.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Conceição de Macabu o Programa de Recuperação de Créditos Tributários - PROREC, e dá outras providências.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/plo_n_48_2021_execultivo_000009.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/plo_n_48_2021_execultivo_000009.pdf</t>
   </si>
   <si>
     <t>Regula o acesso a informações previsto no inciso XXXIII do artigo 5º da Constituição Federal, conforme as normas gerais emanadas da Lei Federal nº 12.527/2011.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/plo_n_49-2021_000088.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/plo_n_49-2021_000088.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Poder Executivo, a Lei Federal nº 12.846 de 1º de agosto de 2013, a responsabilização administrativa e civil das pessoas jurídicas pela prática de atos contra a Administração Pública.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_50-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_50-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1.684/2021, que dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho FUNDEB</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/plo_no_51-2021_000064.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/plo_no_51-2021_000064.pdf</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_n_52-2021_000190.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_n_52-2021_000190.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Juventude Empreendedora no calendário oficial do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1548/plo_no_53-2021_arquivo_1_000084.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1548/plo_no_53-2021_arquivo_1_000084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Tutelar de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1549/plo_no_54-2021_arquivo_1_000085.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1549/plo_no_54-2021_arquivo_1_000085.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do prontuário eletrônico da saúde, no  âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/plo_n_55_2021_000013.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/plo_n_55_2021_000013.pdf</t>
   </si>
   <si>
     <t>Cria a Feira Municipal do Artesão e do Pequeno e do Micro Empreendedor Individual Macabuense, disciplina seu funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1568/plo_no_56-2021_arquivo_definitivo_000117.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1568/plo_no_56-2021_arquivo_definitivo_000117.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1572/plo_n_57-2021_000183.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1572/plo_n_57-2021_000183.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de cooperação para combate e prevenção à violência doméstica, "Sinal Vermelho" no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/plo_no_58-2021_arquivo_1_000108.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/plo_no_58-2021_arquivo_1_000108.pdf</t>
   </si>
   <si>
     <t>Obriga o proprietário de terras limítrofes à estrada urbana, rural, vicinal ou estrada de acesso, que possui criação de animais a cercar sua propriedade, e dá outras providências.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/plo_no59-2021_000102.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/plo_no59-2021_000102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública(Travessa João Pinto de Oliveira) no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/plo_n_60-2021_000196.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/plo_n_60-2021_000196.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de brinquedos adaptados e equipamentos especialmente desenvolvidos para lazer e recreação de crianças portadoras de mobilidade reduzida e necessidades especiais em praças e parques públicos, no âmbito do Município de Conceição de Macabu-RJ, e dá outras providências</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Sandro Daumas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1585/plo_n_61-2021_000103.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1585/plo_n_61-2021_000103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas nas vias públicas e nos imóveis urbanos do Município de Conceição de Macabu-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1586/plo_no_62-2021_arquivo_1_000119.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1586/plo_no_62-2021_arquivo_1_000119.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art.1º da Lei nº 1592/2019 que institui o Programa "Leite Cidadão: Viva com Saúde" no Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/plo_no_63-2021_ppa_000128.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/plo_no_63-2021_ppa_000128.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual para o quadriênio 2022 a 2025, em cumprimento ao disposto no art. 165, parágrafo 1º da Constituição Federal, estabelecendo para o período, as diretrizes, os programas com seus respectivos objetivos e metas da Administração Pública Municipal para as despesas de capital e outras delas decorrentes e para as relativas aos programas de duração continuada.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/plo_no_64-2021_lei_orcamentaria_2022_000129.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/plo_no_64-2021_lei_orcamentaria_2022_000129.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Munícipio de Conceição de Macabu para o exercício de 2022.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1604/plo_n_65_2021_000015.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1604/plo_n_65_2021_000015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo autorizado a abrir o Crédito Suplementar na importância de R$ 116.000,00 (cento e dezesseis mil reais), para reforçar dotações orçamentárias da Câmara Municipal de Conceição de Macabu</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1618/plo_n_66-2021_000212.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1618/plo_n_66-2021_000212.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Refeição para Todos” e dispõe sobre o combate ao desperdício de alimentos e a doação de excedentes de alimentos próprios para o consumo humano, no âmbito de Conceição de Macabu-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1624/plo_n_67-2021_000229.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1624/plo_n_67-2021_000229.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos disponíveis e indisponíveis na rede pública de Saúde do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1625/plo_no_68-2021_23092021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1625/plo_no_68-2021_23092021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$102.331,78.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1626/plo_no_69-2021_23092021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1626/plo_no_69-2021_23092021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Conceição de Macabu o Programa de Recuperação de Créditos Tributários.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1627/plo_no_70-2021_23092021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1627/plo_no_70-2021_23092021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial no valor de R$477.500,00.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1628/plo_no_71-2021_23092021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1628/plo_no_71-2021_23092021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$713.662,00</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1629/plo_n_72-2021_000162.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1629/plo_n_72-2021_000162.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$878.131,00.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/plo_no_73-2021_23092021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/plo_no_73-2021_23092021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial no valor de R$163.568,07.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/plo_n_74-2021_000160.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/plo_n_74-2021_000160.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir credito especial no valor de R$286.500,00</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1632/plo_n_75-2021_000191.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1632/plo_n_75-2021_000191.pdf</t>
   </si>
   <si>
     <t>Institui o Casamento Civil Comunitário no âmbito do Município de Conceição de Macabu - RJ e, estabelece a celebração de convênio e parceria para a realização do casamento e dá outras providências.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/plo_n_76-2021_000192.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/plo_n_76-2021_000192.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realização de festas e eventos por particulares no Parque de Exposição Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1670/plo_n_77-2021_000186.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1670/plo_n_77-2021_000186.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Conceição de Macabu o Diploma de mérito esportivo.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/plo_78-2021_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/plo_78-2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos profissionais da contabilidade no âmbito das repartições públicas do Município de Conceição de Macabu</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/plo_79-2021_-_dia_do_contador.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/plo_79-2021_-_dia_do_contador.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Datas Comemorativas do Município o "Dia Municipal do Profissional da Contabilidade e o Dia do Contador"</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/plo_80-2021_-_diarias_de_viagens.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/plo_80-2021_-_diarias_de_viagens.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regime de diárias para viagens de Agentes Políticos e Servidores Municipais e Adiantamentos de Servidores Municipais</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Lucas Madureira</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1695/plo_n_81-2021_000222.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1695/plo_n_81-2021_000222.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prioridade na tramitação dos processos administrativos do município em que figurem como parte ou interveniente pessoa com idade igual ou superior a 60 (sessenta) anos e dá outras providências.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1709/plo_n_82-2021_000207.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1709/plo_n_82-2021_000207.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Forma de Pagamento pelo Regime de Adiantamento para Cobertura de Pequenas Despesas</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1711/plo_n_83-2021_000206.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1711/plo_n_83-2021_000206.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Lei n.º 961/2009, que cria o Conselho Municipal do Idoso</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/plo_n_84-2021_000221.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/plo_n_84-2021_000221.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de regulamentação do uso de postes em todo município, pelas concessionária de energia elétrica, operadoras de canais a cabo, internet, demais usuários e operadoras e dá outras providências.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/plo_n_85-2021_000223.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/plo_n_85-2021_000223.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa de reabilitação a pacientes do SUS que foram acometidos pelo COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1722/plo_n_86-2021_000210.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1722/plo_n_86-2021_000210.pdf</t>
   </si>
   <si>
     <t>Fica considerado de utilidade pública a Sociedade Musical Professor Jorge Luiz Sardinha, situada na rua Sebastião de Souza Lugon, n.º34, bairro Porto, CEP 28740-000, neste município, fundada em 1970, inscrita no CNPJ sob o número 25.129.007/001-39.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1723/plo_n_87-2021_000213.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1723/plo_n_87-2021_000213.pdf</t>
   </si>
   <si>
     <t>Institui o projeto sabão ecológico no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1724/plo_n_88-2021_000211.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1724/plo_n_88-2021_000211.pdf</t>
   </si>
   <si>
     <t>Cria o programa festival municipal de talentos, objetivando o incentivo e difusão da cultura no município de Conceição de Macabu- Rj. O presente foi encaminhado através do ofício n.º228/2021 desta casa legislativa, como Anteprojeto de Lei nº 10/2021 de autoria do vereador Carlos Augusto Paula Barbosa.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1725/plo_n_89-2021_000208.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1725/plo_n_89-2021_000208.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Conceição de Macabu a criar o "programa mães macabuenses", e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1727/plo_n_91-2021_000219.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1727/plo_n_91-2021_000219.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Prêmio "Advocacia Cidadã", que será entregue anualmente no dia 26 de novembro, em Sessão Solene a ser especialmente convocada para este fim</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/plo_n_92-2021_000204.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/plo_n_92-2021_000204.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no valor de R$955.000,00</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/plo_n_93-2021_000203.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/plo_n_93-2021_000203.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial na importância de R$8.450,00</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1740/plo_n_94-2021_000225.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1740/plo_n_94-2021_000225.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº94/2021,que institui Banco de Ideias no município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1742/plo_n_95-2021_000224.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1742/plo_n_95-2021_000224.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº95/2021, dispõe no âmbito do município de Conceição de Macabu sobre a proibição de cobranças por estimativa da concessionária fornecedora de luz, e qualquer outra que se instale no Município.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1744/plo_n_96-2021_000184.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1744/plo_n_96-2021_000184.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar na importância de R$ 177.992,75 (cento e setenta e sete mil novecentos e noventa e dois reais e setenta e cinco centavos), para reforçar dotações orçamentárias da Câmara Municipal de Conceição de Macabu, constantes do Anexo I.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1749/plo_n_97-2021_000209.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1749/plo_n_97-2021_000209.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas relativas à livre iniciativa e ao livre exercício de atividade econômica e disposições sobre a atuação do Município de Conceição de Macabu como agente normativo e regulador  e dá outras providências.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1771/plo_n_98-2021_000232.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1771/plo_n_98-2021_000232.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR R$ 7.316,70(SETE MIL TREZENTOS E DEZESSEIS REAIS E SETENTA CENTAVOS)PARA REFORÇAR DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1772/plo_n_99-2021_000228.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1772/plo_n_99-2021_000228.pdf</t>
   </si>
   <si>
     <t>Cria gratificação de servidores  da Câmara Municipal</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1773/plo_n_100-2021_000230.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1773/plo_n_100-2021_000230.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fisioterapia de reabilitação para mulheres mastectomizadas no âmbito do Município de Conceição de Macabu</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/plo_n_101-2021_000201.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/plo_n_101-2021_000201.pdf</t>
   </si>
   <si>
     <t>Institui o sistema municipal de atendimento socioeducativo (SIMASE), na modalidade de medida socioeducativa em meio aberto de liberdade assistida e de prestação de serviços à comunidade, destinado a adolescente que pratique ato infracional no município de Conceição de Macabu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1776/plo_n_102-2021_000220.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1776/plo_n_102-2021_000220.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar na importância R$ 5.940,00</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1777/plo_n_103-2021_000202.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1777/plo_n_103-2021_000202.pdf</t>
   </si>
   <si>
     <t>Abono para profissionais da educação básica municipal</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/plo_n_104-2021_000218.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/plo_n_104-2021_000218.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para instalação de um busto ou herma em praça pública, em homenagem ao Dr. José Sebastião Castro e dá outras providências.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto Substitutivo ao PLO nº 5/2021 que altera dispositivos da Lei Municipal nº 951/2009 que institui o programa de alimentação do trabalhador e dá outras providências</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 21 da lei 756/2006, alteração do art. 1º da lei 1.641/2020 e revoga o art. 3º e seu parágrafo único da lei municipal nº1641/2020.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_substitutivo_no_03-2021_subs._ao_plo_29-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_substitutivo_no_03-2021_subs._ao_plo_29-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal de Turismo - COMTUR e o Fundo Municipal de Turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1447/decreto_legislativo_no_01-2021_aprova_as_contas_do_prefeito_exercicio_2019_000041.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1447/decreto_legislativo_no_01-2021_aprova_as_contas_do_prefeito_exercicio_2019_000041.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas anuais de governo, prestadas pelo Chefe do Poder Executivo Municipal, do exercício financeiro de 2013 ao Tribunal de Contas do Estado do Rio de Janeiro - TCE-RJ.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>Autoriza a câmara municipal de Conceição de Macabu-Rj, compor o parlamento inter-regional do norte e noroeste fluminense.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal compor o Parlamento Inter-regional do Norte e noroeste Fluminense.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/pd_n_2-2021_000231.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/pd_n_2-2021_000231.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara municipal de Conceição de Macabu compor o Parlamentar Inter-Regional do Norte e Noroeste Fluminense.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>PRE</t>
-[...5 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1203/pre_n_1-2021_000095.pdf</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1203/pre_n_1-2021_000095.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HORÁRIO DE ATENDIMENTO AO PÚBLICO EXTERNO EM PROCEDIMENTOS E REGRAS PARA FINS DE PREVENÇÃO À INFECÇÃO E À PROPAGAÇÃO DA COVID-19 NO ÂMBITO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU –RJ.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/pre_n_02_21_comissao_covid.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/pre_n_02_21_comissao_covid.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Legislativo do Município de Conceição de Macabu a Comissão Especial para assuntos relacionados ao coronavírus - COVID 19 - e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/pre_no_03-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/pre_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos e Congratulações à 2ª CIA de Polícia Militar do 32º Batalhão de Polícia Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1480/pre_no_04-2021_000002.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1480/pre_no_04-2021_000002.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Permanente de Turismo, acrescentando o inciso XII, ao parágrafo único do artigo 49, da Resolução nº 022, de 28 de junho de 1991,, que estabelece o regimento interno da Câmara  Municipal de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1541/pre_no_05-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1541/pre_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão Especial de Inquérito.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>Vaguinho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1544/pre_no_06-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1544/pre_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a criação de Comissão Especial de Inquérito para apurar possíveis irregularidades no Processo Seletivo nº 01/2021 realizado pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/pre__n_7-2021_000019.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/pre__n_7-2021_000019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Isabely Sampaio pelo relevante talento como cantora e participante do programa de televisão denominado The Voice Brasil Kids.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/pre_no_08-2021_arquivo_definitivo_000118.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/pre_no_08-2021_arquivo_definitivo_000118.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Marcus Vinícius Moreira Falcão, pelos relevantes serviços prestados ao Município de Conceição de Macabu/RJ como pároco da Paróquia Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1554/pre_n_9-2021__000107.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1554/pre_n_9-2021__000107.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Sr. Marcus Vinícius Moreira Falcão, pároco da cidade, por relevantes serviços prestados à população do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/pre__n_10-2021_000022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/pre__n_10-2021_000022.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à senhora Monalisa Fagundes de Sá</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1575/pre__n_11-2021_000026.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1575/pre__n_11-2021_000026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Edson Vander Godinnho Carino.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1576/pre__n_12-2021_000027.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1576/pre__n_12-2021_000027.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Marcos Vinycios.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/pre_n_13-2021_000089.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/pre_n_13-2021_000089.pdf</t>
   </si>
   <si>
     <t>Fica concedida MOÇÃO DE APLAUSOS aos profissionais da saúde que atuam na linha de frente de combate ao COVID-19 no município de Conceição de Macabu, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1584/pre__n_14-2021_000030.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1584/pre__n_14-2021_000030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRORROGAÇÃO DE PRAZO DA COMISSÃO ESPECIAL TEMPORÁRIA INSTITUIDA PELA RESOLUÇÃO LEGISLATIVA Nº 02/2021.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1589/pre__n_15-2021_000032.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1589/pre__n_15-2021_000032.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre procedimentos e regras para fins de prevenção à infecção e à propagação da nova variante Delta da Covid-19 no âmbito da Câmara Municipal de Conceição de Macabu –RJ.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/pre__n_16-2021_000023.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/pre__n_16-2021_000023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao Senhor Julio Cezar Gomes Braz, pelos relevantes serviços prestados ao Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>Dr. Fernando</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/pre_17-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/pre_17-2021.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Rogéria Belmont Barbosa Ferreira.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1597/pre_18-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1597/pre_18-2021.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a senhora Fabilla Reis da Silva</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/pre__n_19-2021_000169.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/pre__n_19-2021_000169.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã  Macabuense à Sra. Aryana Santana de Queiroz.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1615/pre_n_20-2021_000090.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1615/pre_n_20-2021_000090.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos  ao senhor Filipe da Costa Figueró, atleta macabuense, por ter se destacado como jogador de futebol, atuando em grandes clubes brasileiros.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1619/pre_n_21-2021_000091.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1619/pre_n_21-2021_000091.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Aluisio da Silva Neres Junior, ex-atleta macabuense, por ter se destacado como jogador de futebol, atuando em grandes clubes brasileiros.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/pre_n_22-2021_000195.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/pre_n_22-2021_000195.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor Carlos Minguta de Oliveira</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1708/pre_n_23-2021_000214.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1708/pre_n_23-2021_000214.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação de prazo da Comissão Especial Temporária instituída pela Resolução Legislativa n.º 05/2021</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1710/pre_n_24-2021_000215.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1710/pre_n_24-2021_000215.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao senhor Phillipe Wellington Souza de Oliveira Nicácio, pelos relevantes serviços prestados ao município de Conceição de Macabu, como Coordenador de defesa Civil e Subsecretário de Ordem Pública, no ano 2014 a 2016.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1712/pre_n_25-2021_000216.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1712/pre_n_25-2021_000216.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao senhor Wagner Azevedo dos Santos, pelos relevantes serviços prestados ao município de Conceição de Macabu, como Secretário de Segurança Pública.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1720/pre_n_26-2021_000217.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1720/pre_n_26-2021_000217.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Macabuense ao senhor Max Lemos.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1774/pre_n_27-2021_000273.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1774/pre_n_27-2021_000273.pdf</t>
   </si>
   <si>
     <t>Fica concedido Título de Honra ao mérito ao Senhor José Rangel de Azevedo, carinhosamente conhecido como o 'Senhor Zé Carroceiro do Balancé' pelos relevantes serviços prestados ao município de Conceição de Macabu/RJ.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
+    <t>Requerimento de Informação</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de serviços urbanos e limpeza pública informações quanto à existência de uma agenda de implantação e manutenção do paisagismo do município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/req_02-2021_-_ao_secretario_municipal_de_agropecuaria_o_plano_de_acoes_e_agenda_desta_secretaria_municipal_para_manutencao_e_passagem_de_maquina_patrol_nas_estradas_vicinais_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/req_02-2021_-_ao_secretario_municipal_de_agropecuaria_o_plano_de_acoes_e_agenda_desta_secretaria_municipal_para_manutencao_e_passagem_de_maquina_patrol_nas_estradas_vicinais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de agropecuária o plano de ações e agenda desta secretaria municipal para manutenção  e passagem de máquina patrol nas estradas vicinais do município.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1206/req_03-2021_-_a_secretaria_municipal_de_saude_que_informe_a_lista_de_nomes_completos_dos_servidores_da_area_de_saude_e_suas_funcoes_na_referida_secretaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1206/req_03-2021_-_a_secretaria_municipal_de_saude_que_informe_a_lista_de_nomes_completos_dos_servidores_da_area_de_saude_e_suas_funcoes_na_referida_secretaria.pdf</t>
   </si>
   <si>
     <t>Requer à secretária municipal de saúde que informe a lista de nomes completos dos servidores da área de saúde e suas funções na referida secretaria, bem como a forma de vínculo.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1207/req_04-2021_-_ao_secretario_municipal_de_turismo_o_plano_de_acoes_e_o_calendario_de_eventos_desta_secretaria_municipal_para_o_ano_de_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1207/req_04-2021_-_ao_secretario_municipal_de_turismo_o_plano_de_acoes_e_o_calendario_de_eventos_desta_secretaria_municipal_para_o_ano_de_2021.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de turismo o plano de ações e o calendário de eventos desta secretaria municipal para o ano de 2021.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1208/req_05-2021_-_a_secretaria_municipal_de_saude_a_relacao_de_pessoas_portadoras_de_necessidades_especiais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1208/req_05-2021_-_a_secretaria_municipal_de_saude_a_relacao_de_pessoas_portadoras_de_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>Requer à secretária municipal de saúde a relação de pessoas portadoras de necessidades especiais, bem como os tipos específicos de suas necessidades, que fazem uso do Sistema único de Saúde.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1209/req_06-2021_-_ao_secretario_municipal_de_turismo_lista_com_nomes_e_enderecos_dos_locais_turisticos_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1209/req_06-2021_-_ao_secretario_municipal_de_turismo_lista_com_nomes_e_enderecos_dos_locais_turisticos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de turismo lista com nomes e endereços dos locais turísticos do município, bem como suas formas de exploração e arrecadação de receita.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/req_07-2021_-_ao_secretario_municipal_de_educacao_e_cultura_a_lista_de_nomes_e_locais_historicos_e_culturais_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/req_07-2021_-_ao_secretario_municipal_de_educacao_e_cultura_a_lista_de_nomes_e_locais_historicos_e_culturais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de educação e cultura a lista de nomes e locais históricos e culturais do município, bem como sua forma de exploração e uso.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/req_08-2021_-_ao_secretario_municipal_de_educacao_e_cultura_lista_de_nomes_completos_dos_diretores_que_foram_nomeados_na_gestao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/req_08-2021_-_ao_secretario_municipal_de_educacao_e_cultura_lista_de_nomes_completos_dos_diretores_que_foram_nomeados_na_gestao.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de educação e cultura lista de nomes completos dos diretores que foram nomeados na gestão deste secretário, bem como suas formações e qualificações técnicas, assim como os nomes dos estabelecimentos de ensino que os mesmo assumiram.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/req_09-2021_-_servicos_de_mediadores_para_criancas_e_adolescentes_portadores_de_necessidades_especiais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/req_09-2021_-_servicos_de_mediadores_para_criancas_e_adolescentes_portadores_de_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de educação e cultura informações se há, nas e escolas e colégios, o serviços de mediadores para crianças e adolescentes portadores de necessidades especiais, com o objetivo de promover a inclusão social destes.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1213/req_10-2021_-_secretario_municipal_de_saude_lista_de_nomes_completos_dos_medicos_dentistas_e_fisioterapeutas_bem_como_suas_especialidades_locais_onde_estao_lotados_e_formas_de_vinculo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1213/req_10-2021_-_secretario_municipal_de_saude_lista_de_nomes_completos_dos_medicos_dentistas_e_fisioterapeutas_bem_como_suas_especialidades_locais_onde_estao_lotados_e_formas_de_vinculo.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de saúde lista de nomes completos dos médicos, dentistas, e fisioterapeutas, bem como suas especialidades, locais onde estão lotados  e formas de vínculo com o município.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1214/req_11-2021_-_nomes_completos_dos_professores_de_educacao_fisica_desta_secretaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1214/req_11-2021_-_nomes_completos_dos_professores_de_educacao_fisica_desta_secretaria.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de educação e cultura a lista dos nomes completos dos professores de educação física desta secretaria, bem como suas formações e qualificações técnicas, assim como os nomes dos estabelecimentos de ensino que os mesmos estão alocados e tipos de vínculo com o município.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/req_12-2021_-_informacoes_de_onde_foram_alocados_os_servidores_da_referida_secretaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/req_12-2021_-_informacoes_de_onde_foram_alocados_os_servidores_da_referida_secretaria.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de governo  informações de onde foram alocados  os servidores da referida  secretaria, devido a mesma estar temporariamente desativada por conta da pandemia do Civid-19, bem como seus nomes completos e locais onde foram alocados.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1216/req_13-2021_-_informacoes_quanto_ao_plano_de_acoes_desta_secretaria_para_o_enfrentamento_ao_covid-19.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1216/req_13-2021_-_informacoes_quanto_ao_plano_de_acoes_desta_secretaria_para_o_enfrentamento_ao_covid-19.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de saúde informações quanto ao plano de ações desta secretaria para o enfrentamento ao Covid-19.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/req_14-2021_-_informacoes_sobre_a_rota_do_caminhao_de_servico_de_coleta_de_lixo_bem_como_seus_dias_e_ruas_de_recolhimento_de_lixo_nos_bair.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/req_14-2021_-_informacoes_sobre_a_rota_do_caminhao_de_servico_de_coleta_de_lixo_bem_como_seus_dias_e_ruas_de_recolhimento_de_lixo_nos_bair.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de serviços urbanos e limpeza pública informações sobre a rota do caminhão de serviço de coleta de lixo, bem como seus dias e ruas de recolhimento de lixo nos bairros: Curato de Santa Catarina, Piteira e Santa Maria.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1218/req_15-2021_-_informacoes_especificas_e_completas_dos_servicos_prestados_a_populacao_pela_casa_do_empreendedor_e_do_trabalhador.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1218/req_15-2021_-_informacoes_especificas_e_completas_dos_servicos_prestados_a_populacao_pela_casa_do_empreendedor_e_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de desenvolvimento econômico, trabalho e renda informações específicas e completas dos serviços prestados à população pela Casa do Empreendedor e do Trabalhador.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Requer informações sobre o serviço "Banco do Povo", bem como que seja informado o motivo, caso ainda não esteja em funcionamento.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1220/req_17-2021_-_a_relacao_completa_com_descricao_enderecos_e_data_da_ultima_atualizacao_de_todos_os_imoveis_de_propriedade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1220/req_17-2021_-_a_relacao_completa_com_descricao_enderecos_e_data_da_ultima_atualizacao_de_todos_os_imoveis_de_propriedade.pdf</t>
   </si>
   <si>
     <t>Requer a relação completa com descrição, endereços e data da última atualização de todos os imóveis de propriedade da Prefeitura de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>Requer informações de quais ações estão sendo tomadas com relação à integração dos jovens do município no mercado de trabalho.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1222/req_19-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_completos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1222/req_19-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_completos.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de desenvolvimento econômico, trabalho e geração de emprego e renda a relação de nomes completos de servidores que foram nomeados sob a gestão deste.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1223/req_20-2021_-_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_de_servidores.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1223/req_20-2021_-_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_de_servidores.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de desenvolvimento econômico, trabalho e geração de emprego e renda, a relação de nomes de servidores desta secretaria municipal, bem como o tipo de vínculo empregatício de cada um com o município.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/reqs_21-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_o_plano_de_acoes_desta_secretaria_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/reqs_21-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_o_plano_de_acoes_desta_secretaria_municipal.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de desenvolvimento econômico o plano de ações  desta secretária municipal, com relação às políticas públicas de geração de emprego e renda para o ano de 2021.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1225/req_22-2021_-_ao_secretario_municipal_de_obras_publicas_a_relacao_completa_e_atualizada_de_contratos_e_convenios.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1225/req_22-2021_-_ao_secretario_municipal_de_obras_publicas_a_relacao_completa_e_atualizada_de_contratos_e_convenios.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de obras públicas a relação completa e atualizada de contratos e convênios, como os nomes das empresas  e valores das obras e ou reformas desta secretaria municipal a serem executadas para o ano de 2021, bem como os serviços que forem executados somente por essa secretaria municipal.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1226/req_23-2021_-_obras_o_plano_de_acoes_e_agenda_com_o_cronograma_completo_de_obras_e_reformas_desta_secretaria_municipal_a_serem_executadas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1226/req_23-2021_-_obras_o_plano_de_acoes_e_agenda_com_o_cronograma_completo_de_obras_e_reformas_desta_secretaria_municipal_a_serem_executadas.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário municipal de obras o  plano de ações e agenda com o cronograma completo de obras e reformas desta secretaria municipal a serem executadas para o ano de 2021.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/req_24-2021_-_a_relacao_completa_e_atualizada_de_pessoas_que_sao_atendidas_mensalmente_ou_como_outro_intervalo_de_tempo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/req_24-2021_-_a_relacao_completa_e_atualizada_de_pessoas_que_sao_atendidas_mensalmente_ou_como_outro_intervalo_de_tempo.pdf</t>
   </si>
   <si>
     <t>Requer a relação completa e atualizada de pessoas que são atendidas mensalmente ou como outro  intervalo de tempo, com cestas básicas e ou outros tipos de benefícios sociais, por essa secretaria municipal.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/reqs_25-2021_-_requer_planilhas_contendo_as_seguintes_informacoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/reqs_25-2021_-_requer_planilhas_contendo_as_seguintes_informacoes.pdf</t>
   </si>
   <si>
     <t>Requer planilhas contendo as seguintes informações: _x000D_
 1) valores arrecadados contribuições de iluminação pública referente ao ano de 2020;_x000D_
 2) valores pagos a concessionária Enel referente às contribuições de iluminação pública do ano de 2020;_x000D_
 3) localização de todos os postes que são objeto da referida cobrança;_x000D_
 4) localização de todos os imóveis que pagam a referida contribuição;</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1275/req_26-2021_-_plano_de_acoes_com_relacao_a_volta_as_aulas_devido_a_pandemia_e_informacoes_sobre_o_plano_de_acoes_e_os_cuidados_com_relacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1275/req_26-2021_-_plano_de_acoes_com_relacao_a_volta_as_aulas_devido_a_pandemia_e_informacoes_sobre_o_plano_de_acoes_e_os_cuidados_com_relacao.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o plano de ações com relação à volta às aulas devido à pandemia e informações sobre o plano de ações e os cuidados com relação à volta às aulas presenciais.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1276/req_27-2021_-_relacao_de_nomes_completos_dos_agentes_de_saude_do_municipio_e_suas_areas_de_atuacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1276/req_27-2021_-_relacao_de_nomes_completos_dos_agentes_de_saude_do_municipio_e_suas_areas_de_atuacao.pdf</t>
   </si>
   <si>
     <t>Requer a relação de nomes completos  dos agentes de saúde do município e suas áreas de atuação.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1277/req_28-2021_-_lista_de_nomes_e_enderecos_completos_de_todas_as_unidades_de_saude_que_sao_de_responsabilidade_da_secretaria_municipal_de_sau.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1277/req_28-2021_-_lista_de_nomes_e_enderecos_completos_de_todas_as_unidades_de_saude_que_sao_de_responsabilidade_da_secretaria_municipal_de_sau.pdf</t>
   </si>
   <si>
     <t>Requer à secretária municipal de saúde a lista de nomes e endereços completos de todas as Unidades de Saúde que são de responsabilidade da Secretaria Municipal de Saúde, bem como nomes dos gestores responsáveis por cada unidade.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/req_29-2021_-_localizacao_dos_seis_cilindros_de_oxigenio_da_sala_de_inalacao_da_unidade_basica_de_saude_vila_sao_jose.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/req_29-2021_-_localizacao_dos_seis_cilindros_de_oxigenio_da_sala_de_inalacao_da_unidade_basica_de_saude_vila_sao_jose.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a localização dos seis cilindros de oxigênio da sala de inalação da Unidade Básica de Saúde Vila São José, que foram remanejados para outra unidade, bem como sua data de retorno para sua unidade de origem.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/req_30-2021_-_informacoes_acerca_da_empresa_fgc_pavimentacao_e_construcao_civil_eireli.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/req_30-2021_-_informacoes_acerca_da_empresa_fgc_pavimentacao_e_construcao_civil_eireli.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da empresa FGC Pavimentação e Construção Civil EIRELI.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1305/req_31-2021_-_area_total_da_amorosa_pertencente_ao_municipio_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1305/req_31-2021_-_area_total_da_amorosa_pertencente_ao_municipio_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre a área total da Amorosa pertencente ao Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/req_32-2021_-_informacoes_se_a_rua_enno_maia_no_bairro_do_curato_de_santa_catarina_consta_nos_assentamentos_desta_prefeitura_como_calcada_o.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/req_32-2021_-_informacoes_se_a_rua_enno_maia_no_bairro_do_curato_de_santa_catarina_consta_nos_assentamentos_desta_prefeitura_como_calcada_o.pdf</t>
   </si>
   <si>
     <t>Requer informações se a rua Enno Maia no bairro do Curato de Santa Catarina consta nos assentamentos desta prefeitura como calçada ou asfaltada.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1309/req_33-2021_-_que_o_grande_expediente_da_reuniao_ordinaria_do_dia_11_de_marco_de_2021_seja_concedido_ao_comandante_do_32o_bp.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1309/req_33-2021_-_que_o_grande_expediente_da_reuniao_ordinaria_do_dia_11_de_marco_de_2021_seja_concedido_ao_comandante_do_32o_bp.pdf</t>
   </si>
   <si>
     <t>Requer  ao Presidente da Câmara que o Grande Expediente da Reunião Ordinária do dia 11 de março de 2021 seja concedido ao Comandante  do 32º Batalhão de Polícia Militar, Senhor Tenente Coronel  Fábio Corrêa para que o mesmo possa apresentar a esta Casa os números dos índices de criminalidade do Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/req_34-2021_-_criado_em_parceria_com_o_governo_do_estado_do_rio_de_janeiro_um_polo_de_ensino_da_faetec.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/req_34-2021_-_criado_em_parceria_com_o_governo_do_estado_do_rio_de_janeiro_um_polo_de_ensino_da_faetec.pdf</t>
   </si>
   <si>
     <t>Requer que seja criado, em parceria com o Governo do Estado do Rio de Janeiro, um polo de ensino da Faetec.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1318/req_35-2021_-_clinica_da_mulher_visando_atendimento_mais_humanizado_e_especializado_para_as_mulhere.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1318/req_35-2021_-_clinica_da_mulher_visando_atendimento_mais_humanizado_e_especializado_para_as_mulhere.pdf</t>
   </si>
   <si>
     <t>Requer seja criado em nosso Município uma clínica da mulher, visando atendimento mais humanizado e especializado para as mulheres</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1319/req_36-2021_-__servico_de_mamografia_visando_atendimento_especializado_as_mulheres_e_evitando_assim_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1319/req_36-2021_-__servico_de_mamografia_visando_atendimento_especializado_as_mulheres_e_evitando_assim_.pdf</t>
   </si>
   <si>
     <t>Requer seja criado em nosso Município serviço de Mamografia visando atendimento especializado às mulheres e evitando assim que tenham que se deslocar para outros municípios.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/req_37-2021_-_delegacia_de_atendimento_a_mulher_deam.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/req_37-2021_-_delegacia_de_atendimento_a_mulher_deam.pdf</t>
   </si>
   <si>
     <t>Requer seja criado em parceria com o governo do Estado do Rio de Janeiro, uma delegacia de atendimento a mulher (DEAM).</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>CEC19 - Comissão Especial para Assuntos Relacionados ao Coronavírus - COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/ind_38-2021_-_identificacao_do_medico_coordenador_responsavel_pela_uti_do_hospital_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/ind_38-2021_-_identificacao_do_medico_coordenador_responsavel_pela_uti_do_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Requer Identificação do Médico Coordenador responsável pela UTI do Hospital Municipal Ana Moreira.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/req_39-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/req_39-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf</t>
   </si>
   <si>
     <t>Requer cópia do inteiro teor de todos os processos de procedimentos licitatórios e/ou dispensa licitatória, bem como os contratos de locação dos leitos, equipamentos e profissionais da UTI instalada no Hospital Municipal Ana Moreira, dos exercícios 2020 e 2021.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1328/req_40-2021_-_profissionais_plantoes_e_boletins_referente_ao_mes_de_marco_do_corrente_ano_do_hospi.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1328/req_40-2021_-_profissionais_plantoes_e_boletins_referente_ao_mes_de_marco_do_corrente_ano_do_hospi.pdf</t>
   </si>
   <si>
     <t>Requer, da secretária municipal de saúde, informações relacionadas aos profissionais, plantões e boletins referente ao mês de março do corrente ano, do Hospital Municipal Ana Moreira.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1337/req_41-2021_-_requer_informacoes_quanto_a_quantidade_e_distribuicao_kit_alimentar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1337/req_41-2021_-_requer_informacoes_quanto_a_quantidade_e_distribuicao_kit_alimentar.pdf</t>
   </si>
   <si>
     <t>Requer informações  quanto à quantidade e distribuição Kit alimentar.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/req_42-2021_-_forma_de_transporte_do_momento_do_recebimento_ate_o_nosso_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/req_42-2021_-_forma_de_transporte_do_momento_do_recebimento_ate_o_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação da Comissão Especial Temporária para assuntos relacionados ao Covid - 19 à Secretária Municipal de Saúde, acerca dos dia, hora e local de recebimento das vacinas. Qual a forma de transporte do momento do recebimento até o nosso município. Quais os responsáveis pelo recebimento, cargo e matrícula. Local de distribuição, aplicação, dias e horários.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1341/req_43-2021_-_informacao_acerca_da_escala_dos_medicos_plantonistas_socorristas_enfermeiros_e_tecnic.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1341/req_43-2021_-_informacao_acerca_da_escala_dos_medicos_plantonistas_socorristas_enfermeiros_e_tecnic.pdf</t>
   </si>
   <si>
     <t>Requer informação acerca da escala dos médicos plantonistas socorristas, enfermeiros e técnicos de enfermagem do Hospital Municipal Ana Moreira nos meses de janeiro e fevereiro de 2021.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/req_44-2021_-_informacoes_sobre_os_equipamentos_da_uti_do_hospital_municipal_ana_moreira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/req_44-2021_-_informacoes_sobre_os_equipamentos_da_uti_do_hospital_municipal_ana_moreira.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os equipamentos da UTI do Hospital Municipal Ana Moreira.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>1-	Discriminação de todas as despesas pagas no combate ao Coronavírus – Covid – 19 no ano de 2021;</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1351/req_46-2021_-_reuniao_no_qual_a_pauta_seja_relacionada_ao_combate_ao_covid-19.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1351/req_46-2021_-_reuniao_no_qual_a_pauta_seja_relacionada_ao_combate_ao_covid-19.pdf</t>
   </si>
   <si>
     <t>Que toda e qualquer reunião no qual a pauta seja relacionada ao combate ao Covid-19, seja informada em tempo hábil a esta Comissão para que seja enviado um representante da mesma.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1359/req_47-2021_-_informacoes_acerca_da_area_odontologica_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1359/req_47-2021_-_informacoes_acerca_da_area_odontologica_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da área odontológica do município.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/req_48-2021_-__realizacao_de_acoes_e_fiscalizacao_junto_ao_comercio_em_pro_da_defesa_do_consumidor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/req_48-2021_-__realizacao_de_acoes_e_fiscalizacao_junto_ao_comercio_em_pro_da_defesa_do_consumidor.pdf</t>
   </si>
   <si>
     <t>Requer realização de ações e fiscalização junto ao comércio em pro da defesa do Consumidor.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/req_49-2021_-_plano_municipal_de_gestao_integrada_de_residuos_solidos_e_codigo_municipal_de_limpeza.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/req_49-2021_-_plano_municipal_de_gestao_integrada_de_residuos_solidos_e_codigo_municipal_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Requer Informações se o município possui Plano Municipal de Gestão Integrada de Resíduos Sólidos e Código Municipal de Limpeza Urbana e caso não possua qual a previsão para a criação dos mesmos.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1378/req_50-2021_-_informacoes_sobre_aos_tramites_dos_pedidos_relacionados_a_area_da_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1378/req_50-2021_-_informacoes_sobre_aos_tramites_dos_pedidos_relacionados_a_area_da_saude.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre aos trâmites dos pedidos relacionados à área da Saúde</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1384/req_51-2021_-_informacoes_referentes_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1384/req_51-2021_-_informacoes_referentes_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1385/req_52-2021_-_acoes_da_vigilancia_sanitaria_com_relacoes_aos_animais_do_tipo_caes_e_gatos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1385/req_52-2021_-_acoes_da_vigilancia_sanitaria_com_relacoes_aos_animais_do_tipo_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre ações da vigilância sanitária com relações aos animais do tipo cães e gatos.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1386/req_53-2021_-_informacoes_referentes_a_nomenclaturas_e_valores_que_servem_de_base_para_a_classificac.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1386/req_53-2021_-_informacoes_referentes_a_nomenclaturas_e_valores_que_servem_de_base_para_a_classificac.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes a nomenclaturas e valores que servem de base para a classificação de cargos e salários dos servidores desta prefeitura (exemplos: DAS-I valor, DAS-II valor, DAS-III valor...)</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/req_54-2021_-_abertura_e_conducao_do_procedimento_administrativo_interno_relacionado_para_resposta_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/req_54-2021_-_abertura_e_conducao_do_procedimento_administrativo_interno_relacionado_para_resposta_.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo informações acerca da abertura e condução do Procedimento Administrativo Interno relacionado para resposta ao Requerimento n.º 029/2021, de sua autoria.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1410/req_55-2021_-_informacoes_sobre_oficios_encaminhados_ao_poder_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1410/req_55-2021_-_informacoes_sobre_oficios_encaminhados_ao_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Requer  informações  sobre ofícios encaminhados ao Poder Executivo.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1418/req_56-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1418/req_56-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf</t>
   </si>
   <si>
     <t>Requer cópia do inteiro teor de todos os processos de procedimentos licitatórios e/ou dispensa licitatória, de todas as despesas relacionadas ao COVID-19 pagas com recursos federais, estaduais e municipais.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1420/req_57-2021_-_quantitativo_de_lampadas_de_iluminacao_publica_urbana_que_foram_substituidas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1420/req_57-2021_-_quantitativo_de_lampadas_de_iluminacao_publica_urbana_que_foram_substituidas.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre quantitativo de lâmpadas de iluminação pública urbana que foram substituídas, referentes aos meses de Janeiro, Fevereiro e Março de 2021 e destinação final das lâmpadas.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1421/req_58-2021_-_informacoes_relacionadas_ao_servico_de_coleta_de_residuos_solidos_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1421/req_58-2021_-_informacoes_relacionadas_ao_servico_de_coleta_de_residuos_solidos_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer informações relacionadas ao serviço de coleta de resíduos sólidos no município.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1422/req_59-2021_-_quais_tributos_e_os_valores_destes_que_sao_arrecadados_pelo_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1422/req_59-2021_-_quais_tributos_e_os_valores_destes_que_sao_arrecadados_pelo_municipio.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre quais tributos e os valores destes que são arrecadados pelo município da Transportadora Macabu.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1434/req_60-2021_-_requer_informacoes_sobre_o_conselho_municipal_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1434/req_60-2021_-_requer_informacoes_sobre_o_conselho_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/req_61-2021_-_informacoes_sobre_a_copia_das_contas_de_energia_eletrica_da_sede_da_prefeitura.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/req_61-2021_-_informacoes_sobre_a_copia_das_contas_de_energia_eletrica_da_sede_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Cópia das contas de energia elétrica da Sede da Prefeitura Municipal referente aos meses de Janeiro, Fevereiro e Março de 2021; Cópia das contas de energia elétrica do Hospital Municipal Ana Moreira, referente aos meses de Janeiro, Fevereiro e Março de 2021; Quantitativo dos valores pagos pelo município, referente a contas de energia elétrica das unidades de ensino municipal, referente aos meses de Janeiro, Fevereiro e Março de 2021; Cópia da planta baixa do Horto Municipal.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1445/req_62-2021_-__incluido_no_edital_para_renovacao_eou_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1445/req_62-2021_-__incluido_no_edital_para_renovacao_eou_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Requer que seja incluído no edital para renovação e/ou novo contrato de prestação de serviço de recolhimento de resíduos sólidos (lixo), no bairro de Santa Maria bem como a estrada da Puaía no bairro Curato de Santa Catarina.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/req_63-2021_-_informacoes_sobre_a_tecnologia_das_lampadas_das_unidades_escolares_e_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/req_63-2021_-_informacoes_sobre_a_tecnologia_das_lampadas_das_unidades_escolares_e_de_saude.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a tecnologia das lâmpadas das unidades escolares e de saúde.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1458/req_64-2021_-_acerca_da_ponte_de_pedestres_localizada_na_rua_xv_de_marco_no_bairro_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1458/req_64-2021_-_acerca_da_ponte_de_pedestres_localizada_na_rua_xv_de_marco_no_bairro_vila_nova.pdf</t>
   </si>
   <si>
     <t>Requer  informações acerca da ponte de pedestres localizada na Rua XV de Março, no bairro Vila Nova</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1466/req_65-2021_-_instalacao_de_gerador_de_energia_na_captacao_de_agua_na_amoros.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1466/req_65-2021_-_instalacao_de_gerador_de_energia_na_captacao_de_agua_na_amoros.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação sobre se existe algum planejamento para instalação de gerador de energia na captação de água na Amorosa.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/req_66-2021_-_quais_acoes_estao_sendo_tomadas_para_o_cumprimento_da_lei_1010-2010.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/req_66-2021_-_quais_acoes_estao_sendo_tomadas_para_o_cumprimento_da_lei_1010-2010.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre: Quais ações estão sendo tomadas para o cumprimento da Lei 1.010/2010.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/req_67-2021_-_requer_seja_cumprido_o_artigo_23_da_lei_municipal_no_1.010-2010.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/req_67-2021_-_requer_seja_cumprido_o_artigo_23_da_lei_municipal_no_1.010-2010.pdf</t>
   </si>
   <si>
     <t>Requer seja cumprido o artigo 23 da Lei Municipal nº 1.010/2010</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1472/req_68-2021_-_revisao_orcamentaria_para_2021_referente_ao_pagamento_de_r_80.00000_referente_a_rate.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1472/req_68-2021_-_revisao_orcamentaria_para_2021_referente_ao_pagamento_de_r_80.00000_referente_a_rate.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações: Considerando a previsão orçamentária para 2021 referente ao pagamento de R$ 80.000,00 referente a rateio de participação consórcio: Cópia do contrato do Município com o CIDENNF; Com relação ao CIDENNF, quais os benefícios o município tem e/ou teve referente ao período de 10 de maio de 2020 a 10 de maio de 2021.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1474/req_69-2021_-_seja_enviado_copia_dos_comprovantes_de_recolhimento_do_fgts_e_inss.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1474/req_69-2021_-_seja_enviado_copia_dos_comprovantes_de_recolhimento_do_fgts_e_inss.pdf</t>
   </si>
   <si>
     <t>Requer seja enviado cópia dos comprovantes de recolhimento do FGTS e INSS de todos os funcionários da empresa FGC Pavimentação e Construção Civil EIRELI que prestam serviço para a Prefeitura Municipal de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>Requer informações ao Secretário Municipal de Agropecuária em relação ao maquinário e gasto de combustível da referida secretaria.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Solicita informações ao Secretário Municipal de Agropecuária acerca de valores gastos com pequenas diárias e despesas.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente informações acerca dos gastos com pequenas despesas e diárias na respectiva secretaria.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/req_73-2021_-_acerca_das_multas_aplicadas_sob_a_egide_dos_decretos_municipais_exarados_durante_a_pan.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/req_73-2021_-_acerca_das_multas_aplicadas_sob_a_egide_dos_decretos_municipais_exarados_durante_a_pan.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Fazenda informações acerca das multas aplicadas sob a égide dos Decretos Municipais exarados durante a Pandmia do Covid-19.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/req_74-2021_-_processo_relacionado_a_desapropriacao_da_area_da_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/req_74-2021_-_processo_relacionado_a_desapropriacao_da_area_da_amorosa.pdf</t>
   </si>
   <si>
     <t>Requer que seja informado se existe, na prefeitura, tramitação de algum processo relacionado à desapropriação da área da Amorosa (uma área de extensão do bar de Elso Gambeta até a Jaqueira)</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/req_75-2021_-_informacoes_acerca_da_aquisicao_de_medicamentos_e_insumos_realizada_pelo_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/req_75-2021_-_informacoes_acerca_da_aquisicao_de_medicamentos_e_insumos_realizada_pelo_municipio.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da aquisição de medicamentos e insumos realizada pelo Município.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/req_76-2021_-_remuneracao_dos_servidores_cedidos_ao_municipio_de_conceicao_de_macabu_por_outros_orga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/req_76-2021_-_remuneracao_dos_servidores_cedidos_ao_municipio_de_conceicao_de_macabu_por_outros_orga.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da remuneração dos servidores cedidos ao Município de Conceição de Macabu por outros órgãos.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/req_77-2021_-_despesas_e_cargos_comissionados_da_secretaria_municipal_de_seguranca_publica_e_mobilid.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/req_77-2021_-_despesas_e_cargos_comissionados_da_secretaria_municipal_de_seguranca_publica_e_mobilid.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das despesas e cargos comissionados da Secretaria Municipal de Segurança Pública e Mobilidade Urbana no período de agosto de 2020 a dezembro de 2020.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/req_78-2021_-_informacoes_acerca_do_interno_do_cicapd_que_teve_um_fio_guia_de_cateter_metalico.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/req_78-2021_-_informacoes_acerca_do_interno_do_cicapd_que_teve_um_fio_guia_de_cateter_metalico.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do interno do Centro de Integração da Criança e do Adolescente com Deficiência (CICAPD) que teve um fio guia de cateter metálico "esquecido" em seu corpo.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1524/req_79-2021_-_informacoes_acerca_de_numeros_de_pacientes_entubados_e_que_sairam_com_vida_da_uti.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1524/req_79-2021_-_informacoes_acerca_de_numeros_de_pacientes_entubados_e_que_sairam_com_vida_da_uti.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de números de pacientes entubados e que saíram com vida da UTI do Hospital Ana Moreira, bem como sobre esterilização dos equipamentos utilizados para entubar os pacientes.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1525/req_80-2021_-_informacoes_acerca_do_estadio_aristo_da_silva_ribeiro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1525/req_80-2021_-_informacoes_acerca_do_estadio_aristo_da_silva_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do Estádio Aristo da Silva Ribeiro.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/req_81-2021_-_copia_de_todos_os_autos_de_infracao_lavrados_a_partir_de_marco_de_2020_ate_a_presente_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/req_81-2021_-_copia_de_todos_os_autos_de_infracao_lavrados_a_partir_de_marco_de_2020_ate_a_presente_.pdf</t>
   </si>
   <si>
     <t>Requer cópia de todos os Autos de Infração lavrados a partir de março de 2020 até a presente data.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/req_82-2021_-_jornada_de_trabalho_dos_fiscais_de_postura_e_coordenador_do_setor_de_tributos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/req_82-2021_-_jornada_de_trabalho_dos_fiscais_de_postura_e_coordenador_do_setor_de_tributos.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da jornada de trabalho dos fiscais de postura e coordenador do setor de tributos.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1535/req_83-2021_-_prazo_para_reforma_e_volta_do_funcionamento_do_centro_de_convivencia_de_macabuzinho_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1535/req_83-2021_-_prazo_para_reforma_e_volta_do_funcionamento_do_centro_de_convivencia_de_macabuzinho_.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre o prazo para reforma e volta do funcionamento do Centro de Convivência de Macabuzinho que já está há mais de 6 meses sem atividade.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1569/req_84-2021_-__como_e_realizada_a_busca_e_apreensao_de_animais_soltos_nas_ruas_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1569/req_84-2021_-__como_e_realizada_a_busca_e_apreensao_de_animais_soltos_nas_ruas_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre como é realizada a busca e apreensão de animais soltos nas ruas da cidade e se existe algum contrato em vigência para a realização deste serviço. Caso a resposta seja afirmativa, requer cópia do processo que deu origem à contratação.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1590/req_85-2021_-_informacoes_da_secretaria_municipal_de_educacao_e_cultura_sobre_os_alunos_autistas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1590/req_85-2021_-_informacoes_da_secretaria_municipal_de_educacao_e_cultura_sobre_os_alunos_autistas.pdf</t>
   </si>
   <si>
     <t>Requer informações da Secretaria Municipal de Educação e Cultura sobre os alunos que possuem transtorno do espectro autista.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1591/req_86-2021_-requer_informacao_sobre_o_quantitativo_de_cargos_em_vacancia_de_professor_de_1o_ao_5o_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1591/req_86-2021_-requer_informacao_sobre_o_quantitativo_de_cargos_em_vacancia_de_professor_de_1o_ao_5o_.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre o quantitativo de cargos em vacância de professor de 1º ao 5º ano de escolaridade.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>CEI - G - CEI Gerador e Live dos Namorados</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/req_87-2021_-_informacao_solicitando_copia_de_notas_fiscais_de_servico_referente_ao_aluguel_de_um_mo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/req_87-2021_-_informacao_solicitando_copia_de_notas_fiscais_de_servico_referente_ao_aluguel_de_um_mo.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação solicitando cópia de notas fiscais de serviço referente ao aluguel de um moto gerador de energia elétrica da empresa PCP EQUIPAMENTOS ELÉTRICOS LTDA- ME, processo nº 1444/21, na qual prestou os serviços atendendo as demandas do Hospital Municipal Ana Moreira;_x000D_
 Cópia do comprovante de pagamento dos serviços e caso não tenha ocorrido, solicito o motivo pelo qual o pagamento não foi realizado.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/req_88-2021_-_requer_copia_integral_dos_autos_do_procedimento_licitatorio_para_contratacao_de_empres.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/req_88-2021_-_requer_copia_integral_dos_autos_do_procedimento_licitatorio_para_contratacao_de_empres.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral dos autos do procedimento licitatório para contratação de empresa para coleta de lixo, bem como cópia do contrato.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>Requer informações relacionadas à contratação de serviço de transporte escolar</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/req_90-2021_-_abastecimento_combustivel_de_veiculo_da_secretaria_municipal_de_saude_e_do_gabinete.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/req_90-2021_-_abastecimento_combustivel_de_veiculo_da_secretaria_municipal_de_saude_e_do_gabinete.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto abastecimento (combustível) de veículo da Secretaria Municipal de Saúde e do Gabinete, através do uso do Cartão Curinga</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1651/req_91-2021_-_requer_informacao_acerca_de_saldo_atualizado_de_recursos_proprios_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1651/req_91-2021_-_requer_informacao_acerca_de_saldo_atualizado_de_recursos_proprios_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer informação acerca de saldo atualizado de recursos próprios do município</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/req_92-2021_-_comissao_julgadora_de_recursos_de_multas_aplicadas_pela_guarda_municipal_da_jari.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/req_92-2021_-_comissao_julgadora_de_recursos_de_multas_aplicadas_pela_guarda_municipal_da_jari.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto aos integrantes da comissão julgadora de recursos de multas aplicadas pela Guarda Municipal da JARI (Junta Administrativa de Recursos de Infrações)</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1654/req_93-2021_-_requer_informacoes_relacionadas_ao_transporte_escolar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1654/req_93-2021_-_requer_informacoes_relacionadas_ao_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Requer informações relacionadas ao transporte escolar</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1655/req_94-2021_-_informacoes_acerca_de_incentivos_financeiros_dos_agentes_comunitarios_de_saude_e_agent.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1655/req_94-2021_-_informacoes_acerca_de_incentivos_financeiros_dos_agentes_comunitarios_de_saude_e_agent.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de Incentivos Financeiros dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1656/req_95-2021_-_requer_informacoes_quanto_aos_alimentos_da_merenda_escolar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1656/req_95-2021_-_requer_informacoes_quanto_aos_alimentos_da_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto aos alimentos da merenda escolar</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/req_96-2021_-_copia_da_determinacao_oriunda_do_mp-rj_a_qual_determinou_cumprimento_de_medidas_relac.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/req_96-2021_-_copia_da_determinacao_oriunda_do_mp-rj_a_qual_determinou_cumprimento_de_medidas_relac.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada cópia da determinação oriunda do MP/RJ, a qual determinou cumprimento de medidas relacionadas à saúde do município, que seja informada quais as unidades atingidas pela determinação, que seja informado qual o planejamento e cronograma para cumprimento da referida determinação do parquet.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/req_97-2021_-_informacoes_sobre_a_nao_realizacao_a_obra_da_creche_do_bairro_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/req_97-2021_-_informacoes_sobre_a_nao_realizacao_a_obra_da_creche_do_bairro_vila_nova.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a não realização a obra da creche do bairro Vila Nova.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/req_98-2021_-_informacoes_sobre_o_projeto_arquitetonico_da_reforma_da_praca_jose_bonifacio_tassara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/req_98-2021_-_informacoes_sobre_o_projeto_arquitetonico_da_reforma_da_praca_jose_bonifacio_tassara.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o projeto arquitetônico da reforma da Praça José Bonifácio Tassara.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/req_99-2021_-_todos_os_cargos_que_estao_em_vacancia_no_poder_executivo__bem_como_a_quantidade_dos_m.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/req_99-2021_-_todos_os_cargos_que_estao_em_vacancia_no_poder_executivo__bem_como_a_quantidade_dos_m.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre todos os cargos que estão em vacância no Poder Executivo , bem como a quantidade dos mesmo.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>Requer informações sobre os Projetos e Anteprojetos de Lei, encaminhados ao Poder Execultivo.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/req_101-2021_-_a_respeito_da_implantacao_do_transporte_coletivo_urbano_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/req_101-2021_-_a_respeito_da_implantacao_do_transporte_coletivo_urbano_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da implantação do Transporte Coletivo Urbano no município.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1683/req_102-2021_-_informacoes_sobre_contratacao_da_empresa_fgc_pavimentacoes_e_construcoes_civil_eirel.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1683/req_102-2021_-_informacoes_sobre_contratacao_da_empresa_fgc_pavimentacoes_e_construcoes_civil_eirel.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre contratação da empresa FGC (Pavimentações e Construções Civil Eirele).</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>Requer informações sobre o Processo nº8550/2021,que originou o termo de reconhecimento de dívida do município com a empresa FGC(Pavimentação e Construção Civil Eirele).</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Requer cópia do  processo nº 7279/2021,que reconhece dívida do município com empresa FGC ( Pavimentação e Construção Civil Eirele).</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1689/req_105-2021_-_processo_licitatorio_para_contratacao_de_pessoa_juridica_para_gerir_a_uti_do_covid.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1689/req_105-2021_-_processo_licitatorio_para_contratacao_de_pessoa_juridica_para_gerir_a_uti_do_covid.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao processo licitatório  para contratação de pessoa jurídica para gerir a UTI do Covid</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/req_106-2021_-_requer_informacoes_quanto_ao_processo_licitatorio_relacionado_ao_caminhao_cacamba.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/req_106-2021_-_requer_informacoes_quanto_ao_processo_licitatorio_relacionado_ao_caminhao_cacamba.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao processo licitatório relacionado ao caminhão caçamba</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1697/req_107-2021_-_requer_informacoes_em_relacao_a_iluminacao_publica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1697/req_107-2021_-_requer_informacoes_em_relacao_a_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requer informações em relação à iluminação pública</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1698/req_108-2021_-_requer_informacoes_sobre_implantacao_do_projeto_sorriso.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1698/req_108-2021_-_requer_informacoes_sobre_implantacao_do_projeto_sorriso.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre implantação do Projeto Sorriso</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/req_109-2021_-_requer_informacoes_quanto_ao_abono_do_magisterio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/req_109-2021_-_requer_informacoes_quanto_ao_abono_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao abono do magistério</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Requer informações em relação ao trânsito da cidade, em especial quanto à pintura de faixa amarela impedindo estacionamento de veículo.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1729/req_111-2021_-_solicitando_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_de_estad.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1729/req_111-2021_-_solicitando_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_de_estad.pdf</t>
   </si>
   <si>
     <t>Solicitando informações no que tange ao adicional de Desempenho de Atividade de Estado previsto no Estatuto do Servidor.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1734/req_112-2021_-_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_exclusiva_de_estado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1734/req_112-2021_-_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_exclusiva_de_estado.pdf</t>
   </si>
   <si>
     <t>Objetivando informações no que tange ao Adicional de Desempenho de Atividade Exclusiva de Estado previsto no artigo 63, do Estatuto dos Servidores Públicos:</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/req_113-2021_-_solicitando_providencias_da_comissao_de_saude_para_averiguar_fatos_narrados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/req_113-2021_-_solicitando_providencias_da_comissao_de_saude_para_averiguar_fatos_narrados.pdf</t>
   </si>
   <si>
     <t>Requerimento, solicitando  providências da Comissão de Saúde, para averiguar fatos narrados.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1764/req_114-2021_-_copia_do_processo_de_compra_de_produtos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1764/req_114-2021_-_copia_do_processo_de_compra_de_produtos.pdf</t>
   </si>
   <si>
     <t>Encaminhando ao Exmo. Prefeito, o presente requerimento objetivando que seja informado: cópia do processo de compra de produtos (cloro e sulfato de alumínio), no ano de 2021, para tratamento da água distribuída à população através da ETA (estação de tratamento de água).</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1768/req_115-2021_-_requer_informacoes_sobre_os_pregoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1768/req_115-2021_-_requer_informacoes_sobre_os_pregoes.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS PREGÕES:011/2021,019/2021,024/2021,031/2021,032/2021,066/2021,071/2021,073/2021,074/2021,075/2021,084/2021(PREGÃO ELETRÕNICO) E 088/2021.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1769/req_116-2021_-_requer_copias_dos_processos_de_tomadas_de_preco.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1769/req_116-2021_-_requer_copias_dos_processos_de_tomadas_de_preco.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS PROCESSOS DE TOMADAS DE PREÇO Nº006/2021 E 007/2021.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS PROCESSOS ADMINISTRATIVOS Nº7279/2021 E 8550/2021.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Requer informações acerca dos processos administrativos n.º 11.394/2021 e n.º 14.061/2021</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_01-2021_-_criacao_de_servico_de_castracao_movel_para_caes_e_gatos.pdf</t>
+    <t>Indicação Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_01-2021_-_criacao_de_servico_de_castracao_movel_para_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Indica criação de serviço de castração móvel para cães e gatos, similar ao que já funciona com sucesso em municípios tais como Trajano de Morais, como também ações de conscientização junto à população.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_02-2021_-_efetuacao_de_plano_de_acao_visando_coibir_motocicletas_com_escapamento_sem_o_abafador.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_02-2021_-_efetuacao_de_plano_de_acao_visando_coibir_motocicletas_com_escapamento_sem_o_abafador.pdf</t>
   </si>
   <si>
     <t>Indica efetuação de plano de ação visando coibir motocicletas com escapamento sem o abafador, o que causa ruídos e transtornos aos munícipes, com ações educativas e em segundo plano, ações pautadas no Código de Trânsito Brasileiro.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>Indica realização de vacinação dos profissionais da imprensa devido os mesmos estarem diretamente expostos ao novo corona vírus (Covid-19).</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Indica a realização de vacinação dos funcionários de farmácia, pois os mesmo estão expostos ao novo Coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_05-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_no_bairro_piabas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_05-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_no_bairro_piabas.pdf</t>
   </si>
   <si>
     <t>Indica a criação do projeto Gabinete Itinerante da Secretaria Municipal de Saúde, no bairro Piabas.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_06-2021_-_indica_a_criacao_de_um_projeto_educacional_antidrogas_para_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_06-2021_-_indica_a_criacao_de_um_projeto_educacional_antidrogas_para_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um projeto educacional antidrogas para crianças e adolescentes.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>Indica realização de vacinação dos garis que recolhem lixos, devido os mesmos estarem expostos ao novo coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Indica a realização de telhado e varanda na Unidade Básica de Saúde, do bairro Vila Nova.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_09-2021_-_implantacao_de_barreiras_sanitarias_nas_estradas_do_municipio_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_09-2021_-_implantacao_de_barreiras_sanitarias_nas_estradas_do_municipio_.pdf</t>
   </si>
   <si>
     <t>Indica implantação de barreiras sanitárias nas estradas do município para prevenção e controle do Covid-19, doença causada pelo novo Coronavírus e também ações de conscientização junto à população.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Indica que seja implantado guarda vidas na cachoeira Amorosa, assim como ações de conscientização junto à população.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_11-2021_-_indica_realizacao_de_troca_do_piso_da_praca_jose_bonifacio_tassara_no_centro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_11-2021_-_indica_realizacao_de_troca_do_piso_da_praca_jose_bonifacio_tassara_no_centro.pdf</t>
   </si>
   <si>
     <t>Indica realização de troca do piso da Praça José Bonifácio Tassara, no Centro.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Indica implantação de centro de reabilitação, fisioterapia e atendimento em geral para portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_13-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_rhodia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_13-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_rhodia.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Rhódia</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_14-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_eldorado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_14-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_eldorado.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Eldorado</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_15-2021_-_indica_realizacao_de_reforma_dos_brinquedos_das_pracas_publicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_15-2021_-_indica_realizacao_de_reforma_dos_brinquedos_das_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>Indica realização de reforma dos brinquedos das praças públicas.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_16-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_bocaina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_16-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_bocaina.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Bocaina.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Capelinha</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_18-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_feem.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_18-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_feem.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Feem.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_19-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_porto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_19-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_porto.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Porto.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Santa Maria.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_21-2021_-__gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_sao_henry.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_21-2021_-__gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_sao_henry.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro São Henry.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_22-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_22-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Vila Tavares.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_23-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_23-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro Vila Santa Catarina.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_24-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_na_usina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_24-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_na_usina.pdf</t>
   </si>
   <si>
     <t>Indica que o projeto Gabinete Itinerante da Secretaria Municipal de Saúde seja feito no bairro  Usina.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_25-2021_-_colocacao_de_banheiro_quimico_para_atendimento_aos_comerciantes_da_feirinha_do_produto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_25-2021_-_colocacao_de_banheiro_quimico_para_atendimento_aos_comerciantes_da_feirinha_do_produto.pdf</t>
   </si>
   <si>
     <t>Indica colocação de banheiro químico para atendimento aos comerciantes da feirinha do produtor rural</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_26-2021_-_indica_confeccao_de_telhado__na_entrada__do_posto_de_saude_do_bairro_piteira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_26-2021_-_indica_confeccao_de_telhado__na_entrada__do_posto_de_saude_do_bairro_piteira.pdf</t>
   </si>
   <si>
     <t>Indica confecção de telhado  na entrada  do posto de saúde do bairro Piteira.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_27-2021_-_indica_que_seja_realizada_a_troca_de_local_do_caps.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_27-2021_-_indica_que_seja_realizada_a_troca_de_local_do_caps.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a troca de local do CAPS.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_28-2021_-_adocao_de_um_aplicativo_para_avaliacao_dos_servicos_da_area_da_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_28-2021_-_adocao_de_um_aplicativo_para_avaliacao_dos_servicos_da_area_da_saude.pdf</t>
   </si>
   <si>
     <t>Indica adoção de um aplicativo para avaliação dos serviços da área da Saúde, assim como marcação de exames e consultas.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1257/ind_29-2021_-_indica_instalacao_de_lixeiras_do_bairro_piteira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1257/ind_29-2021_-_indica_instalacao_de_lixeiras_do_bairro_piteira.pdf</t>
   </si>
   <si>
     <t>Indica instalação de lixeiras do bairro Piteira.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/ind_30-2021_-_indica_construcao_de_um_portal_de_entrada_da_cidade_identificando_a_mesma.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/ind_30-2021_-_indica_construcao_de_um_portal_de_entrada_da_cidade_identificando_a_mesma.pdf</t>
   </si>
   <si>
     <t>Indica construção de um portal de entrada da cidade identificando a mesma.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1259/ind_31-2021_-_instalacao_de_placas_de_identificacao_nas_entradas_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1259/ind_31-2021_-_instalacao_de_placas_de_identificacao_nas_entradas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de placas de identificação nas entradas do município, dando ênfase às vocações econômicas e culturais.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/ind_32-2021_-_indica_criacao_de_vagas_de_carros_privativas_aos_vereadores_na_rua_coberta.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/ind_32-2021_-_indica_criacao_de_vagas_de_carros_privativas_aos_vereadores_na_rua_coberta.pdf</t>
   </si>
   <si>
     <t>Indica criação de vagas de carros privativas aos vereadores na rua coberta.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1261/ind_33-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1261/ind_33-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Indica que o Projeto  Gabinete Itinerante da Secretaria Municipal de Saúde  seja feito no bairro Tribo.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1262/ind_34-2021_-_indica_colocacao_de_uma_cerca_em_volta_do_parquinho_da_praca_do_bairro_vila_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1262/ind_34-2021_-_indica_colocacao_de_uma_cerca_em_volta_do_parquinho_da_praca_do_bairro_vila_tavares.pdf</t>
   </si>
   <si>
     <t>Indica colocação de uma cerca em volta do parquinho da praça do bairro Vila Tavares.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_35-2021_-_indica_instalacao_de_braco_de_luz_na_rua_quirino_nunes_no_bairro_usina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_35-2021_-_indica_instalacao_de_braco_de_luz_na_rua_quirino_nunes_no_bairro_usina.pdf</t>
   </si>
   <si>
     <t>Indica instalação de braço de luz na Rua Quirino Nunes, no bairro Usina.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/ind_36-2021_-_indica_instalacao_de_braco_de_luz_na_rua_manoel_franca_no_bairro_usina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/ind_36-2021_-_indica_instalacao_de_braco_de_luz_na_rua_manoel_franca_no_bairro_usina.pdf</t>
   </si>
   <si>
     <t>Indica instalação de braço de luz na Rua Manoel França, no bairro Usina.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_37-2021_-_instalacao_de_braco_de_luz_na_rua_gastao_neves_bairro_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_37-2021_-_instalacao_de_braco_de_luz_na_rua_gastao_neves_bairro_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indica instalação de braço de luz na Rua Gastão Neves, bairro Vila Nova.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/ind_38-2021_-_indica_implantacao_de_um_redutor_de_velocidade_no_bairro_sao_henry.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/ind_38-2021_-_indica_implantacao_de_um_redutor_de_velocidade_no_bairro_sao_henry.pdf</t>
   </si>
   <si>
     <t>Indica implantação de um redutor de velocidade no bairro São Henry.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1267/ind_39-2021_-_implantacao_de_servico_de_psicoterapia_no_centro_de_especialidades_medicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1267/ind_39-2021_-_implantacao_de_servico_de_psicoterapia_no_centro_de_especialidades_medicas.pdf</t>
   </si>
   <si>
     <t>Indica implantação de serviço de psicoterapia no Centro de Especialidades Médicas Rodolfo Estácio Gambeta.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1268/ind_40-2021_-_indica_criacao_de_um_centro_especializado_de_saude_do_idoso.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1268/ind_40-2021_-_indica_criacao_de_um_centro_especializado_de_saude_do_idoso.pdf</t>
   </si>
   <si>
     <t>Indica criação de um centro especializado de saúde do idoso.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1269/ind_41-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1269/ind_41-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf</t>
   </si>
   <si>
     <t>Indica criação de um centro especializado de saúde da mulher.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1270/ind_42-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1270/ind_42-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf</t>
   </si>
   <si>
     <t>Indica instalação de ar condicionado na recepção da Unidade Básica de Saúde da Vila São José.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/ind_43-2021_-_indica_implantacao_de_servico_de_pediatria_e_ginecologia_na_unidade_basica_de_saude_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/ind_43-2021_-_indica_implantacao_de_servico_de_pediatria_e_ginecologia_na_unidade_basica_de_saude_.pdf</t>
   </si>
   <si>
     <t>Indica implantação de serviço de pediatria e ginecologia na Unidade Básica de Saúde da Vila São José.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/ind_44-2021_-_indica_contratacao_de_um_neuropediatra.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/ind_44-2021_-_indica_contratacao_de_um_neuropediatra.pdf</t>
   </si>
   <si>
     <t>Indica contratação de um neuropediatra.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1273/req_45-2021_-_implantacao_de_cursos_de_capacitacao_para_os_enfermeiros_de_acordo_com_suas_especifica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1273/req_45-2021_-_implantacao_de_cursos_de_capacitacao_para_os_enfermeiros_de_acordo_com_suas_especifica.pdf</t>
   </si>
   <si>
     <t>Indica implantação de cursos de capacitação para os enfermeiros de acordo com suas especificações.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>Indica criação de serviço de equoterapia</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1280/ind_47-2021_-_indica_criacao_de_um_banco_de_leite_humano_blh.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1280/ind_47-2021_-_indica_criacao_de_um_banco_de_leite_humano_blh.pdf</t>
   </si>
   <si>
     <t>Indica criação de um banco de leite humano (BLH).</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1281/ind_48-2021_-_substituicao_gradativa_das_lampadas_de_iluminacao_publica_de_energia_eletrica_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1281/ind_48-2021_-_substituicao_gradativa_das_lampadas_de_iluminacao_publica_de_energia_eletrica_.pdf</t>
   </si>
   <si>
     <t>Indica substituição gradativa das lâmpadas de iluminação pública de energia elétrica por lâmpadas de Led  e postes com placas de energia solar.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/ind_49-2021_-_agenda_de_atendimento_dos_agentes_de_saude_padronizada.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/ind_49-2021_-_agenda_de_atendimento_dos_agentes_de_saude_padronizada.pdf</t>
   </si>
   <si>
     <t>Indica criação, após oitiva de cada bairro, uma agenda de atendimento dos agentes de saúde padronizada, dinâmica e personalizada para cada bairro.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>Indica instalação, de forma gradativa, de sistemas de energia solar em todos os órgãos, aparelhos públicos  e repartições administrativas de gestão do município.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/ind_51-2021_-_acessibilidade_para_pessoas_com_deficiencia_pcd_ou_mobilidade_reduzida.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/ind_51-2021_-_acessibilidade_para_pessoas_com_deficiencia_pcd_ou_mobilidade_reduzida.pdf</t>
   </si>
   <si>
     <t>Indica que todos os órgãos, aparelhos públicos e repartições administrativas  de gestão do município passem a ter condições de acessibilidade para pessoas com deficiência (PcD) ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/ind_52-2021_-_indica_reativacao_da_unidade_basica_de_saude_do_bairro_capelinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/ind_52-2021_-_indica_reativacao_da_unidade_basica_de_saude_do_bairro_capelinha.pdf</t>
   </si>
   <si>
     <t>Indica reativação da Unidade Básica de Saúde do bairro Capelinha.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1286/ind_53-2021_-_que_haja_um_medico_ao_menos_duas_vezes_por_mes_atendendo_na_associacao_dos_assentados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1286/ind_53-2021_-_que_haja_um_medico_ao_menos_duas_vezes_por_mes_atendendo_na_associacao_dos_assentados.pdf</t>
   </si>
   <si>
     <t>Indica que haja um médico ao menos duas vezes por mês atendendo na associação dos assentados em Capelinha.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1287/ind_54-2021_-_criacao_de_um_servico_de_nutricionista_ainda_que_seja_no_modo_agenda_itinerante.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1287/ind_54-2021_-_criacao_de_um_servico_de_nutricionista_ainda_que_seja_no_modo_agenda_itinerante.pdf</t>
   </si>
   <si>
     <t>Indica criação de um serviço de nutricionista, ainda que seja no modo agenda itinerante, para atender à unidade básica de saúde do município, exclusivamente para que sofrem de obesidade.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo envio de Mensagem dispondo  sobre alterações da Lei Municipal n.º 555/2002, alterada pela Lei n.º 1.303/2014, que trata da concessão de diárias para servidores públicos municipais.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo envio de Mensagem dispondo sobre alterações da Lei Municipal n.º 1.418/2015, que dispõe sobre a concessão de diárias  aos ocupantes do cargo de motorista no âmbito do Fundo Municipal de Promoção  e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/ind_57-2021_-_informar_a_populacao_sobre_quais_servicos_sao_de_competencia_dos_agentes_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/ind_57-2021_-_informar_a_populacao_sobre_quais_servicos_sao_de_competencia_dos_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja feito uma forte campanha publicitária pelos meios de comunicações e mídias sociais para que possa informar à população sobre quais serviços são de competência dos agentes de saúde.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/ind_58-2021_-_proposicao_de_lei_criando_um_programa_de_recuperacao_de_creditos_tributarios.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/ind_58-2021_-_proposicao_de_lei_criando_um_programa_de_recuperacao_de_creditos_tributarios.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A PROPOSIÇÃO DE LEI CRIANDO UM PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1297/ind_59-2021_-_que_passe_a_ter_servicos_de_ginecologista_e_pediatria_na_ubs_da_calcadinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1297/ind_59-2021_-_que_passe_a_ter_servicos_de_ginecologista_e_pediatria_na_ubs_da_calcadinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que passe a ter serviços de ginecologista e pediatria na UBS da Calçadinha.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1299/ind_60-2021_-_indica_construcao_de_um_novo_clube_recreativo__.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1299/ind_60-2021_-_indica_construcao_de_um_novo_clube_recreativo__.pdf</t>
   </si>
   <si>
     <t>Indica Construção de um novo Clube Recreativo.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1300/ind_61-2021_-_forneca_aparelhos_de_celular_a_guarda_municipal_para_uso_na_comunicacao_dos_servicos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1300/ind_61-2021_-_forneca_aparelhos_de_celular_a_guarda_municipal_para_uso_na_comunicacao_dos_servicos.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo e seguindo as diretrizes do Projeto Agenda Cidade do Futuro buscando a integração dos sistemas de segurança, que forneça aparelhos de celular à Guarda Municipal para uso na comunicação dos serviços nas viaturas operacionais.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1302/ind_62-2021_-_proposicao_de_lei_alterando_a_lei_municipal_951_de_2009.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1302/ind_62-2021_-_proposicao_de_lei_alterando_a_lei_municipal_951_de_2009.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a proposição de Lei alterando a Lei Municipal 951 de 2009.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/ind_63-2021_-_aumentar_o_valor_do_cartao_do_servidor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/ind_63-2021_-_aumentar_o_valor_do_cartao_do_servidor.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a proposição de lei alterando a Lei Municipal nº 951 de 2009 para aumentar o valor do cartão do servidor.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/ind_64-2021_-_seja_fornecido_mascaras_aos_funcionarios_da_limpeza_urbana_e_coletores_de_lixo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/ind_64-2021_-_seja_fornecido_mascaras_aos_funcionarios_da_limpeza_urbana_e_coletores_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo e seguindo as diretrizes do Projeto Agenda Cidade do Futuro buscando sempre melhorias na qualidade de vida de nossas famílias, que seja fornecido máscaras aos funcionários da limpeza urbana e coletores de lixo.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_65-2021_-_criacao_do_programa_municipal_denominado_guarda_mirim.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_65-2021_-_criacao_do_programa_municipal_denominado_guarda_mirim.pdf</t>
   </si>
   <si>
     <t>Indica criação do Programa Municipal denominado Guarda Mirim.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_66-2021_-_criacao_do_programa_municipal_denominado_guarda_senior.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_66-2021_-_criacao_do_programa_municipal_denominado_guarda_senior.pdf</t>
   </si>
   <si>
     <t>Indica criação do Programa Municipal denominado Guarda Sênior</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_67-2021_-_indica_troca_do_encanamento_do_sistema_de_aguas_potaveis.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_67-2021_-_indica_troca_do_encanamento_do_sistema_de_aguas_potaveis.pdf</t>
   </si>
   <si>
     <t>Indica troca do encanamento do sistema de águas potáveis.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_68-2021_-_seja_realizada_a_abertura_de_dois_metros_de_calcada_no_bairro_calcadinha.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_68-2021_-_seja_realizada_a_abertura_de_dois_metros_de_calcada_no_bairro_calcadinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a abertura de dois metros de calçada no bairro Calçadinha.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_69-2021_-_implantacao_de_um_programa_de_desconto_em_tributos_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_69-2021_-_implantacao_de_um_programa_de_desconto_em_tributos_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de um Programa de desconto em tributos no Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_70-2021_-_criacao_de_uma_vaga_de_curta_duracao_em_frente_ao_banco_itau.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_70-2021_-_criacao_de_uma_vaga_de_curta_duracao_em_frente_ao_banco_itau.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação de uma vaga de curta duração em frente ao banco Itaú.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_71-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_71-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf</t>
   </si>
   <si>
     <t>Indica realização de calçamento na rua antiga beira linha, bairro Porto.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1333/ind_72-2021_-_troca_de_local_da_unidade_basica_de_saude_do_bairro_calcadinha_para_a_antiga_creche.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1333/ind_72-2021_-_troca_de_local_da_unidade_basica_de_saude_do_bairro_calcadinha_para_a_antiga_creche.pdf</t>
   </si>
   <si>
     <t>Indica troca de local da Unidade Básica de Saúde, do bairro Calçadinha, para a antiga creche, no mesmo bairro.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_73-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_73-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_74-2021_-_colocacao_de_um_bebedouro_na_unidade_basica_de_saude_do_bairro_piteira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_74-2021_-_colocacao_de_um_bebedouro_na_unidade_basica_de_saude_do_bairro_piteira.pdf</t>
   </si>
   <si>
     <t>Indica colocação de um bebedouro na Unidade Básica de Saúde do bairro Piteira.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_75-2021_-_prorrogacao_do_prazo_para_pagamento_da_cota_unica_do_iptu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_75-2021_-_prorrogacao_do_prazo_para_pagamento_da_cota_unica_do_iptu.pdf</t>
   </si>
   <si>
     <t>Indica prorrogação do prazo para pagamento da cota única do Imposto Predial e Territorial Urbano.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_76-2021_-_seja_reativado_o_convenio_com_a_empresa_brasileira_de_correios_e_telegrafos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_76-2021_-_seja_reativado_o_convenio_com_a_empresa_brasileira_de_correios_e_telegrafos.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo e seguindo as diretrizes do Projeto Agenda Cidade do Futuro buscando melhorias na qualidade de vida de nossas famílias, que seja reativado o convênio com a Empresa Brasileira de Correios e Telégrafos objetivando a ativação de uma AGC (Agência Comunitária dos Correios), para o distrito de Macabuzinho.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_77-2021_-__convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_77-2021_-__convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, seguindo as diretrizes do Projeto Agenda Cidade do Futuro buscando melhorias na qualidade de vida de nossas famílias, que seja feito um convênio para criação de uma ACG (Agência Comunitária dos Correios), para o bairro da Piteira.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_78-2021_-_convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_78-2021_-_convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, seguindo as diretrizes do Projeto Agenda Cidade do Futuro buscando melhorias na qualidade de vida de nossas famílias, que seja feito um convênio para criação de uma ACG (Agência Comunitária dos Correios), para o bairro do Curato.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1352/ind_79-2021_-_seja_realizada_a_construcao_de_cabeceiras_na_ponte_ao_lado_da_antiga_transmac.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1352/ind_79-2021_-_seja_realizada_a_construcao_de_cabeceiras_na_ponte_ao_lado_da_antiga_transmac.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a construção de cabeceiras na ponte ao lado da antiga Transmac.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/ind_80-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/ind_80-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feito o diálogo diário de segurança (DDS) para as secretarias de obras, agropecuárias, serviços urbanos e limpeza pública, segurança publica e mobilidade urbana.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/ind_81-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/ind_81-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja obrigatório o uso de equipamentos de proteção e segurança paras as secretarias de saúde, obras, agropecuária, serviços urbanos e limpeza pública. segurança pública e mobilidade urbana.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1355/ind_82-2018_-_colocacao_de_telas_de_protecao_ao_redor_da_pracinha_do_porto.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1355/ind_82-2018_-_colocacao_de_telas_de_protecao_ao_redor_da_pracinha_do_porto.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a colocação de telas de proteção ao redor da pracinha do Porto.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/ind_83-2021_-_indica_que_seja_criada_uma_cooperativa_municipal_de_catadores_de_materiais_reciclaveis.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/ind_83-2021_-_indica_que_seja_criada_uma_cooperativa_municipal_de_catadores_de_materiais_reciclaveis.pdf</t>
   </si>
   <si>
     <t>Indica que seja criada uma Cooperativa Municipal de Catadores de Materiais Recicláveis.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/ind_84-2021_-_criacao_de_uma_central_estadual_de_abastecimentos_ceasa_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/ind_84-2021_-_criacao_de_uma_central_estadual_de_abastecimentos_ceasa_.pdf</t>
   </si>
   <si>
     <t>Indica realização de estudo para criação de um convênio com o Estado e com empresas para criação de uma Central Estadual  de Abastecimentos Ceasa.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/ind_85-2021_-_extensao_da_rede_de_iluminacao_publica_da_rua_rafael_monteleone.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/ind_85-2021_-_extensao_da_rede_de_iluminacao_publica_da_rua_rafael_monteleone.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que sejam tomadas providências, com expedição de ofício do executivo à empresa Enel, para a extensão da rede de iluminação pública da Rua Rafael Monteleone (conhecida como Rua de Dr. Leopoldo).</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/ind_86-2021_-_monitoramento_e_rastreamento_do_virus_da_covid-19_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/ind_86-2021_-_monitoramento_e_rastreamento_do_virus_da_covid-19_.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo e seguindo as diretrizes do projeto agenda cidade do futuro buscando sempre melhorias na qualidade de vida de nossas famílias, que seja incluído junto à equipe de fiscalização de decretos relacionados ao COVID-19 a comércios e afins, equipes de agentes de saúde para verificação de temperatura e outros. Afim de que seja feito um devido monitoramento e rastreamento do vírus da COVID-19, também como ações de informações e prevenções.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1362/ind_87-2021_-_banco_de_dados_para_cadastrar_pessoas_que_estao_buscando_empregos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1362/ind_87-2021_-_banco_de_dados_para_cadastrar_pessoas_que_estao_buscando_empregos.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja criado um banco de dados para cadastrar pessoas que estão buscando empregos, onde esse servirá de consulta para empresas que busquem mão de obra, além de permitir que o Município possa buscar meios para qualificar e preparar essa mão de obra, criando assim ofertas de empregos.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1363/ind_88-2021_-_seja_feito_convenios_com_instituicoes_financeiras_para_criacao_de_um_banco_do_povo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1363/ind_88-2021_-_seja_feito_convenios_com_instituicoes_financeiras_para_criacao_de_um_banco_do_povo.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo, seguindo as diretrizes do Projeto Agenda Cidade do Futuro, no quesito apoiar e dar suporte ao empreendedorismo e ao pequeno negócio, que seja feito convênios com instituições financeiras para criação de um banco do povo, visando fomentar o empreendedorismo e abertura de micro negócios, buscando a geração de rendas e novos empregos.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/plo_89-2021_-_seja_construida_uma_pista_de_caminhada_na_praca_jose_bonifacio_tassara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/plo_89-2021_-_seja_construida_uma_pista_de_caminhada_na_praca_jose_bonifacio_tassara.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja construída uma pista de caminhada na Praça José Bonifácio Tassara.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1365/ind_90-2021_-_estudo_para_criacao_de_incentivos_fiscais_e_crie_o_projeto_municipal_de_jovem_aprendiz.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1365/ind_90-2021_-_estudo_para_criacao_de_incentivos_fiscais_e_crie_o_projeto_municipal_de_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feito um estudo para criação de incentivos fiscais e crie o projeto municipal de jovem aprendiz, para que comércios e empresas do município contratem jovens para o primeiro emprego.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/ind_91-2021_-_convenio_com_o_governo_do_estado_para_programa_de_seguranca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/ind_91-2021_-_convenio_com_o_governo_do_estado_para_programa_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feito um convênio com o Governo do Estado, para que o município possa ter o programa de segurança presente, que é o novo modelo de policiamento de proximidade que complementa a atuação da polícia militar.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1367/ind_92-2021_-_recapeamento_da_rua_pastor_manoel_de_brito_no_bairro_bocaina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1367/ind_92-2021_-_recapeamento_da_rua_pastor_manoel_de_brito_no_bairro_bocaina.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo o recapeamento da Rua Pastor Manoel de Brito, no bairro Bocaina</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1370/ind_93-2021_-_prioridade_no_planejamento_da_vacinacao_da_covid-19.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1370/ind_93-2021_-_prioridade_no_planejamento_da_vacinacao_da_covid-19.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde que coloque como prioridade no planejamento da vacinação da Covid-19, os Guardas Municipais, Agentes da Defesa Civil, os Fiscais de Tributo, bem como, os Funcionários do Cemitério.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Indica realização de revisão do sistema elétrico e troca de lâmpadas da RJ-196, estrada de Macabuzinho, bairro Caju.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/ind_95-2021_-_indica_realizacao_de_revisao_do_sistema_eletrico_e_colocacao_de_braco_de_luz_da_rj_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/ind_95-2021_-_indica_realizacao_de_revisao_do_sistema_eletrico_e_colocacao_de_braco_de_luz_da_rj_.pdf</t>
   </si>
   <si>
     <t>Indica realização de revisão do sistema elétrico e colocação de braço de luz da RJ-196, estrada de Macabuzinho, bairro Caju.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>Indica realização e limpeza, capina, roçada e recolhimento de galhos e lixos na RJ-196, estrada de Macabuzinho, bairro Caju.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1375/ind_97-2021_-_indica_realizacao_de_limpeza_capina_e_rocada_na_estrada_sao_domingos_trevo_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1375/ind_97-2021_-_indica_realizacao_de_limpeza_capina_e_rocada_na_estrada_sao_domingos_trevo_.pdf</t>
   </si>
   <si>
     <t>Indica realização de limpeza, capina e roçada na Estrada São Domingos, trevo de São Geraldo.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1376/ind_98-2021_-_indica_colocacao_de_latao_de_lixo_na_estrada_sao_domingos_trevo_sao_geraldo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1376/ind_98-2021_-_indica_colocacao_de_latao_de_lixo_na_estrada_sao_domingos_trevo_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica colocação de latão de lixo na Estrada São Domingos, trevo São Geraldo</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/ind_99-2021_-_edicao_de_ato_suspendendo_o_prazo_do_concurso_publico_municipal_no_01-2019.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/ind_99-2021_-_edicao_de_ato_suspendendo_o_prazo_do_concurso_publico_municipal_no_01-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A EDIÇÃO DE ATO SUSPENDENDO O PRAZO DO CONCURSO PÚBLICO MUNICIPAL Nº 01/2019, DE ACORDO COM A LEI COMPLEMENTAR FEDERAL 179/2020.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/ind_100-2021_-_vacinacao_de_pessoas_com_deficiencia_fisica_e_acamados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/ind_100-2021_-_vacinacao_de_pessoas_com_deficiencia_fisica_e_acamados.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja realizada a vacinação de pessoas com deficiência física e acamados.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1388/ind_101-2021_-_para_que_o_municipio_possa_ter_um_polo_de_atendimento_do_procon.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1388/ind_101-2021_-_para_que_o_municipio_possa_ter_um_polo_de_atendimento_do_procon.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feito um convênio com o governo do estado, para que o município possa ter um polo de atendimento do PROCON.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1389/ind_102-2021_-_primeira_fase_da_vacinacao_contra_covid-19.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1389/ind_102-2021_-_primeira_fase_da_vacinacao_contra_covid-19.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providências junto a Secretaria Municipal de Saúde para inclusão das pessoas com deficiências, as acometidas por doenças raras, bem como as pessoas com doenças crônicas no grupo de risco e na primeira fase da vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/ind_103-2021_-_viabilizar_estudo_sobre_possibilidade_de_disponibilizacao_de_meios_tecnologicos_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/ind_103-2021_-_viabilizar_estudo_sobre_possibilidade_de_disponibilizacao_de_meios_tecnologicos_.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo viabilizar estudo sobre possibilidade de disponibilização de meios tecnológicos suficientes para professores regentes e alunos da rede municipal.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1391/ind_104-2021_-_indica_ao_poder_executivo_que_tome_providencias_para_a_extensao_da_rede_de_iluminacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1391/ind_104-2021_-_indica_ao_poder_executivo_que_tome_providencias_para_a_extensao_da_rede_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE TOME PROVIDÊNCIAS PARA A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RJ 182, KM 10, NO CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_105-2021_-_monitoramento_efetivo_de_pacientes_bem_como_o_isolamento_domiciliar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_105-2021_-_monitoramento_efetivo_de_pacientes_bem_como_o_isolamento_domiciliar.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizado o monitoramento efetivo de pacientes bem como o isolamento domiciliar como medida de combate ao COVID-19</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1393/ind_106-2021_-_informacoes_a_cerca_das_vacinas_de_combate_ao_covid-19.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1393/ind_106-2021_-_informacoes_a_cerca_das_vacinas_de_combate_ao_covid-19.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja adicionado ao boletim de informações diárias, informações a cerca das vacinas de combate ao covid-19.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/ind_107-2021_-_indica_ao_poder_executivo_que_seja_realizada_a_vacinacao_de_pacientes_acamados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/ind_107-2021_-_indica_ao_poder_executivo_que_seja_realizada_a_vacinacao_de_pacientes_acamados.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja realizada a vacinação de pacientes acamados como medida de combate ao COVID-19.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/ind_108-2021_-_indica_ao_poder_executivo_que_seja_realizada_obra_de_barreira_de_contencao_no_corrego.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/ind_108-2021_-_indica_ao_poder_executivo_que_seja_realizada_obra_de_barreira_de_contencao_no_corrego.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada obra de barreira de contenção no córrego que passa  na Rua Rafael Monteleone, no centro da cidade.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_109-2021_-_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_109-2021_-_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Indica inclusão no edital de renovação e ou novo contrato de prestação de serviço de recolhimento de resíduos sólidos (lixo), o bairro Santa Maria.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_110-2021_-_indica_criacao_de_acoes_visando_o_microempreendedorismo_rural.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_110-2021_-_indica_criacao_de_acoes_visando_o_microempreendedorismo_rural.pdf</t>
   </si>
   <si>
     <t>Indica criação de ações visando o Microempreendedorismo Rural</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_1112021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_1112021.pdf</t>
   </si>
   <si>
     <t>Indica realização de teste de covid-19 nas comunidades do município.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_1122021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_1122021.pdf</t>
   </si>
   <si>
     <t>Indica realização de compra de aparelho de Emissão Otoacústica OtoRed.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1409/ind_1132021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1409/ind_1132021.pdf</t>
   </si>
   <si>
     <t>Indica estudo visando revisar o zoneamento municipal para se adequar a atual realidade econômica nacional.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1413/ind_1142021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1413/ind_1142021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja realizada troca do local da vacinação infantil do cronograma básico da infância e de campanhas anuais</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1414/ind_1152021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1414/ind_1152021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feito pela mobilidade urbana, operações de trânsito em conjunto com a polícia militar, visando coibir, veículos que estão executando serviços de transporte remunerado de forma ilegal no município.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1415/ind_1162021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1415/ind_1162021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feito um estudo para os taxistas que estão como serviço essencial desde o início da pandemia, tenham prioridade na vacinação contra covid-19.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_1172021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_1172021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja realizada a instalação do gerador na estação de captação de água na estação de captação de água na Cachoeira da Amorosa.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_1182021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_1182021.pdf</t>
   </si>
   <si>
     <t>Indica realização de limpeza, capina e roçada da Estrada de Santa Maria.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1424/ind_1192021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1424/ind_1192021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feita a instalação de lixeiras próximas ao ponto de ônibus.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Indica revisão do sistema elétrico e troca de lâmpadas da Rua Amaro Matos, n.º 45, bairro Porto.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1426/ind_1212022.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1426/ind_1212022.pdf</t>
   </si>
   <si>
     <t>Indica revisão no sistema elétrico e troca de lâmpadas do ponto de taxi.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1427/ind_1222021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1427/ind_1222021.pdf</t>
   </si>
   <si>
     <t>Indica estudo para que o ponto de parada de ônibus possa voltar ao local antigo que era na estação.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/ind_1232021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/ind_1232021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de bancos, no ponto de taxi da Praça José Bonifácio Tassara, em frete à estação ferroviária.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/ind_1242021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/ind_1242021.pdf</t>
   </si>
   <si>
     <t>Indica realização de limpeza e recolhimento de entulhos e lixos, na Rua Vila Progresso, n.º 102, bairro Rhódia.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1430/ind_1252021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1430/ind_1252021.pdf</t>
   </si>
   <si>
     <t>Indica conserto da rede de esgoto que se encontra vazando em via pública, na Estrada São Domingos, Piabas.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1431/ind_1262021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1431/ind_1262021.pdf</t>
   </si>
   <si>
     <t>Indica realização de manutenção e passagem de máquina patrol na Estrada São Domingos, Rua do Procura Dois, bairro Vila Esperança.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1432/ind_1272021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1432/ind_1272021.pdf</t>
   </si>
   <si>
     <t>Indica revisão do sistema elétrico e troca de lâmpadas da RJ-182, bairro Curato.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_1282021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_1282021.pdf</t>
   </si>
   <si>
     <t>Indica revisão do sistema elétrico e troca de lâmpadas d Rua Álvaro Belmont Daumas, n.º 214, Bairro Vila Nova.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_1292021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_1292021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo instalação de redutor de velocidade no bairro Rhódia (no mutirão na Rua da igreja do Pastor Pedro).</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/ind_1302021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/ind_1302021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo instalação de sinal eletrônico no Centro.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/ind_1312021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/ind_1312021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Público Municipal que faça a instalação de recipientes para recolhimento de lixos recicláveis nas escolas, com a implantação de sistema de coleta seletiva de resíduos recicláveis</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Indica ao poder executivo a construção de uma pista de malha no bairro do São Henry.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1440/ind_1332021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1440/ind_1332021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo e seguindo as diretrizes do projeto agenda cidade do futuro buscando melhorias na qualidade de vida de nossas famílias, que seja feito a revisão do sistema elétrico e troca de lâmpadas da Rua Antônio Carlos Figueiredo número 59, bairro Eldorado.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1443/ind_1342021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1443/ind_1342021.pdf</t>
   </si>
   <si>
     <t>indica ao poder executivo e seguindo as diretrizes do projeto agenda cidade do futuro, no quesito melhorias na mobilidade, transporte e urbanismo, que seja feito um estudo, visando a possibilidade de instalação de tomadas para carregadores de celulares para atender aos taxistas.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/ind_1352021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/ind_1352021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja realizada a instalação de antena com sinal digital de retransmissão dos canais de TV aberta.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/ind_1362021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/ind_1362021.pdf</t>
   </si>
   <si>
     <t>Indicação sugerindo ao Poder Executivo criação de um Eco Ponto para receber lixo de equipamentos eletrônicos ou resíduos de equipamentos elétricos eletrônicos (REEE)</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1450/ind_1372021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1450/ind_1372021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo realização de pintura dos redutores de velocidade (quebra-molas)</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/ind_1382021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/ind_1382021.pdf</t>
   </si>
   <si>
     <t>Indica estudo, juntamente com a secretaria de desenvolvimento econômico, trabalho e renda, visando a criação de novos incentivos e apoio fiscal  como forma de atrair investidores e empresas para se instalarem no município.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1453/ind_1392021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1453/ind_1392021.pdf</t>
   </si>
   <si>
     <t>Indica realização de reforma e reparo da ponte de pedestre da Rua 15 de Março, Vila Nova.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Indica realização de limpeza, capina e roçada da Rua 15 de Março, bairro Vila Nova.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1455/ind_1412021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1455/ind_1412021.pdf</t>
   </si>
   <si>
     <t>Indica realização de troca de lâmpadas da Rua Álvaro Belmont Daumas, bairro Vila Nova (Morro da Biquinha)</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/ind_1422021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/ind_1422021.pdf</t>
   </si>
   <si>
     <t>Indica realização de manutenção da Rua Álvaro Belmont Daumas , bairro Vila Nova (Morro da Biquinha)._</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1459/ind_1432021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1459/ind_1432021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a reforma da academia popular do bairro Curato.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/ind1442021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/ind1442021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a reforma total da quadra de esportes do bairro Calçadinha.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1461/ind1452021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1461/ind1452021.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita manutenção do patrolamento da Estrada do Assentamento Capelinha, lote 4, Sacarrão.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/ind1462021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/ind1462021.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita limpeza, capina e roçada da Rua Maria Júlia Gomes Lemos, no bairro Balancé.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1463/ind1472021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1463/ind1472021.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo da Secretaria de Saúde, juntamente com a Secretaria de Promoção Social, para que se crie nos postos de vacinação, pontos de recolhimento de doações de alimentos não perecíveis para serem doados a famílias que estão em situação de vulnerabilidade nesta pandemia.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1464/ind_1482021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1464/ind_1482021.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da quadra de esportes e do parque infantil do Conjunto Habitacional Silvio Soares Tavares, no bairro Usina.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/ind_1492021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/ind_1492021.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que, através da Secretaria de Saúde, sejam realizados testes de Covid-19 nos motoristas da prefeitura.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1468/ind1502021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1468/ind1502021.pdf</t>
   </si>
   <si>
     <t>Indica que sejam feitos estudos junto a Secretaria Municipal de Desenvolvimento Econômico Trabalho e  Geração de Rendas com o objetivo de criar uma cooperativa municipal de trabalhadores visando além de aperfeiçoamentos e oferecimento de mão de obras para o futuro complexo logístico e industrial de Macaé (Clima), também a possibilidade de criação de transporte coletivo municipal para transportar os trabalhadores para Macaé.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/ind_151-2021_-_sejam_feitos_estudos_junto_a_secretaria_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_rendas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/ind_151-2021_-_sejam_feitos_estudos_junto_a_secretaria_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_rendas.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que sejam feitos estudos junto a Secretaria Municipal de Desenvolvimento econômico Trabalho e Geração de Rendas, para a implantação de transporte urbano alternativo com linhas entre bairros e distritos feitas por vans, kombis e similares.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1473/ind_152-2021_-_providencias_junto_ao_der-rj_para_instalacao_de_guard_rail_em_curva_perigosa_na_rj_182.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1473/ind_152-2021_-_providencias_junto_ao_der-rj_para_instalacao_de_guard_rail_em_curva_perigosa_na_rj_182.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE TOME PROVIDÊNCIAS JUNTO AO DER-RJ PARA INSTALAÇÃO DE GUARD RAIL EM CURVA PERIGOSA NA RJ 182.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1475/ind_153-2021_-_que_seja_feita_a_instalacao_de_iluminacao_no_campo_de_futebol_do_bairro_vila_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1475/ind_153-2021_-_que_seja_feita_a_instalacao_de_iluminacao_no_campo_de_futebol_do_bairro_vila_tavares.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feita a instalação de iluminação no campo de futebol do bairro Vila Tavares.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1476/ind_154-2021_-_revisao_do_sistema_eletrico_e_troca_de_lampada_da_rua_xv_de_marco_numero_33_bairro_vila_nova.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1476/ind_154-2021_-_revisao_do_sistema_eletrico_e_troca_de_lampada_da_rua_xv_de_marco_numero_33_bairro_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a revisão do sistema elétrico e troca de lâmpada da Rua XV de Março, número 33, bairro Vila Nova.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1477/ind_155-2021_-_que_seja_feita_a_limpeza_e_reforma_da_ubs_do_bairro_vila_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1477/ind_155-2021_-_que_seja_feita_a_limpeza_e_reforma_da_ubs_do_bairro_vila_tavares.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja feita a limpeza e reforma da UBS do bairro Vila Tavares.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/ind_156-2021_-_manutencao_das_bombas_de_agua_e_rede_eletrica_e_a_instalacao_de_gerador_na_amorosa_onde_fica_o_sistema_de_captacao_de_agua_para_o_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/ind_156-2021_-_manutencao_das_bombas_de_agua_e_rede_eletrica_e_a_instalacao_de_gerador_na_amorosa_onde_fica_o_sistema_de_captacao_de_agua_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a manutenção das bombas de água e rede elétrica e a instalação de gerador na Amorosa onde fica o sistema de captação de água para o município.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/ind_157-2021_-_confeccao_de_placas_de_sinalizacao_com_os_nomes_das_ruas_nas_esquinas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/ind_157-2021_-_confeccao_de_placas_de_sinalizacao_com_os_nomes_das_ruas_nas_esquinas.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a confecção de placas de sinalização com os nomes das ruas nas esquinas, placas informativas com nomes de praças e patrimônios municipais, logo, a substituição das que se encontram danificadas no nosso município.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1486/ind_158-2021_-_todos_os_funcionarios_da_rede_publica_e_particular_de_ensino_sejam_vacinados_contra_o_coronavirus.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1486/ind_158-2021_-_todos_os_funcionarios_da_rede_publica_e_particular_de_ensino_sejam_vacinados_contra_o_coronavirus.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE TODOS OS FUNCIONÁRIOS DA REDE PÚBLICA E PARTICULAR DE ENSINO SEJAM VACINADOS CONTRA O CORONAVÍRUS ANTES DA VOLTA ÀS AULAS PRESENCIAIS.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1495/ind_159-2021_-_disponibilizacao_de_30km_de_bica_corrida_bem_como_patrulha_mecanizada_para_as_estradas_vicinais_do_municipio_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1495/ind_159-2021_-_disponibilizacao_de_30km_de_bica_corrida_bem_como_patrulha_mecanizada_para_as_estradas_vicinais_do_municipio_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Indica disponibilização de 30Km de bica corrida, bem como patrulha mecanizada para as estradas vicinais do município de Conceição de Macabu</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/ind_160-2021_-_indica_ao_poder_executivo_a_aquisicao_de_container_de_lixo_com_tampa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/ind_160-2021_-_indica_ao_poder_executivo_a_aquisicao_de_container_de_lixo_com_tampa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a aquisição de container de lixo com tampa.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_161-2021_-_seja_realizada_a_compra_ou_por_hora_a_reforma_da_frota_de_veiculos_das_secretarias_de_saude_e_promocao_social.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_161-2021_-_seja_realizada_a_compra_ou_por_hora_a_reforma_da_frota_de_veiculos_das_secretarias_de_saude_e_promocao_social.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a compra ou por hora a reforma da frota de veículos das secretarias de saúde e promoção social.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_162-2021_-_construcao_de_um_local_para_incinerar_os_restos_mortais_dos_corpos_sepultados_no_cemiterio_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_162-2021_-_construcao_de_um_local_para_incinerar_os_restos_mortais_dos_corpos_sepultados_no_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Indica construção de um local para incinerar os restos mortais dos corpos sepultados no cemitério municipal.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_163-2021_-_indica_instalacao_de_academia_popular_na_pracinha_da_vila_tavares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_163-2021_-_indica_instalacao_de_academia_popular_na_pracinha_da_vila_tavares.pdf</t>
   </si>
   <si>
     <t>Indica instalação de academia popular na pracinha da Vila Tavares.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_164-2021_-_seja_incluido_no_calendario_medico_da_ubs_de_vila_tavares_o_atendimento_odontologico.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_164-2021_-_seja_incluido_no_calendario_medico_da_ubs_de_vila_tavares_o_atendimento_odontologico.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja incluído no calendário médico da UBS de Vila Tavares o atendimento odontológico, juntamente com os demais atendimentos já existentes nesta unidade.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/ind_165-2021_-_seja_instalado_caixas_para_arrecadacao_voluntaria_de_alimentos_nos_postos_de_vacinacao_e_ubs_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/ind_165-2021_-_seja_instalado_caixas_para_arrecadacao_voluntaria_de_alimentos_nos_postos_de_vacinacao_e_ubs_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja instalado caixas para arrecadação voluntária de alimentos nos postos de vacinação e UBS da cidade.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/ind_166-2021_-_seja_feita_a_reforma_da_quadra_de_esportes_do_bairro_porto_novo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/ind_166-2021_-_seja_feita_a_reforma_da_quadra_de_esportes_do_bairro_porto_novo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja feita a reforma da quadra de esportes do bairro Porto Novo.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1506/ind_167-2021_-_ao_poder_executivo_que_adquira_testes_rapido_de_covid-19_para_testagem_em_massa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1506/ind_167-2021_-_ao_poder_executivo_que_adquira_testes_rapido_de_covid-19_para_testagem_em_massa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que adquira testes rápido de COVID-19 para testagem em massa.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/ind_168-2021_-_aquisicao_de_bombas_para_desinfetar_as_ruas_a_fim_de_inibir_a_propagacao_da_covid-19.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/ind_168-2021_-_aquisicao_de_bombas_para_desinfetar_as_ruas_a_fim_de_inibir_a_propagacao_da_covid-19.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de bombas para desinfetar as ruas a fim de inibir a propagação da Covid-19</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_169-2021_-_indica_abertura_de_vagas_para_atendimento_psicologico_online_sem_prejuizo_as_vagas_presenciais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_169-2021_-_indica_abertura_de_vagas_para_atendimento_psicologico_online_sem_prejuizo_as_vagas_presenciais.pdf</t>
   </si>
   <si>
     <t>Indica abertura de vagas para atendimento psicológico online sem prejuízo às vagas presenciais</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_170-2021_-_inclusao_de_profissional_formado_que_atue_como_psicopedagogo_na_rede_de_ensino_da_sec.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_170-2021_-_inclusao_de_profissional_formado_que_atue_como_psicopedagogo_na_rede_de_ensino_da_sec.pdf</t>
   </si>
   <si>
     <t>Indica inclusão de profissional formado que atue como psicopedagogo  na rede de ensino da Secretaria Municipal de Educação e Cultura</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1513/ind_171-2021_-_seja_realizada_a_construcao_de_uma_pracinha_no_bairro_vila_sao_jose_vila_esperanca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1513/ind_171-2021_-_seja_realizada_a_construcao_de_uma_pracinha_no_bairro_vila_sao_jose_vila_esperanca.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a construção de uma pracinha no bairro Vila São José (Vila Esperança).</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/ind_172-2021_-_seja_construida_uma_quadra_de_areia_no_bairro_tribo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/ind_172-2021_-_seja_construida_uma_quadra_de_areia_no_bairro_tribo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja construída uma quadra de areia no bairro Tribo</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_173-2021_-_reforma_total_do_parquinho_infantil_da_praca_central_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_173-2021_-_reforma_total_do_parquinho_infantil_da_praca_central_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indica realização de reforma total do parquinho infantil da praça central da cidade</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1526/ind_174-2021_-_colocacao_de_locais_proprios_para_doacao_e_captacao_de_objetos_pessoais_em_ambientes_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1526/ind_174-2021_-_colocacao_de_locais_proprios_para_doacao_e_captacao_de_objetos_pessoais_em_ambientes_.pdf</t>
   </si>
   <si>
     <t>Indica que seja colocação de locais próprios para doação e captação de objetos pessoais em ambientes públicos.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/ind_175-2021_-_um_sistema_virtual_para_apresentacao_e_solicitacao_de_mudas_disponiveis_para_doacao_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/ind_175-2021_-_um_sistema_virtual_para_apresentacao_e_solicitacao_de_mudas_disponiveis_para_doacao_.pdf</t>
   </si>
   <si>
     <t>Indica criação de um sistema virtual para apresentação e solicitação de mudas disponíveis para doação aos nossos munícipes, com os devidos esclarecimentos técnicos que se fizerem necessários</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/ind_176-2021_-_retorno_das_aulas_de_danca_bale_taekwondo_e_jiu-jitsu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/ind_176-2021_-_retorno_das_aulas_de_danca_bale_taekwondo_e_jiu-jitsu.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo o retorno das aulas de dança, balé, taekwondo e jiu-jitsu.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/ind_177-2021_-_seja_realizada_a_vacinacao_em_lactantes_e_atendentes_do_comercio_em_geral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/ind_177-2021_-_seja_realizada_a_vacinacao_em_lactantes_e_atendentes_do_comercio_em_geral.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que seja realizada a vacinação em lactantes e atendentes do comércio em geral.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1533/ind_178-2021_-_pintura_do_meio_fio_e_da_faixa_central_que_separa_as_vias_no_asfalto_da_avenida_victo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1533/ind_178-2021_-_pintura_do_meio_fio_e_da_faixa_central_que_separa_as_vias_no_asfalto_da_avenida_victo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a pintura do meio fio e da faixa central que separa as vias no asfalto da Avenida Victor Sence.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1534/ind_179-2021_-_seja_realizada_a_instalacao_de_redutores_de_velocidade_na_rua_bento_de_andrade_lemos_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1534/ind_179-2021_-_seja_realizada_a_instalacao_de_redutores_de_velocidade_na_rua_bento_de_andrade_lemos_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a instalação de redutores de velocidade na rua Bento de Andrade Lemos, bairro Paraíso.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1540/ind_180-2021_-_instalacao_de_lixeiras_suspensas_nas_principais_vias_publicas_e_centro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1540/ind_180-2021_-_instalacao_de_lixeiras_suspensas_nas_principais_vias_publicas_e_centro.pdf</t>
   </si>
   <si>
     <t>Indica instalação de lixeiras suspensas nas principais vias públicas e Centro.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/ind_181-2021_-_contratacao_de_entidade_nao_governamental_para_gerir_o_hospital_municipal_ana_moreira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/ind_181-2021_-_contratacao_de_entidade_nao_governamental_para_gerir_o_hospital_municipal_ana_moreira.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de entidade não governamental para gerir o Hospital Municipal Ana Moreira.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1552/ind_182-2021_-_sejam_incluidos_no_programa_de_alimentacao_do_servidor_os_servidores_comissionados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1552/ind_182-2021_-_sejam_incluidos_no_programa_de_alimentacao_do_servidor_os_servidores_comissionados.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam incluídos no programa de alimentação do servidor os servidores ocupantes de cargos comissionados, tão logo se encerre os efeitos da Lei Complementar 173/2021.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1553/ind_183-2021_-_seja_incluido_no_orcamento_de_2022_aumento_no_valor_do_cartao_do_servidor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1553/ind_183-2021_-_seja_incluido_no_orcamento_de_2022_aumento_no_valor_do_cartao_do_servidor.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja incluído no orçamento de 2022 aumento no valor do cartão do servidor, tão logo se encerre os efeitos da Lei Complementar 173/2020</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_184-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_sorriso.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_184-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_sorriso.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o retorno do projeto sorriso.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_185-2021_-_retorno_das_atividades_esportivas_no_ambito_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_185-2021_-_retorno_das_atividades_esportivas_no_ambito_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o retorno das atividades esportivas no âmbito municipal.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_186-2021_-__seja_inserido_o_zelador_de_pracas_em_cada_bairro_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_186-2021_-__seja_inserido_o_zelador_de_pracas_em_cada_bairro_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja inserido o zelador de praças em cada bairro do município.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/ind_187-2021_-_recolhimento_de_animais_soltos_em_vias_publicas_e_os_que_sofre_maus_tratos_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/ind_187-2021_-_recolhimento_de_animais_soltos_em_vias_publicas_e_os_que_sofre_maus_tratos_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo no âmbito municipal para que seja feito o recolhimento de animais soltos em vias públicas e os que sofre maus tratos por seus donos.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_188-2021_-_indica_ao_poder_executivo_que_seja_feito_a_castracao_de_animais_abandonados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_188-2021_-_indica_ao_poder_executivo_que_seja_feito_a_castracao_de_animais_abandonados.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja feito a castração de animais abandonados.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_189-2021_-_seja_feito_a_notificacao_de_veiculos_abandonados_em_vias_publicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_189-2021_-_seja_feito_a_notificacao_de_veiculos_abandonados_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja feito a notificação de veículos abandonados em vias públicas.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_190-2021_-_instalacao_da_sede_do_conselho_tutelar_em_um_endereco_fixo_central_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_190-2021_-_instalacao_da_sede_do_conselho_tutelar_em_um_endereco_fixo_central_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja feito a instalação da sede do conselho tutelar em um endereço fixo central no município.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/ind_191-2021_-_para_que_seja_feito_a_compra_de_travesseiros_lencois_e_cobertores_hospitalares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/ind_191-2021_-_para_que_seja_feito_a_compra_de_travesseiros_lencois_e_cobertores_hospitalares.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja feito a compra de travesseiros, lençóis e cobertores hospitalares.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_192-2021_-_compra_de_colchonetes_e_cobertores_para_distribuicao_as_familias_cadastradas_no_cras.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_192-2021_-_compra_de_colchonetes_e_cobertores_para_distribuicao_as_familias_cadastradas_no_cras.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que seja feito a compra de colchonetes e cobertores para distribuição as famílias cadastradas no CRAS.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1570/ind_193-2021_-_inclusao_de_produtos_no_kit_alimentacao_dos_alunos_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1570/ind_193-2021_-_inclusao_de_produtos_no_kit_alimentacao_dos_alunos_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo inclusão de produtos no Kit Alimentação dos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1571/ind_194-2021_-_seja_feita_a_reforma_da_escada_com_acesso_ao_morro_da_antena_de_tv.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1571/ind_194-2021_-_seja_feita_a_reforma_da_escada_com_acesso_ao_morro_da_antena_de_tv.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo no âmbito municipal que seja feita a reforma da escada com acesso ao morro da antena de TV.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_195-2021_-_seja_feita_reforma_total_do_32o_bpm_da_cidade_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_195-2021_-_seja_feita_reforma_total_do_32o_bpm_da_cidade_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo no âmbito municipal que seja feita reforma total do 32º BPM da cidade de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Indica construção de 02 (dois) banheiros, sendo um masculino e um feminino, na quadra de esportes do bairro Porto</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Indica construção de 01 (uma) pista de malha no bairro Porto.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/ind_198-2021_-_anistia_as_multas_aplicadas_em_2020_e_2021_a_micro_e_pequenas_empresas_por_descumprim.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/ind_198-2021_-_anistia_as_multas_aplicadas_em_2020_e_2021_a_micro_e_pequenas_empresas_por_descumprim.pdf</t>
   </si>
   <si>
     <t>Indica a anistia as multas aplicadas em 2020 e 2021 a micro e pequenas empresas por descumprimento a decretos municipais relacionados ao novo coronavírus.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1588/ind_199-2021_-_construcao_de_um_mirante_no_morro_da_torre_de_televisao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1588/ind_199-2021_-_construcao_de_um_mirante_no_morro_da_torre_de_televisao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM MIRANTE NO MORRO DA TORRE DE TELEVISÃO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_200-2021_-_indica_instalacao_de_bracos_de_luz_em_localidades_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_200-2021_-_indica_instalacao_de_bracos_de_luz_em_localidades_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de braços de luz em localidades do município.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1594/ind_201-2021_-_indica_ao_poder_executivo_a_construcao_de_novo_cemiterio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1594/ind_201-2021_-_indica_ao_poder_executivo_a_construcao_de_novo_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a Construção de novo cemitério.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/ind_202-2021_-_priorize_a_compra_de_pecas_e_os_contratos_de_manutencao_das_maquinas_da_secretaria_de_agropecuaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/ind_202-2021_-_priorize_a_compra_de_pecas_e_os_contratos_de_manutencao_das_maquinas_da_secretaria_de_agropecuaria.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PRIORIZE A COMPRA DE PEÇAS E OS CONTRATOS DE MANUTENÇÃO DAS MÁQUINAS DA SECRETARIA DE AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_203-2021_-_compra_de_duas_retroescavadeiras_para_a_secretaria_de_servicos_urbanos_e_limpeza_publica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_203-2021_-_compra_de_duas_retroescavadeiras_para_a_secretaria_de_servicos_urbanos_e_limpeza_publica.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A COMPRA DE DUAS RETROESCAVADEIRAS PARA A SECRETARIA DE SERVIÇOS URBANOS E LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_204-2021_-_construcao_de_uma_quadra_de_areia_ao_lado_da_quadra_esportiva_ja_existente_no_bairro_da_usina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_204-2021_-_construcao_de_uma_quadra_de_areia_ao_lado_da_quadra_esportiva_ja_existente_no_bairro_da_usina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a construção de uma quadra de areia ao lado da quadra esportiva já existente no bairro da Usina.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/ind_205-2021_-_compra_de_terreno_para_ampliacao_e_melhorias_na_escola_pau_dalho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/ind_205-2021_-_compra_de_terreno_para_ampliacao_e_melhorias_na_escola_pau_dalho.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A COMPRA DE TERRENO PARA AMPLIAÇÃO E MELHORIAS NA ESCOLA PAU D’ALHO.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1606/ind_206-2021_-_instalacao_de_salas_de_informatica_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1606/ind_206-2021_-_instalacao_de_salas_de_informatica_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE SALAS DE INFORMÁTICA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_207-2021_-_compra_de_um_imovel_para_atender_criancas_com_transtorno_do_espectro_autista_e_defici.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_207-2021_-_compra_de_um_imovel_para_atender_criancas_com_transtorno_do_espectro_autista_e_defici.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a compra de um imóvel para atender crianças com transtorno do espectro autista e deficiências múltiplas.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_208-2021_-_seja_inserido_um_professor_de_exercicios_funcionais_nas_quadras_dos_bairros_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_208-2021_-_seja_inserido_um_professor_de_exercicios_funcionais_nas_quadras_dos_bairros_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo no âmbito municipal que seja inserido um professor de exercícios funcionais nas quadras dos bairros no município.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/ind_209-2021_-_seja_construido_uma_quadra_de_areia_no_bairro_da_tribo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/ind_209-2021_-_seja_construido_uma_quadra_de_areia_no_bairro_da_tribo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo no âmbito municipal que seja construído uma quadra de areia no bairro da Tribo.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/ind_210-2021_-_seja_inserido_o_onibus_universitario_para_os_estudantes_intermunicipais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/ind_210-2021_-_seja_inserido_o_onibus_universitario_para_os_estudantes_intermunicipais.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo no âmbito municipal que seja inserido o ônibus universitário para os estudantes intermunicipais.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_211-2021_-_colocacao_de_um_telao_para_transmissao_da_semifinal_e_final_do_programa_the_voice_kids.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_211-2021_-_colocacao_de_um_telao_para_transmissao_da_semifinal_e_final_do_programa_the_voice_kids.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a colocação de um telão, para transmissão da semifinal e final do programa The Voice Kids, que tem como participante a macabuense Isabelly Sampaio, na área coberta na praça central do Município.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/ind_212-2021_-_compra_e_distribuicao_de_kits_de_materiais_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/ind_212-2021_-_compra_e_distribuicao_de_kits_de_materiais_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A COMPRA E DISTRIBUIÇÃO DE KITS DE MATERIAIS ESCOLARES PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1620/ind_213-2021_-_seja_instituida_gratificacao_para_os_professores_alfabetizadores_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1620/ind_213-2021_-_seja_instituida_gratificacao_para_os_professores_alfabetizadores_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja instituída gratificação para os professores alfabetizadores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1621/ind_214-2021_-_seja_cumprida_a_lei_11.738-2008_para_que_seja_reservado_13_da_carga_horaria_de_trabalho_dos_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1621/ind_214-2021_-_seja_cumprida_a_lei_11.738-2008_para_que_seja_reservado_13_da_carga_horaria_de_trabalho_dos_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja cumprida a Lei 11.738/2008 para que seja reservado 1/3 da carga horária de trabalho dos profissionais do magistério para atividades extraclasse.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/ind_215-2021_-_contratacao_de_empresa_especializada_em_realizacao_de_exame_de_mamografia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/ind_215-2021_-_contratacao_de_empresa_especializada_em_realizacao_de_exame_de_mamografia.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a contratação de empresa especializada em realização de exame de mamografia.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/ind_216-2021_-_criacao_do_codigo_sanitario_e_regulamentacao_dos_servicos_de_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/ind_216-2021_-_criacao_do_codigo_sanitario_e_regulamentacao_dos_servicos_de_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação do Código Sanitário e regulamentação dos serviços de vigilância sanitária em saúde no município, com a criação do Serviço de Inspeção Municipal (SIM).</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/ind_217-2021_-_pavimentacao_das_ruas_2678_e_9_do_loteamento_barreto_no_bairro_curato_de_santa_catarina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/ind_217-2021_-_pavimentacao_das_ruas_2678_e_9_do_loteamento_barreto_no_bairro_curato_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a pavimentação das ruas 2,6,7,8 e 9 do Loteamento Barreto no bairro Curato de Santa Catarina.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1634/ind_218-2021_-_preparo_e_a_distribuicao_gratuita_da_ciptea.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1634/ind_218-2021_-_preparo_e_a_distribuicao_gratuita_da_ciptea.pdf</t>
   </si>
   <si>
     <t>Indica o preparo e a distribuição gratuita da CIPTEA (Carteira de Identificação da Pessoa com Transtorno do Espectro Autista</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/ind_219-2021_-_realizacao_de_projeto_que_vise_descobrir_talentos_artisticos_infantojuvenis_em_nosso_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/ind_219-2021_-_realizacao_de_projeto_que_vise_descobrir_talentos_artisticos_infantojuvenis_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Indica realização de projeto que vise descobrir talentos artísticos infantojuvenis em nosso município</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/ind_220-2021_-_ao_secretario_municipal_de_saude_a_contratacao_de_uma_unidade_movel_de_oftalmologia_a_fim_de_atender_as_demandas_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/ind_220-2021_-_ao_secretario_municipal_de_saude_a_contratacao_de_uma_unidade_movel_de_oftalmologia_a_fim_de_atender_as_demandas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário municipal de saúde a contratação de uma unidade móvel de oftalmologia a fim de atender as demandas do município</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1637/ind_221-2021_-_ao_secretario_municipal_de_saude_a_celebracao_de_convenio_com_o_hemorio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1637/ind_221-2021_-_ao_secretario_municipal_de_saude_a_celebracao_de_convenio_com_o_hemorio.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário municipal de saúde a celebração de convênio com o Hemorio a fim de possibilitar a doação de sangue, pelos munícipes sema necessidade de descolamento para outra cidade</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/ind_222-2021_-_construcao_de_um_acesso_ao_rio_na_cachoeira_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/ind_222-2021_-_construcao_de_um_acesso_ao_rio_na_cachoeira_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica construção de um acesso ao rio na cachoeira Amorosa</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/ind_223-2021_-_realizacao_de_exame_de_mamografia_para_prevencao_e_ou_tratamento_de_cancer_de_mama.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/ind_223-2021_-_realizacao_de_exame_de_mamografia_para_prevencao_e_ou_tratamento_de_cancer_de_mama.pdf</t>
   </si>
   <si>
     <t>Indica realização de exame de mamografia para prevenção e ou tratamento de câncer de mama.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_224-2021_-__indica_que_seja_instalado_o_eta_estacao_de_tratamento_de_agua.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_224-2021_-__indica_que_seja_instalado_o_eta_estacao_de_tratamento_de_agua.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado o ETA ( Estação de Tratamento de Água)</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_225-2021_-_realizacao_de_acoes_voltadas_ao_controle_do_aedes_aegypti_com_controle_de_larvas_e_aumento_de_mosquitos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_225-2021_-_realizacao_de_acoes_voltadas_ao_controle_do_aedes_aegypti_com_controle_de_larvas_e_aumento_de_mosquitos.pdf</t>
   </si>
   <si>
     <t>Indica realização de ações voltadas ao controle do Aedes Aegypti com controle de larvas e aumento de mosquitos</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/ind_226-2021_-_compra_de_terreno_para_construcao_de_80_oitenta_casas_populares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/ind_226-2021_-_compra_de_terreno_para_construcao_de_80_oitenta_casas_populares.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada de compra de terreno para construção de 80 (oitenta) casas populares advindas do programa habitacional “Casa da Gente”, do Governo do Estado do Rio de Janeiro, na RJ -196 rodovia Antônio Minguta Oliveira, o mais próximo possível da localidade Santa Catarina, neste município</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/ind_227-2021_-_concessao_de_adicional_como_incentivo_aos_profissionais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/ind_227-2021_-_concessao_de_adicional_como_incentivo_aos_profissionais.pdf</t>
   </si>
   <si>
     <t>Indica concessão de adicional como incentivo aos profissionais Agentes Comunitários de Saúde e Agentes de Combate às Endemias</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1648/ind_228.2021_-_seja_construida_uma_creche_no_bairro_curato_de_santa_catarina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1648/ind_228.2021_-_seja_construida_uma_creche_no_bairro_curato_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Indica que seja construída uma creche no bairro Curato de Santa Catarina.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1649/ind_229-2021_-_seja_adquirido_um_terreno_no_bairro_curato_de_santa_catarina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1649/ind_229-2021_-_seja_adquirido_um_terreno_no_bairro_curato_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Indica que seja adquirido um terreno no bairro Curato de Santa Catarina, a fim de que seja devolvido o campo de futebol àquela localidade.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1657/ind_230-2021_-_revisao_no_percentual_da_insalubridade_recebida_pelos_profissionais_de_saude_do_munic.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1657/ind_230-2021_-_revisao_no_percentual_da_insalubridade_recebida_pelos_profissionais_de_saude_do_munic.pdf</t>
   </si>
   <si>
     <t>Indica a revisão no percentual da insalubridade recebida pelos profissionais de Saúde do Município, em especial dos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1658/ind_231-2021_-_arrecadacao_de_cestas_basicas_no_periodo_natalino_para_familias_carentes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1658/ind_231-2021_-_arrecadacao_de_cestas_basicas_no_periodo_natalino_para_familias_carentes.pdf</t>
   </si>
   <si>
     <t>Indica a arrecadação de cestas básicas, no período natalino, para famílias carentes que não estão cadastradas nos programas sociais do município, a fim de oferecer alimentos a essas famílias durante esse período.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1659/ind_232-2021_-_instalacao_de_balancos_e_artes_visuais_para_fotos_a_fim_de_promover_a_divulgacao__.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1659/ind_232-2021_-_instalacao_de_balancos_e_artes_visuais_para_fotos_a_fim_de_promover_a_divulgacao__.pdf</t>
   </si>
   <si>
     <t>Indicação a instalação de balanços e artes visuais, para fotos a fim de promover a divulgação do turismo da cidade por meio das redes sociais.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1660/ind_233-2021_-_organizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1660/ind_233-2021_-_organizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo o repasse de diárias para técnicos de enfermagem e enfermeiros, que acompanham os pacientes em consultas fora do município.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/ind_234-2021_-_rganizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/ind_234-2021_-_rganizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf</t>
   </si>
   <si>
     <t>Indica a organização de pequenos eventos no parque de exposição municipal, a fim de promover distração aos jovens da cidade, eventos como: concurso de Tambor e Baliza, concurso leiteiro, feiras de roupas com promoções do comércio local, brinquedos infantis e diversas outras possibilidades que poderá ser organizado pelo poder executivo, a fim de usar o espaço municipal e oferecer também distração a população macabuense.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/ind_235-2021_-_pavimentacao_ou_uso_de_massa_asfaltica_para_a_rua_do_bairro_procura_ii.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/ind_235-2021_-_pavimentacao_ou_uso_de_massa_asfaltica_para_a_rua_do_bairro_procura_ii.pdf</t>
   </si>
   <si>
     <t>Indicação para pavimentação ou uso de massa asfáltica para a rua do bairro Procura II, rua está com diversos buracos e os moradores sofrem, lama e outras dificuldades que encontram para transitar nesse local em período de chuva.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Indica a realização de exame papanicolau a fim de prevenir ou tratar o câncer de colo de útero. Esse exame poderá ser realizado por meios de marcação ambulatorial ou pelo caminhão ginecológico.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/ind_237-2021_-_compra_e_a_distribuicao_de_latoes_de_lixo_da_cidade_a_fim_de_prevenir_o_acumulo_lixo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/ind_237-2021_-_compra_e_a_distribuicao_de_latoes_de_lixo_da_cidade_a_fim_de_prevenir_o_acumulo_lixo.pdf</t>
   </si>
   <si>
     <t>Indica a compra e a distribuição de latões de lixo da cidade, a fim de prevenir o acúmulo de lixo e proliferação de insetos e animais peçonhentos.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/ind_238-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/ind_238-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indica a organização de shows e eventos com artistas locais no centro da cidade, aproveitando a área coberta da praça, a fim de oferecer entretenimento, movimentação na economia local e divulgação dos talentos de nossos munícipes.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1666/ind_239-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_na_cachoeira_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1666/ind_239-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_na_cachoeira_amorosa.pdf</t>
   </si>
   <si>
     <t>Indicando a organização de shows e eventos com artistas locais na cachoeira Amorosa, a fim de receber maior visitação de turistas a cidade e promover também entretenimento no local para a população macabuense que frequenta a cachoeira.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1667/ind_240-2021_-_a_restauracao_e_reformas_de_quadras_e_pracas_de_toda_a_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1667/ind_240-2021_-_a_restauracao_e_reformas_de_quadras_e_pracas_de_toda_a_cidade.pdf</t>
   </si>
   <si>
     <t>Indica a restauração e reformas de quadras e praças de toda a cidade, onde se encontram totalmente depredadas, brinquedos quebrados, quadras com telhados vazando, buracos no chão, grades de proteção rasgadas, oferecendo risco de vida a crianças e adultos frequentadores desses locais.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_241-2021_-_indica_a_limpeza_de_todas_as_valas_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_241-2021_-_indica_a_limpeza_de_todas_as_valas_do_municipio.pdf</t>
   </si>
   <si>
     <t>indica a limpeza de todas as valas do município, a fim de prevenir enchentes, alagamentos e proliferação de mosquitos e animais peçonhentos, durante as chuvas de verão.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1669/ind_242-2021_-_organizacao_de_eventos_esportivos_no_poli_esportivo_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1669/ind_242-2021_-_organizacao_de_eventos_esportivos_no_poli_esportivo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica a organização de eventos esportivos no Poli Esportivo do município como campeonatos de futebol masculino e feminino, Jiu Jtsu, Tawenkendo, aulão semanal de dança entre outras modalidades esportivas, a fim de incentivar o esporte e trazer formas de entretenimento aos alunos e munícipes.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/ind_243-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_tambor_e_baliza_no_parque_deexposicao_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/ind_243-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_tambor_e_baliza_no_parque_deexposicao_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o retorno do Projeto tambor e baliza no Parque Exposição Municipal</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1680/ind_244-2021_-_possibilidade_da_concessao_da_gratificacao_da_regencia_a_professores_aposentados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1680/ind_244-2021_-_possibilidade_da_concessao_da_gratificacao_da_regencia_a_professores_aposentados.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo estudo sobre a Possibilidade da concessão da gratificação  da regência a professores aposentados.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_245-2021_-_realizacao_de_compra_de_brinquedos_para_distribuicao_as_criancas_no_periodo_das_fest.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_245-2021_-_realizacao_de_compra_de_brinquedos_para_distribuicao_as_criancas_no_periodo_das_fest.pdf</t>
   </si>
   <si>
     <t>Indica realização de compra de brinquedos para distribuição às crianças no período das festividades de fim de ano.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/ind_246-2021_-_construcao_de_uma_capela_mortuaria_no_distrito_macabuzinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/ind_246-2021_-_construcao_de_uma_capela_mortuaria_no_distrito_macabuzinho.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma capela mortuária no distrito Macabuzinho</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1700/ind_247-2021_-_pagamento_dos_servidores_publicos_do_municipio_de_conceicao_de_macabu_ocorra_ate_a_data_de_23_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1700/ind_247-2021_-_pagamento_dos_servidores_publicos_do_municipio_de_conceicao_de_macabu_ocorra_ate_a_data_de_23_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Indicam a Vossa Excelência na forma regimental, que seja encaminhado ao Poder Executivo a presente matéria legislativa sugerindo que o pagamento dos servidores públicos do município de Conceição de Macabu ocorra até a data de 23 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1701/ind_248-2021_-_organizacao_de_encerramento_do_ano_letivo_com_festividades_para_os_alunos_do_maternal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1701/ind_248-2021_-_organizacao_de_encerramento_do_ano_letivo_com_festividades_para_os_alunos_do_maternal.pdf</t>
   </si>
   <si>
     <t>Indicação sugerindo a organização de encerramento do ano letivo com festividades para os alunos do maternal ao segundo ano escolar.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_249-2021_-_sugerindo_a_organizacao_de_festividades_natalinas_na_area_coberta_da_praca_central.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_249-2021_-_sugerindo_a_organizacao_de_festividades_natalinas_na_area_coberta_da_praca_central.pdf</t>
   </si>
   <si>
     <t>Indicação sugerindo a organização de festividades natalinas na área coberta da praça central, como por exemplo cantata de natal, com a participação dos alunos da escola de música Vila Lobos e alunos da rede municipal.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1703/ind_250-2021_-_colocacao_de_manilhas_para_o_esgoto_ao_lado_do_campo_de_futebol_do_bairro_vila_sao_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1703/ind_250-2021_-_colocacao_de_manilhas_para_o_esgoto_ao_lado_do_campo_de_futebol_do_bairro_vila_sao_.pdf</t>
   </si>
   <si>
     <t>Indicação sugerindo a colocação de manilhas para o esgoto ao lado do campo de futebol, do bairro Vila São José.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_251-2021_-_servidores_do_cargo_de_auxiliar_de_enfermagem.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_251-2021_-_servidores_do_cargo_de_auxiliar_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que servidores do cargo de auxiliar de enfermagem, constante do quadro de carreiras do poder executivo, em servidores pertencente ao cargo de técnico em enfermagem com condição prévia e obrigatória para o enquadramento e nomeação no cargo de técnico em enfermagem que o servidor já integrante da administração pública investido no cargo de auxiliar de enfermagem, haja concluído o correspondente curso técnico e tenha obtido o registro no conselho regional de enfermagem- COREM/RJ, bem como exerça efetivamente o cargo de técnico de enfermagem.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_252-2021_-_compra_de_bombas_manuais_para_que_os_agentes_de_endemias_possam_utilizar_em_locais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_252-2021_-_compra_de_bombas_manuais_para_que_os_agentes_de_endemias_possam_utilizar_em_locais.pdf</t>
   </si>
   <si>
     <t>Indicação sugerindo ao Poder Executivo a realização, pela Secretaria Municipal Saúde, de compra de bombas manuais para que os agentes de endemias possam utilizar em locais cujo acesso através de carro fumacê não for possível</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1714/ind_253-2021_-_sugerindo_a_desapropriacao_da_area_do_bambu_na_cachoeira_da_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1714/ind_253-2021_-_sugerindo_a_desapropriacao_da_area_do_bambu_na_cachoeira_da_amorosa.pdf</t>
   </si>
   <si>
     <t>Sugerindo a desapropriação da área do Bambu, na cachoeira da amorosa.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_254-2021_-_parceria_com_a_faculdade_de_medicina_de_campos_para_trazer_a_cidade_o_caminhao_hemo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_254-2021_-_parceria_com_a_faculdade_de_medicina_de_campos_para_trazer_a_cidade_o_caminhao_hemo.pdf</t>
   </si>
   <si>
     <t>Sugere a parceria com a faculdade de medicina de campos, para trazer a cidade o caminhão hemocentro, para o dia D de doação de sangue.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_255-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_255-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a realização de projetos e eventos voltados a conscientização da prevenção ao câncer de próstata (novembro azul).</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/ind_256-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa_onde_no_verao_recebe_turistas_e_morad.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/ind_256-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa_onde_no_verao_recebe_turistas_e_morad.pdf</t>
   </si>
   <si>
     <t>Sugerindo a revitalização da área da cachoeira da amorosa, onde no verão recebe turistas e moradores da cidade, para banhos e lazer.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_257-2021_-_conducao_apropriada_para_todos_aqueles_que_irao_realizar_a_prova_do_enem_em_municip.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_257-2021_-_conducao_apropriada_para_todos_aqueles_que_irao_realizar_a_prova_do_enem_em_municip.pdf</t>
   </si>
   <si>
     <t>Indica fornecimento de condução apropriada para todos aqueles que irão realizar a prova do ENEM em municípios vizinhos e que não possuam condições de se locomoverem</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_258-2021_-_construcao_de_uma_area_destinada_ao_treinamento_exposicao_e_realizacao_de_competicoe.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_258-2021_-_construcao_de_uma_area_destinada_ao_treinamento_exposicao_e_realizacao_de_competicoe.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo construção de uma área destinada ao treinamento, exposição e realização de competições de passeriformes.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1730/ind_259-2021_-_inclusao_no_calendario_oficial_de_datas_comemorativas_do_municipio_o_concerto_de_in.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1730/ind_259-2021_-_inclusao_no_calendario_oficial_de_datas_comemorativas_do_municipio_o_concerto_de_in.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo inclusão no calendário oficial de datas comemorativas do município o concerto de inverno e o concerto de natal.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1732/ind_260-2021_-_rojeto_de_lei_com_aumento_nos_valores_da_diaria_bem_como_pedido_de_sessao_extraordin.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1732/ind_260-2021_-_rojeto_de_lei_com_aumento_nos_valores_da_diaria_bem_como_pedido_de_sessao_extraordin.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja encaminhado no primeiro dia útil do ano de 2022, o Projeto de Lei com aumento nos valores da diária, bem como pedido de sessão extraordinária.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1733/ind_261-2021_-_criacao_de_programa_de_recuperacao_fiscal_para_incentivo_a_regularizacao_de_debitos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1733/ind_261-2021_-_criacao_de_programa_de_recuperacao_fiscal_para_incentivo_a_regularizacao_de_debitos.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a criação de programa de recuperação fiscal para incentivo à regularização de débitos oriundos do período de pandemia do COVID-19.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_262-2021_-_inclusao_no_calendario_oficial_de_festividades_o_dia_do_cristao_evangelico_protestan.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_262-2021_-_inclusao_no_calendario_oficial_de_festividades_o_dia_do_cristao_evangelico_protestan.pdf</t>
   </si>
   <si>
     <t>Indicação que seja encaminhado ao Poder Executivo, na pessoa do Prefeito Municipal e do Secretário de Turismo, a presente indicação, objetivando a inclusão no calendário oficial de festividades o "dia do Cristão Evangélico Protestante" aprovado pela Lei 001 de 2008.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/ind_263-2021_-_instalacao_de_um_telao_no_parque_de_exposicao_otto_guimaraes_linhares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/ind_263-2021_-_instalacao_de_um_telao_no_parque_de_exposicao_otto_guimaraes_linhares.pdf</t>
   </si>
   <si>
     <t>Sugerindo instalação de um telão no Parque de Exposição Otto Guimarães Linhares</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_264-2021_-_sugerindo_alteracao_de_nomenclatura_de_cargos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_264-2021_-_sugerindo_alteracao_de_nomenclatura_de_cargos.pdf</t>
   </si>
   <si>
     <t>Sugerindo alteração de nomenclatura de cargos</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1745/ind_265-2021_-_colocacao_de_guarda_vida_durante_o_verao_em_pontos_principais_da_cachoeira_amorosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1745/ind_265-2021_-_colocacao_de_guarda_vida_durante_o_verao_em_pontos_principais_da_cachoeira_amorosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a colocação de guarda vida durante o verão em pontos principais da cachoeira Amorosa.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1746/ind_266-2021_-_compra_de_material_escolar_e_material_para_escritorio_para_o_ano_letivo_de_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1746/ind_266-2021_-_compra_de_material_escolar_e_material_para_escritorio_para_o_ano_letivo_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo compra de material escolar e material para escritório para o ano letivo de 2021.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1747/ind_267-2021_-_treinamento_de_toda_a_equipe_hospitalar_do_hospital_municipal_ana_moreira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1747/ind_267-2021_-_treinamento_de_toda_a_equipe_hospitalar_do_hospital_municipal_ana_moreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo o treinamento de toda a equipe hospitalar do hospital municipal Ana Moreira.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1748/ind_268-2021_-_alteracao_na_lei_1.702.2021_que_dispoe_sobre_o_conselho_tutelar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1748/ind_268-2021_-_alteracao_na_lei_1.702.2021_que_dispoe_sobre_o_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando alteração na Lei 1.702/2021 que dispõe sobre o conselho tutelar, visando se adequar ao Estatuto da Criança e do Adolescente, bem como, a Constituição Federal.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1751/ind_269-2021_-_realizacao_de_provas_de_tambor_e_baliza_no_parque_de_exposicao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1751/ind_269-2021_-_realizacao_de_provas_de_tambor_e_baliza_no_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>Indicação, a realização de provas de tambor e baliza no Parque de Exposição.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1752/ind_270-2021_-_retirada_de_placa_instalada_na_rua_coberta_que_proibe_a_permanencia_do_carro_estacion.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1752/ind_270-2021_-_retirada_de_placa_instalada_na_rua_coberta_que_proibe_a_permanencia_do_carro_estacion.pdf</t>
   </si>
   <si>
     <t>Indica retirada de placa instalada na rua coberta que proíbe a permanência do carro estacionado, após às 17 horas.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1753/ind_271-2021_-_projeto_de_lei_para_criacao_de_diarias_para_os_servidores_da_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1753/ind_271-2021_-_projeto_de_lei_para_criacao_de_diarias_para_os_servidores_da_saude.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado  no primeiro dia útil do ano 2022,o Projeto de lei para criação de Diárias para os servidores da Saúde.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/ind_272-2021_-_conserto_dos_refletores_na_praca_dr._jose_tassara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/ind_272-2021_-_conserto_dos_refletores_na_praca_dr._jose_tassara.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o conserto dos refletores na Praça Dr. José Tassara.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo Pagamento de Abono no cartão do servidor aos servidores Públicos do município de Conceição de Macabu no mês de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1756/ind_274-2021_-_pagamento_de_abono_aos_servidores_da_camara_municipal_de_conceicao_de_macabu_no_mes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1756/ind_274-2021_-_pagamento_de_abono_aos_servidores_da_camara_municipal_de_conceicao_de_macabu_no_mes.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Legislativo pagamento de abono aos servidores da câmara municipal de Conceição de Macabu no mês de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/ind_275-2021_-__disponibilizando_alimentacao_para_aqueles_pacientes_que_vao_realizar_exames.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/ind_275-2021_-__disponibilizando_alimentacao_para_aqueles_pacientes_que_vao_realizar_exames.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja disponibilizando alimentação para aqueles pacientes que vão realizar exames fora do seu domicílio e que para a realização destes tenham que estar em jejum.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1758/ind_276-2021_-_banco_municipal_de_doacoes_de_medicamentos_com_estrutura_e_mecanismos_para_estimular_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1758/ind_276-2021_-_banco_municipal_de_doacoes_de_medicamentos_com_estrutura_e_mecanismos_para_estimular_.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja criado o Banco Municipal de doações de medicamentos com estrutura e mecanismos para estimular a doação de remédios que não estão sendo mais utilizados, seja por pessoas físicas ou jurídicas, combatendo desta forma o desperdício.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1759/ind_277-2021_-_acoes_voltadas_para_conscientizacao_e_prevencao_do_hiv_e_outras_ist.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1759/ind_277-2021_-_acoes_voltadas_para_conscientizacao_e_prevencao_do_hiv_e_outras_ist.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada ações voltadas para conscientização e prevenção do HIV/AIDS e outras IST  infecções sexualmente transmissíveis neste mês de Dezembro, que se caracteriza como DEZEMBRO VERMELHO, de combate e prevenção do HIV/AIDS.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1760/ind_278-2021_-_modificacao_da_escala_de_enfermeiros_do_municipio_de_conceicao_de_macabu-rj.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1760/ind_278-2021_-_modificacao_da_escala_de_enfermeiros_do_municipio_de_conceicao_de_macabu-rj.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo modificação da escala de enfermeiros do município de Conceição de Macabu-Rj.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1761/ind_279-2021_-_conceder_bolsa_de_estudos_em_escolas_privadas_de_nosso_municipio_a_alunos_do_em_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1761/ind_279-2021_-_conceder_bolsa_de_estudos_em_escolas_privadas_de_nosso_municipio_a_alunos_do_em_.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder executivo conceder bolsa de estudos em escolas privadas de nosso município a alunos do ensino médio que tenham se destacado nas escolas municipais de ensino fundamental.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1762/ind_280-2021_-_contratacao_de_estudantes_de_nivel_superior_e_medio_profissionalizante.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1762/ind_280-2021_-_contratacao_de_estudantes_de_nivel_superior_e_medio_profissionalizante.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a contratação de estudantes de nível superior e médio profissionalizante em regime de estágio remunerado.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1763/ind_281-2021_-_instituicao_do_programa_guarda_mirim_municipal_gmm_no_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1763/ind_281-2021_-_instituicao_do_programa_guarda_mirim_municipal_gmm_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder Executivo a instituição do programa guarda mirim municipal (GMM) no município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1765/ind_282-2021_-_seja_encaminhado_no_primeiro_dia_util_do_ano_de_2022_o_projeto_de_lei_para_aumento_em_pelo_menos_30_no_cartao_alimentacao_dos_servidores.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1765/ind_282-2021_-_seja_encaminhado_no_primeiro_dia_util_do_ano_de_2022_o_projeto_de_lei_para_aumento_em_pelo_menos_30_no_cartao_alimentacao_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja encaminhado no primeiro dia útil do ano de 2022, o Projeto de Lei para aumento em pelo menos 30% no cartão alimentação dos servidores, bem como, sua extensão aos servidores de cargo comissionado e aos integrantes do conselho tutelar.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1766/ind_283-2021_-_seja_distribuido_kit_alimentacao_para_os_alunos_da_rede_municipal_de_ensino_durante_o_periodo_de_ferias_escolares.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1766/ind_283-2021_-_seja_distribuido_kit_alimentacao_para_os_alunos_da_rede_municipal_de_ensino_durante_o_periodo_de_ferias_escolares.pdf</t>
   </si>
   <si>
     <t>Indicação objetivando que seja distribuído kit alimentação para os alunos da rede municipal de ensino durante o período de férias escolares.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_284-2021_-_realizacao_de_corrida_de_motocross_e_corrida_rustica_na_programacao_da_festa_do_padroeiro_de_macabuzinho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_284-2021_-_realizacao_de_corrida_de_motocross_e_corrida_rustica_na_programacao_da_festa_do_padroeiro_de_macabuzinho.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REALIZAÇÃO DE CORRIDA DE MOTOCROSS E CORRIDA RÚSTICA NA PROGRAMAÇÃO DA FESTA DO PADROEIRO DE MACABUZINHO</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/ind_285-2021_-_realizacao_de_projeto_para_construcao_de_calcada_nos_bairros_da_cidade.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/ind_285-2021_-_realizacao_de_projeto_para_construcao_de_calcada_nos_bairros_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo realização de Projeto para construção de calçada nos bairros da cidade.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_286-2021_-__pagamento_de_abono_de_fim_de_ano_aos_ocupantes_de_cargos_comissionados_e_aos_conselh.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_286-2021_-__pagamento_de_abono_de_fim_de_ano_aos_ocupantes_de_cargos_comissionados_e_aos_conselh.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo pagamento de abono de fim de ano aos ocupantes de cargos comissionados e aos conselheiros tutelares.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>APLO</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1292/aplo_no_01-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1292/aplo_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 555/2002, alterada pela Lei 1.303/2014, que trata da concessão de diárias para servidores públicos municipais.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1293/aplo_no_02-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1293/aplo_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.418/2015, que dispõe sobre a concessão de diárias aos ocupantes do cargo de motorista no âmbito do Fundo Municipal de Promoção de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/aplo_no_03-2021_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/aplo_no_03-2021_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Seguindo as diretrizes do Projeto Agenda Cidade do Futuro no quesito maior valorização da mulher. Dispõe sobre a criação do Programa Mulheres Livres, para efetivo amparo à mulheres em situação de violência doméstica ou familiar, e dá outras providências.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1336/aplo_no_04-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1336/aplo_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Distribuição de Absorventes Higiênicos , no âmbito do Município  de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/aplo_no_05-2021_000008.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/aplo_no_05-2021_000008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Patrulha Municipal Maria da Penha no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1382/aplo_no_06-2021_000009.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1382/aplo_no_06-2021_000009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Incentivo à Implantação de Hortas Comunitárias e Familiares, no Município de Conceição de Macabu.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/aplo_no_07-2021_000012.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/aplo_no_07-2021_000012.pdf</t>
   </si>
   <si>
     <t>Institui o Anteprojeto Sabão Ecológico no âmbito do Município de Conceição de Macabu</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1485/aplo_no_08-2021_000011.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1485/aplo_no_08-2021_000011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de prontuário eletrônico da saúde no âmbito do município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/aplo_no_09-2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/aplo_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Institui o anteprojeto de inclusão da semana da juventude empreendedora no calendário oficial no âmbito do Município de Conceição de Macabu e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1551/anteprojeto_de_lei_no10_2021_000017.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1551/anteprojeto_de_lei_no10_2021_000017.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Festival Municipal de Talentos, objetivando o incentivo e difusão da cultura no Município de Conceição de Macabu – RJ</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1580/anteprojeto_de_lei_no_11_2021_000018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1580/anteprojeto_de_lei_no_11_2021_000018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da função de condutor de ambulância, para aqueles funcionários que efetivamente trabalham como condutor de ambulância por mais de 03 anos.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/anteprojeto_de_lei_12-2021_000139.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/anteprojeto_de_lei_12-2021_000139.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Conceição de Macabu a criar o "Programa MÃES MACABUENSES", e dá outras providências.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1643/anteprojeto_de_lei_13-2021_000141.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1643/anteprojeto_de_lei_13-2021_000141.pdf</t>
   </si>
   <si>
     <t>Institui o casamento civil comunitário no âmbito do Município de Conceição de Macabu-RJ, e estabelece a celebração de convênio e parceria para a realização do casamento e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>Fica alterada a escala dos enfermeiros que hoje seria de 24/96 e que passe a ser de 24/120.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>Transforma os Servidores do Cargo de Auxiliar de Enfermagem, constante do Quadro de Carreiras do Poder Executivo, em Servidores pertencente ao Cargo de Técnico em Enfermagem</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>Autoriza a conceder bolsa de estudos em escolas privadas de nosso município a alunos do ensino médio que tenham se destacado nas escolas públicas municipais de ensino fundamental.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
@@ -6281,51 +6281,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1446/emenda_01_ao_plo_21-2021_000026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1465/emenda_ao_plo_23-2021_000040.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/plc_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/plc_no_02-2021_arquivo_01_000125.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1645/plc_n_3-2021_000188.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/plc_n_4-2021_000205.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1201/plo_1.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1288/plo_n3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_n_04-2021_000093.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/plo_no_05-202103052021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1301/plo_no_06-2021_-_vetado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1306/plo_no_07-2021_000039.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/plo_n_08_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_n_09_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_10-2021_000014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1326/plo_no_11-2021_000036.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/plo_n_12_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1331/plo_no_13-2021_03052021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/plo_n_14_-_2021_03052021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/plo_n_15_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/plo_no_16-2021_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/plo_n_17_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1347/plo_no_18-2021_devolvido_ao_autor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1361/plo_no_19-2021_retirada_pela_autora.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1371/plo_n_20_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1381/plo_no_21-2021_000006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/plo_no_22-2021_000035.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1396/plo_no_24-2021_000045.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/plo_no_25-2021_000048.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1398/plo_no_26-2021_000042.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1399/plo_no_27-2021_000007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/plo_no_28-2021_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1411/plo_no_29-2021_devolvido_ao_autor_fumtur.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1412/ldo_202121042021_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_31-2021_terreno_baldio_retirado_pela_autora_000143.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1442/plo_no_33-2021_000010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1478/plo_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/plo_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/plo_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1498/plo_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/plo_no_40-2021_000004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/plo_n_42-2021_000075.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/plo_no_43-2021_000003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/plo_n_44-2021__000112.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/plo_no_45-2021_arquivo_definitivo_000126.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/plo_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1537/plo_n_47-2021_000076.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/plo_n_48_2021_execultivo_000009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/plo_n_49-2021_000088.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/plo_no_51-2021_000064.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_n_52-2021_000190.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1548/plo_no_53-2021_arquivo_1_000084.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1549/plo_no_54-2021_arquivo_1_000085.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/plo_n_55_2021_000013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1568/plo_no_56-2021_arquivo_definitivo_000117.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1572/plo_n_57-2021_000183.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/plo_no_58-2021_arquivo_1_000108.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/plo_no59-2021_000102.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/plo_n_60-2021_000196.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1585/plo_n_61-2021_000103.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1586/plo_no_62-2021_arquivo_1_000119.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/plo_no_63-2021_ppa_000128.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/plo_no_64-2021_lei_orcamentaria_2022_000129.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1604/plo_n_65_2021_000015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1618/plo_n_66-2021_000212.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1624/plo_n_67-2021_000229.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1625/plo_no_68-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1626/plo_no_69-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1627/plo_no_70-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1628/plo_no_71-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1629/plo_n_72-2021_000162.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/plo_no_73-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/plo_n_74-2021_000160.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1632/plo_n_75-2021_000191.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/plo_n_76-2021_000192.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1670/plo_n_77-2021_000186.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/plo_78-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/plo_79-2021_-_dia_do_contador.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/plo_80-2021_-_diarias_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1695/plo_n_81-2021_000222.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1709/plo_n_82-2021_000207.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1711/plo_n_83-2021_000206.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/plo_n_84-2021_000221.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/plo_n_85-2021_000223.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1722/plo_n_86-2021_000210.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1723/plo_n_87-2021_000213.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1724/plo_n_88-2021_000211.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1725/plo_n_89-2021_000208.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1727/plo_n_91-2021_000219.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/plo_n_92-2021_000204.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/plo_n_93-2021_000203.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1740/plo_n_94-2021_000225.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1742/plo_n_95-2021_000224.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1744/plo_n_96-2021_000184.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1749/plo_n_97-2021_000209.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1771/plo_n_98-2021_000232.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1772/plo_n_99-2021_000228.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1773/plo_n_100-2021_000230.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/plo_n_101-2021_000201.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1776/plo_n_102-2021_000220.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1777/plo_n_103-2021_000202.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/plo_n_104-2021_000218.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_substitutivo_no_03-2021_subs._ao_plo_29-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1447/decreto_legislativo_no_01-2021_aprova_as_contas_do_prefeito_exercicio_2019_000041.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/pd_n_2-2021_000231.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1203/pre_n_1-2021_000095.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/pre_n_02_21_comissao_covid.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/pre_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1480/pre_no_04-2021_000002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1541/pre_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1544/pre_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/pre__n_7-2021_000019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/pre_no_08-2021_arquivo_definitivo_000118.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1554/pre_n_9-2021__000107.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/pre__n_10-2021_000022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1575/pre__n_11-2021_000026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1576/pre__n_12-2021_000027.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/pre_n_13-2021_000089.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1584/pre__n_14-2021_000030.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1589/pre__n_15-2021_000032.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/pre__n_16-2021_000023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/pre_17-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1597/pre_18-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/pre__n_19-2021_000169.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1615/pre_n_20-2021_000090.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1619/pre_n_21-2021_000091.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/pre_n_22-2021_000195.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1708/pre_n_23-2021_000214.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1710/pre_n_24-2021_000215.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1712/pre_n_25-2021_000216.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1720/pre_n_26-2021_000217.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1774/pre_n_27-2021_000273.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/req_02-2021_-_ao_secretario_municipal_de_agropecuaria_o_plano_de_acoes_e_agenda_desta_secretaria_municipal_para_manutencao_e_passagem_de_maquina_patrol_nas_estradas_vicinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1206/req_03-2021_-_a_secretaria_municipal_de_saude_que_informe_a_lista_de_nomes_completos_dos_servidores_da_area_de_saude_e_suas_funcoes_na_referida_secretaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1207/req_04-2021_-_ao_secretario_municipal_de_turismo_o_plano_de_acoes_e_o_calendario_de_eventos_desta_secretaria_municipal_para_o_ano_de_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1208/req_05-2021_-_a_secretaria_municipal_de_saude_a_relacao_de_pessoas_portadoras_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1209/req_06-2021_-_ao_secretario_municipal_de_turismo_lista_com_nomes_e_enderecos_dos_locais_turisticos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/req_07-2021_-_ao_secretario_municipal_de_educacao_e_cultura_a_lista_de_nomes_e_locais_historicos_e_culturais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/req_08-2021_-_ao_secretario_municipal_de_educacao_e_cultura_lista_de_nomes_completos_dos_diretores_que_foram_nomeados_na_gestao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/req_09-2021_-_servicos_de_mediadores_para_criancas_e_adolescentes_portadores_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1213/req_10-2021_-_secretario_municipal_de_saude_lista_de_nomes_completos_dos_medicos_dentistas_e_fisioterapeutas_bem_como_suas_especialidades_locais_onde_estao_lotados_e_formas_de_vinculo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1214/req_11-2021_-_nomes_completos_dos_professores_de_educacao_fisica_desta_secretaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/req_12-2021_-_informacoes_de_onde_foram_alocados_os_servidores_da_referida_secretaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1216/req_13-2021_-_informacoes_quanto_ao_plano_de_acoes_desta_secretaria_para_o_enfrentamento_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/req_14-2021_-_informacoes_sobre_a_rota_do_caminhao_de_servico_de_coleta_de_lixo_bem_como_seus_dias_e_ruas_de_recolhimento_de_lixo_nos_bair.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1218/req_15-2021_-_informacoes_especificas_e_completas_dos_servicos_prestados_a_populacao_pela_casa_do_empreendedor_e_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1220/req_17-2021_-_a_relacao_completa_com_descricao_enderecos_e_data_da_ultima_atualizacao_de_todos_os_imoveis_de_propriedade.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1222/req_19-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_completos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1223/req_20-2021_-_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/reqs_21-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_o_plano_de_acoes_desta_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1225/req_22-2021_-_ao_secretario_municipal_de_obras_publicas_a_relacao_completa_e_atualizada_de_contratos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1226/req_23-2021_-_obras_o_plano_de_acoes_e_agenda_com_o_cronograma_completo_de_obras_e_reformas_desta_secretaria_municipal_a_serem_executadas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/req_24-2021_-_a_relacao_completa_e_atualizada_de_pessoas_que_sao_atendidas_mensalmente_ou_como_outro_intervalo_de_tempo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/reqs_25-2021_-_requer_planilhas_contendo_as_seguintes_informacoes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1275/req_26-2021_-_plano_de_acoes_com_relacao_a_volta_as_aulas_devido_a_pandemia_e_informacoes_sobre_o_plano_de_acoes_e_os_cuidados_com_relacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1276/req_27-2021_-_relacao_de_nomes_completos_dos_agentes_de_saude_do_municipio_e_suas_areas_de_atuacao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1277/req_28-2021_-_lista_de_nomes_e_enderecos_completos_de_todas_as_unidades_de_saude_que_sao_de_responsabilidade_da_secretaria_municipal_de_sau.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/req_29-2021_-_localizacao_dos_seis_cilindros_de_oxigenio_da_sala_de_inalacao_da_unidade_basica_de_saude_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/req_30-2021_-_informacoes_acerca_da_empresa_fgc_pavimentacao_e_construcao_civil_eireli.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1305/req_31-2021_-_area_total_da_amorosa_pertencente_ao_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/req_32-2021_-_informacoes_se_a_rua_enno_maia_no_bairro_do_curato_de_santa_catarina_consta_nos_assentamentos_desta_prefeitura_como_calcada_o.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1309/req_33-2021_-_que_o_grande_expediente_da_reuniao_ordinaria_do_dia_11_de_marco_de_2021_seja_concedido_ao_comandante_do_32o_bp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/req_34-2021_-_criado_em_parceria_com_o_governo_do_estado_do_rio_de_janeiro_um_polo_de_ensino_da_faetec.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1318/req_35-2021_-_clinica_da_mulher_visando_atendimento_mais_humanizado_e_especializado_para_as_mulhere.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1319/req_36-2021_-__servico_de_mamografia_visando_atendimento_especializado_as_mulheres_e_evitando_assim_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/req_37-2021_-_delegacia_de_atendimento_a_mulher_deam.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/ind_38-2021_-_identificacao_do_medico_coordenador_responsavel_pela_uti_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/req_39-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1328/req_40-2021_-_profissionais_plantoes_e_boletins_referente_ao_mes_de_marco_do_corrente_ano_do_hospi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1337/req_41-2021_-_requer_informacoes_quanto_a_quantidade_e_distribuicao_kit_alimentar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/req_42-2021_-_forma_de_transporte_do_momento_do_recebimento_ate_o_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1341/req_43-2021_-_informacao_acerca_da_escala_dos_medicos_plantonistas_socorristas_enfermeiros_e_tecnic.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/req_44-2021_-_informacoes_sobre_os_equipamentos_da_uti_do_hospital_municipal_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1351/req_46-2021_-_reuniao_no_qual_a_pauta_seja_relacionada_ao_combate_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1359/req_47-2021_-_informacoes_acerca_da_area_odontologica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/req_48-2021_-__realizacao_de_acoes_e_fiscalizacao_junto_ao_comercio_em_pro_da_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/req_49-2021_-_plano_municipal_de_gestao_integrada_de_residuos_solidos_e_codigo_municipal_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1378/req_50-2021_-_informacoes_sobre_aos_tramites_dos_pedidos_relacionados_a_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1384/req_51-2021_-_informacoes_referentes_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1385/req_52-2021_-_acoes_da_vigilancia_sanitaria_com_relacoes_aos_animais_do_tipo_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1386/req_53-2021_-_informacoes_referentes_a_nomenclaturas_e_valores_que_servem_de_base_para_a_classificac.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/req_54-2021_-_abertura_e_conducao_do_procedimento_administrativo_interno_relacionado_para_resposta_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1410/req_55-2021_-_informacoes_sobre_oficios_encaminhados_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1418/req_56-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1420/req_57-2021_-_quantitativo_de_lampadas_de_iluminacao_publica_urbana_que_foram_substituidas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1421/req_58-2021_-_informacoes_relacionadas_ao_servico_de_coleta_de_residuos_solidos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1422/req_59-2021_-_quais_tributos_e_os_valores_destes_que_sao_arrecadados_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1434/req_60-2021_-_requer_informacoes_sobre_o_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/req_61-2021_-_informacoes_sobre_a_copia_das_contas_de_energia_eletrica_da_sede_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1445/req_62-2021_-__incluido_no_edital_para_renovacao_eou_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/req_63-2021_-_informacoes_sobre_a_tecnologia_das_lampadas_das_unidades_escolares_e_de_saude.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1458/req_64-2021_-_acerca_da_ponte_de_pedestres_localizada_na_rua_xv_de_marco_no_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1466/req_65-2021_-_instalacao_de_gerador_de_energia_na_captacao_de_agua_na_amoros.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/req_66-2021_-_quais_acoes_estao_sendo_tomadas_para_o_cumprimento_da_lei_1010-2010.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/req_67-2021_-_requer_seja_cumprido_o_artigo_23_da_lei_municipal_no_1.010-2010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1472/req_68-2021_-_revisao_orcamentaria_para_2021_referente_ao_pagamento_de_r_80.00000_referente_a_rate.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1474/req_69-2021_-_seja_enviado_copia_dos_comprovantes_de_recolhimento_do_fgts_e_inss.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/req_73-2021_-_acerca_das_multas_aplicadas_sob_a_egide_dos_decretos_municipais_exarados_durante_a_pan.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/req_74-2021_-_processo_relacionado_a_desapropriacao_da_area_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/req_75-2021_-_informacoes_acerca_da_aquisicao_de_medicamentos_e_insumos_realizada_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/req_76-2021_-_remuneracao_dos_servidores_cedidos_ao_municipio_de_conceicao_de_macabu_por_outros_orga.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/req_77-2021_-_despesas_e_cargos_comissionados_da_secretaria_municipal_de_seguranca_publica_e_mobilid.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/req_78-2021_-_informacoes_acerca_do_interno_do_cicapd_que_teve_um_fio_guia_de_cateter_metalico.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1524/req_79-2021_-_informacoes_acerca_de_numeros_de_pacientes_entubados_e_que_sairam_com_vida_da_uti.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1525/req_80-2021_-_informacoes_acerca_do_estadio_aristo_da_silva_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/req_81-2021_-_copia_de_todos_os_autos_de_infracao_lavrados_a_partir_de_marco_de_2020_ate_a_presente_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/req_82-2021_-_jornada_de_trabalho_dos_fiscais_de_postura_e_coordenador_do_setor_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1535/req_83-2021_-_prazo_para_reforma_e_volta_do_funcionamento_do_centro_de_convivencia_de_macabuzinho_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1569/req_84-2021_-__como_e_realizada_a_busca_e_apreensao_de_animais_soltos_nas_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1590/req_85-2021_-_informacoes_da_secretaria_municipal_de_educacao_e_cultura_sobre_os_alunos_autistas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1591/req_86-2021_-requer_informacao_sobre_o_quantitativo_de_cargos_em_vacancia_de_professor_de_1o_ao_5o_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/req_87-2021_-_informacao_solicitando_copia_de_notas_fiscais_de_servico_referente_ao_aluguel_de_um_mo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/req_88-2021_-_requer_copia_integral_dos_autos_do_procedimento_licitatorio_para_contratacao_de_empres.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/req_90-2021_-_abastecimento_combustivel_de_veiculo_da_secretaria_municipal_de_saude_e_do_gabinete.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1651/req_91-2021_-_requer_informacao_acerca_de_saldo_atualizado_de_recursos_proprios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/req_92-2021_-_comissao_julgadora_de_recursos_de_multas_aplicadas_pela_guarda_municipal_da_jari.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1654/req_93-2021_-_requer_informacoes_relacionadas_ao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1655/req_94-2021_-_informacoes_acerca_de_incentivos_financeiros_dos_agentes_comunitarios_de_saude_e_agent.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1656/req_95-2021_-_requer_informacoes_quanto_aos_alimentos_da_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/req_96-2021_-_copia_da_determinacao_oriunda_do_mp-rj_a_qual_determinou_cumprimento_de_medidas_relac.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/req_97-2021_-_informacoes_sobre_a_nao_realizacao_a_obra_da_creche_do_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/req_98-2021_-_informacoes_sobre_o_projeto_arquitetonico_da_reforma_da_praca_jose_bonifacio_tassara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/req_99-2021_-_todos_os_cargos_que_estao_em_vacancia_no_poder_executivo__bem_como_a_quantidade_dos_m.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/req_101-2021_-_a_respeito_da_implantacao_do_transporte_coletivo_urbano_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1683/req_102-2021_-_informacoes_sobre_contratacao_da_empresa_fgc_pavimentacoes_e_construcoes_civil_eirel.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1689/req_105-2021_-_processo_licitatorio_para_contratacao_de_pessoa_juridica_para_gerir_a_uti_do_covid.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/req_106-2021_-_requer_informacoes_quanto_ao_processo_licitatorio_relacionado_ao_caminhao_cacamba.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1697/req_107-2021_-_requer_informacoes_em_relacao_a_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1698/req_108-2021_-_requer_informacoes_sobre_implantacao_do_projeto_sorriso.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/req_109-2021_-_requer_informacoes_quanto_ao_abono_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1729/req_111-2021_-_solicitando_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_de_estad.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1734/req_112-2021_-_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_exclusiva_de_estado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/req_113-2021_-_solicitando_providencias_da_comissao_de_saude_para_averiguar_fatos_narrados.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1764/req_114-2021_-_copia_do_processo_de_compra_de_produtos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1768/req_115-2021_-_requer_informacoes_sobre_os_pregoes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1769/req_116-2021_-_requer_copias_dos_processos_de_tomadas_de_preco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_01-2021_-_criacao_de_servico_de_castracao_movel_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_02-2021_-_efetuacao_de_plano_de_acao_visando_coibir_motocicletas_com_escapamento_sem_o_abafador.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_05-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_no_bairro_piabas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_06-2021_-_indica_a_criacao_de_um_projeto_educacional_antidrogas_para_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_09-2021_-_implantacao_de_barreiras_sanitarias_nas_estradas_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_11-2021_-_indica_realizacao_de_troca_do_piso_da_praca_jose_bonifacio_tassara_no_centro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_13-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_14-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_15-2021_-_indica_realizacao_de_reforma_dos_brinquedos_das_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_16-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_bocaina.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_18-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_feem.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_19-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_21-2021_-__gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_sao_henry.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_22-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_23-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_24-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_na_usina.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_25-2021_-_colocacao_de_banheiro_quimico_para_atendimento_aos_comerciantes_da_feirinha_do_produto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_26-2021_-_indica_confeccao_de_telhado__na_entrada__do_posto_de_saude_do_bairro_piteira.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_27-2021_-_indica_que_seja_realizada_a_troca_de_local_do_caps.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_28-2021_-_adocao_de_um_aplicativo_para_avaliacao_dos_servicos_da_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1257/ind_29-2021_-_indica_instalacao_de_lixeiras_do_bairro_piteira.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/ind_30-2021_-_indica_construcao_de_um_portal_de_entrada_da_cidade_identificando_a_mesma.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1259/ind_31-2021_-_instalacao_de_placas_de_identificacao_nas_entradas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/ind_32-2021_-_indica_criacao_de_vagas_de_carros_privativas_aos_vereadores_na_rua_coberta.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1261/ind_33-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1262/ind_34-2021_-_indica_colocacao_de_uma_cerca_em_volta_do_parquinho_da_praca_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_35-2021_-_indica_instalacao_de_braco_de_luz_na_rua_quirino_nunes_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/ind_36-2021_-_indica_instalacao_de_braco_de_luz_na_rua_manoel_franca_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_37-2021_-_instalacao_de_braco_de_luz_na_rua_gastao_neves_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/ind_38-2021_-_indica_implantacao_de_um_redutor_de_velocidade_no_bairro_sao_henry.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1267/ind_39-2021_-_implantacao_de_servico_de_psicoterapia_no_centro_de_especialidades_medicas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1268/ind_40-2021_-_indica_criacao_de_um_centro_especializado_de_saude_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1269/ind_41-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1270/ind_42-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/ind_43-2021_-_indica_implantacao_de_servico_de_pediatria_e_ginecologia_na_unidade_basica_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/ind_44-2021_-_indica_contratacao_de_um_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1273/req_45-2021_-_implantacao_de_cursos_de_capacitacao_para_os_enfermeiros_de_acordo_com_suas_especifica.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1280/ind_47-2021_-_indica_criacao_de_um_banco_de_leite_humano_blh.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1281/ind_48-2021_-_substituicao_gradativa_das_lampadas_de_iluminacao_publica_de_energia_eletrica_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/ind_49-2021_-_agenda_de_atendimento_dos_agentes_de_saude_padronizada.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/ind_51-2021_-_acessibilidade_para_pessoas_com_deficiencia_pcd_ou_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/ind_52-2021_-_indica_reativacao_da_unidade_basica_de_saude_do_bairro_capelinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1286/ind_53-2021_-_que_haja_um_medico_ao_menos_duas_vezes_por_mes_atendendo_na_associacao_dos_assentados.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1287/ind_54-2021_-_criacao_de_um_servico_de_nutricionista_ainda_que_seja_no_modo_agenda_itinerante.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/ind_57-2021_-_informar_a_populacao_sobre_quais_servicos_sao_de_competencia_dos_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/ind_58-2021_-_proposicao_de_lei_criando_um_programa_de_recuperacao_de_creditos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1297/ind_59-2021_-_que_passe_a_ter_servicos_de_ginecologista_e_pediatria_na_ubs_da_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1299/ind_60-2021_-_indica_construcao_de_um_novo_clube_recreativo__.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1300/ind_61-2021_-_forneca_aparelhos_de_celular_a_guarda_municipal_para_uso_na_comunicacao_dos_servicos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1302/ind_62-2021_-_proposicao_de_lei_alterando_a_lei_municipal_951_de_2009.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/ind_63-2021_-_aumentar_o_valor_do_cartao_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/ind_64-2021_-_seja_fornecido_mascaras_aos_funcionarios_da_limpeza_urbana_e_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_65-2021_-_criacao_do_programa_municipal_denominado_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_66-2021_-_criacao_do_programa_municipal_denominado_guarda_senior.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_67-2021_-_indica_troca_do_encanamento_do_sistema_de_aguas_potaveis.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_68-2021_-_seja_realizada_a_abertura_de_dois_metros_de_calcada_no_bairro_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_69-2021_-_implantacao_de_um_programa_de_desconto_em_tributos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_70-2021_-_criacao_de_uma_vaga_de_curta_duracao_em_frente_ao_banco_itau.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_71-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1333/ind_72-2021_-_troca_de_local_da_unidade_basica_de_saude_do_bairro_calcadinha_para_a_antiga_creche.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_73-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_74-2021_-_colocacao_de_um_bebedouro_na_unidade_basica_de_saude_do_bairro_piteira.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_75-2021_-_prorrogacao_do_prazo_para_pagamento_da_cota_unica_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_76-2021_-_seja_reativado_o_convenio_com_a_empresa_brasileira_de_correios_e_telegrafos.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_77-2021_-__convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_78-2021_-_convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1352/ind_79-2021_-_seja_realizada_a_construcao_de_cabeceiras_na_ponte_ao_lado_da_antiga_transmac.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/ind_80-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/ind_81-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1355/ind_82-2018_-_colocacao_de_telas_de_protecao_ao_redor_da_pracinha_do_porto.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/ind_83-2021_-_indica_que_seja_criada_uma_cooperativa_municipal_de_catadores_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/ind_84-2021_-_criacao_de_uma_central_estadual_de_abastecimentos_ceasa_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/ind_85-2021_-_extensao_da_rede_de_iluminacao_publica_da_rua_rafael_monteleone.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/ind_86-2021_-_monitoramento_e_rastreamento_do_virus_da_covid-19_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1362/ind_87-2021_-_banco_de_dados_para_cadastrar_pessoas_que_estao_buscando_empregos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1363/ind_88-2021_-_seja_feito_convenios_com_instituicoes_financeiras_para_criacao_de_um_banco_do_povo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/plo_89-2021_-_seja_construida_uma_pista_de_caminhada_na_praca_jose_bonifacio_tassara.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1365/ind_90-2021_-_estudo_para_criacao_de_incentivos_fiscais_e_crie_o_projeto_municipal_de_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/ind_91-2021_-_convenio_com_o_governo_do_estado_para_programa_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1367/ind_92-2021_-_recapeamento_da_rua_pastor_manoel_de_brito_no_bairro_bocaina.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1370/ind_93-2021_-_prioridade_no_planejamento_da_vacinacao_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/ind_95-2021_-_indica_realizacao_de_revisao_do_sistema_eletrico_e_colocacao_de_braco_de_luz_da_rj_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1375/ind_97-2021_-_indica_realizacao_de_limpeza_capina_e_rocada_na_estrada_sao_domingos_trevo_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1376/ind_98-2021_-_indica_colocacao_de_latao_de_lixo_na_estrada_sao_domingos_trevo_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/ind_99-2021_-_edicao_de_ato_suspendendo_o_prazo_do_concurso_publico_municipal_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/ind_100-2021_-_vacinacao_de_pessoas_com_deficiencia_fisica_e_acamados.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1388/ind_101-2021_-_para_que_o_municipio_possa_ter_um_polo_de_atendimento_do_procon.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1389/ind_102-2021_-_primeira_fase_da_vacinacao_contra_covid-19.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/ind_103-2021_-_viabilizar_estudo_sobre_possibilidade_de_disponibilizacao_de_meios_tecnologicos_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1391/ind_104-2021_-_indica_ao_poder_executivo_que_tome_providencias_para_a_extensao_da_rede_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_105-2021_-_monitoramento_efetivo_de_pacientes_bem_como_o_isolamento_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1393/ind_106-2021_-_informacoes_a_cerca_das_vacinas_de_combate_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/ind_107-2021_-_indica_ao_poder_executivo_que_seja_realizada_a_vacinacao_de_pacientes_acamados.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/ind_108-2021_-_indica_ao_poder_executivo_que_seja_realizada_obra_de_barreira_de_contencao_no_corrego.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_109-2021_-_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_110-2021_-_indica_criacao_de_acoes_visando_o_microempreendedorismo_rural.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_1112021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_1122021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1409/ind_1132021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1413/ind_1142021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1414/ind_1152021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1415/ind_1162021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_1172021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_1182021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1424/ind_1192021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1426/ind_1212022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1427/ind_1222021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/ind_1232021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/ind_1242021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1430/ind_1252021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1431/ind_1262021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1432/ind_1272021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_1282021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_1292021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/ind_1302021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/ind_1312021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1440/ind_1332021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1443/ind_1342021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/ind_1352021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/ind_1362021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1450/ind_1372021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/ind_1382021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1453/ind_1392021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1455/ind_1412021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/ind_1422021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1459/ind_1432021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/ind1442021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1461/ind1452021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/ind1462021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1463/ind1472021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1464/ind_1482021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/ind_1492021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1468/ind1502021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/ind_151-2021_-_sejam_feitos_estudos_junto_a_secretaria_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_rendas.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1473/ind_152-2021_-_providencias_junto_ao_der-rj_para_instalacao_de_guard_rail_em_curva_perigosa_na_rj_182.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1475/ind_153-2021_-_que_seja_feita_a_instalacao_de_iluminacao_no_campo_de_futebol_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1476/ind_154-2021_-_revisao_do_sistema_eletrico_e_troca_de_lampada_da_rua_xv_de_marco_numero_33_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1477/ind_155-2021_-_que_seja_feita_a_limpeza_e_reforma_da_ubs_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/ind_156-2021_-_manutencao_das_bombas_de_agua_e_rede_eletrica_e_a_instalacao_de_gerador_na_amorosa_onde_fica_o_sistema_de_captacao_de_agua_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/ind_157-2021_-_confeccao_de_placas_de_sinalizacao_com_os_nomes_das_ruas_nas_esquinas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1486/ind_158-2021_-_todos_os_funcionarios_da_rede_publica_e_particular_de_ensino_sejam_vacinados_contra_o_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1495/ind_159-2021_-_disponibilizacao_de_30km_de_bica_corrida_bem_como_patrulha_mecanizada_para_as_estradas_vicinais_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/ind_160-2021_-_indica_ao_poder_executivo_a_aquisicao_de_container_de_lixo_com_tampa.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_161-2021_-_seja_realizada_a_compra_ou_por_hora_a_reforma_da_frota_de_veiculos_das_secretarias_de_saude_e_promocao_social.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_162-2021_-_construcao_de_um_local_para_incinerar_os_restos_mortais_dos_corpos_sepultados_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_163-2021_-_indica_instalacao_de_academia_popular_na_pracinha_da_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_164-2021_-_seja_incluido_no_calendario_medico_da_ubs_de_vila_tavares_o_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/ind_165-2021_-_seja_instalado_caixas_para_arrecadacao_voluntaria_de_alimentos_nos_postos_de_vacinacao_e_ubs_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/ind_166-2021_-_seja_feita_a_reforma_da_quadra_de_esportes_do_bairro_porto_novo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1506/ind_167-2021_-_ao_poder_executivo_que_adquira_testes_rapido_de_covid-19_para_testagem_em_massa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/ind_168-2021_-_aquisicao_de_bombas_para_desinfetar_as_ruas_a_fim_de_inibir_a_propagacao_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_169-2021_-_indica_abertura_de_vagas_para_atendimento_psicologico_online_sem_prejuizo_as_vagas_presenciais.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_170-2021_-_inclusao_de_profissional_formado_que_atue_como_psicopedagogo_na_rede_de_ensino_da_sec.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1513/ind_171-2021_-_seja_realizada_a_construcao_de_uma_pracinha_no_bairro_vila_sao_jose_vila_esperanca.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/ind_172-2021_-_seja_construida_uma_quadra_de_areia_no_bairro_tribo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_173-2021_-_reforma_total_do_parquinho_infantil_da_praca_central_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1526/ind_174-2021_-_colocacao_de_locais_proprios_para_doacao_e_captacao_de_objetos_pessoais_em_ambientes_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/ind_175-2021_-_um_sistema_virtual_para_apresentacao_e_solicitacao_de_mudas_disponiveis_para_doacao_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/ind_176-2021_-_retorno_das_aulas_de_danca_bale_taekwondo_e_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/ind_177-2021_-_seja_realizada_a_vacinacao_em_lactantes_e_atendentes_do_comercio_em_geral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1533/ind_178-2021_-_pintura_do_meio_fio_e_da_faixa_central_que_separa_as_vias_no_asfalto_da_avenida_victo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1534/ind_179-2021_-_seja_realizada_a_instalacao_de_redutores_de_velocidade_na_rua_bento_de_andrade_lemos_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1540/ind_180-2021_-_instalacao_de_lixeiras_suspensas_nas_principais_vias_publicas_e_centro.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/ind_181-2021_-_contratacao_de_entidade_nao_governamental_para_gerir_o_hospital_municipal_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1552/ind_182-2021_-_sejam_incluidos_no_programa_de_alimentacao_do_servidor_os_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1553/ind_183-2021_-_seja_incluido_no_orcamento_de_2022_aumento_no_valor_do_cartao_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_184-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_sorriso.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_185-2021_-_retorno_das_atividades_esportivas_no_ambito_municipal.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_186-2021_-__seja_inserido_o_zelador_de_pracas_em_cada_bairro_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/ind_187-2021_-_recolhimento_de_animais_soltos_em_vias_publicas_e_os_que_sofre_maus_tratos_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_188-2021_-_indica_ao_poder_executivo_que_seja_feito_a_castracao_de_animais_abandonados.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_189-2021_-_seja_feito_a_notificacao_de_veiculos_abandonados_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_190-2021_-_instalacao_da_sede_do_conselho_tutelar_em_um_endereco_fixo_central_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/ind_191-2021_-_para_que_seja_feito_a_compra_de_travesseiros_lencois_e_cobertores_hospitalares.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_192-2021_-_compra_de_colchonetes_e_cobertores_para_distribuicao_as_familias_cadastradas_no_cras.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1570/ind_193-2021_-_inclusao_de_produtos_no_kit_alimentacao_dos_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1571/ind_194-2021_-_seja_feita_a_reforma_da_escada_com_acesso_ao_morro_da_antena_de_tv.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_195-2021_-_seja_feita_reforma_total_do_32o_bpm_da_cidade_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/ind_198-2021_-_anistia_as_multas_aplicadas_em_2020_e_2021_a_micro_e_pequenas_empresas_por_descumprim.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1588/ind_199-2021_-_construcao_de_um_mirante_no_morro_da_torre_de_televisao.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_200-2021_-_indica_instalacao_de_bracos_de_luz_em_localidades_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1594/ind_201-2021_-_indica_ao_poder_executivo_a_construcao_de_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/ind_202-2021_-_priorize_a_compra_de_pecas_e_os_contratos_de_manutencao_das_maquinas_da_secretaria_de_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_203-2021_-_compra_de_duas_retroescavadeiras_para_a_secretaria_de_servicos_urbanos_e_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_204-2021_-_construcao_de_uma_quadra_de_areia_ao_lado_da_quadra_esportiva_ja_existente_no_bairro_da_usina.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/ind_205-2021_-_compra_de_terreno_para_ampliacao_e_melhorias_na_escola_pau_dalho.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1606/ind_206-2021_-_instalacao_de_salas_de_informatica_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_207-2021_-_compra_de_um_imovel_para_atender_criancas_com_transtorno_do_espectro_autista_e_defici.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_208-2021_-_seja_inserido_um_professor_de_exercicios_funcionais_nas_quadras_dos_bairros_.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/ind_209-2021_-_seja_construido_uma_quadra_de_areia_no_bairro_da_tribo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/ind_210-2021_-_seja_inserido_o_onibus_universitario_para_os_estudantes_intermunicipais.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_211-2021_-_colocacao_de_um_telao_para_transmissao_da_semifinal_e_final_do_programa_the_voice_kids.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/ind_212-2021_-_compra_e_distribuicao_de_kits_de_materiais_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1620/ind_213-2021_-_seja_instituida_gratificacao_para_os_professores_alfabetizadores_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1621/ind_214-2021_-_seja_cumprida_a_lei_11.738-2008_para_que_seja_reservado_13_da_carga_horaria_de_trabalho_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/ind_215-2021_-_contratacao_de_empresa_especializada_em_realizacao_de_exame_de_mamografia.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/ind_216-2021_-_criacao_do_codigo_sanitario_e_regulamentacao_dos_servicos_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/ind_217-2021_-_pavimentacao_das_ruas_2678_e_9_do_loteamento_barreto_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1634/ind_218-2021_-_preparo_e_a_distribuicao_gratuita_da_ciptea.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/ind_219-2021_-_realizacao_de_projeto_que_vise_descobrir_talentos_artisticos_infantojuvenis_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/ind_220-2021_-_ao_secretario_municipal_de_saude_a_contratacao_de_uma_unidade_movel_de_oftalmologia_a_fim_de_atender_as_demandas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1637/ind_221-2021_-_ao_secretario_municipal_de_saude_a_celebracao_de_convenio_com_o_hemorio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/ind_222-2021_-_construcao_de_um_acesso_ao_rio_na_cachoeira_amorosa.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/ind_223-2021_-_realizacao_de_exame_de_mamografia_para_prevencao_e_ou_tratamento_de_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_224-2021_-__indica_que_seja_instalado_o_eta_estacao_de_tratamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_225-2021_-_realizacao_de_acoes_voltadas_ao_controle_do_aedes_aegypti_com_controle_de_larvas_e_aumento_de_mosquitos.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/ind_226-2021_-_compra_de_terreno_para_construcao_de_80_oitenta_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/ind_227-2021_-_concessao_de_adicional_como_incentivo_aos_profissionais.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1648/ind_228.2021_-_seja_construida_uma_creche_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1649/ind_229-2021_-_seja_adquirido_um_terreno_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1657/ind_230-2021_-_revisao_no_percentual_da_insalubridade_recebida_pelos_profissionais_de_saude_do_munic.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1658/ind_231-2021_-_arrecadacao_de_cestas_basicas_no_periodo_natalino_para_familias_carentes.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1659/ind_232-2021_-_instalacao_de_balancos_e_artes_visuais_para_fotos_a_fim_de_promover_a_divulgacao__.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1660/ind_233-2021_-_organizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/ind_234-2021_-_rganizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/ind_235-2021_-_pavimentacao_ou_uso_de_massa_asfaltica_para_a_rua_do_bairro_procura_ii.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/ind_237-2021_-_compra_e_a_distribuicao_de_latoes_de_lixo_da_cidade_a_fim_de_prevenir_o_acumulo_lixo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/ind_238-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1666/ind_239-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_na_cachoeira_amorosa.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1667/ind_240-2021_-_a_restauracao_e_reformas_de_quadras_e_pracas_de_toda_a_cidade.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_241-2021_-_indica_a_limpeza_de_todas_as_valas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1669/ind_242-2021_-_organizacao_de_eventos_esportivos_no_poli_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/ind_243-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_tambor_e_baliza_no_parque_deexposicao_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1680/ind_244-2021_-_possibilidade_da_concessao_da_gratificacao_da_regencia_a_professores_aposentados.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_245-2021_-_realizacao_de_compra_de_brinquedos_para_distribuicao_as_criancas_no_periodo_das_fest.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/ind_246-2021_-_construcao_de_uma_capela_mortuaria_no_distrito_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1700/ind_247-2021_-_pagamento_dos_servidores_publicos_do_municipio_de_conceicao_de_macabu_ocorra_ate_a_data_de_23_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1701/ind_248-2021_-_organizacao_de_encerramento_do_ano_letivo_com_festividades_para_os_alunos_do_maternal.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_249-2021_-_sugerindo_a_organizacao_de_festividades_natalinas_na_area_coberta_da_praca_central.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1703/ind_250-2021_-_colocacao_de_manilhas_para_o_esgoto_ao_lado_do_campo_de_futebol_do_bairro_vila_sao_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_251-2021_-_servidores_do_cargo_de_auxiliar_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_252-2021_-_compra_de_bombas_manuais_para_que_os_agentes_de_endemias_possam_utilizar_em_locais.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1714/ind_253-2021_-_sugerindo_a_desapropriacao_da_area_do_bambu_na_cachoeira_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_254-2021_-_parceria_com_a_faculdade_de_medicina_de_campos_para_trazer_a_cidade_o_caminhao_hemo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_255-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/ind_256-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa_onde_no_verao_recebe_turistas_e_morad.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_257-2021_-_conducao_apropriada_para_todos_aqueles_que_irao_realizar_a_prova_do_enem_em_municip.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_258-2021_-_construcao_de_uma_area_destinada_ao_treinamento_exposicao_e_realizacao_de_competicoe.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1730/ind_259-2021_-_inclusao_no_calendario_oficial_de_datas_comemorativas_do_municipio_o_concerto_de_in.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1732/ind_260-2021_-_rojeto_de_lei_com_aumento_nos_valores_da_diaria_bem_como_pedido_de_sessao_extraordin.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1733/ind_261-2021_-_criacao_de_programa_de_recuperacao_fiscal_para_incentivo_a_regularizacao_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_262-2021_-_inclusao_no_calendario_oficial_de_festividades_o_dia_do_cristao_evangelico_protestan.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/ind_263-2021_-_instalacao_de_um_telao_no_parque_de_exposicao_otto_guimaraes_linhares.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_264-2021_-_sugerindo_alteracao_de_nomenclatura_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1745/ind_265-2021_-_colocacao_de_guarda_vida_durante_o_verao_em_pontos_principais_da_cachoeira_amorosa.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1746/ind_266-2021_-_compra_de_material_escolar_e_material_para_escritorio_para_o_ano_letivo_de_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1747/ind_267-2021_-_treinamento_de_toda_a_equipe_hospitalar_do_hospital_municipal_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1748/ind_268-2021_-_alteracao_na_lei_1.702.2021_que_dispoe_sobre_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1751/ind_269-2021_-_realizacao_de_provas_de_tambor_e_baliza_no_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1752/ind_270-2021_-_retirada_de_placa_instalada_na_rua_coberta_que_proibe_a_permanencia_do_carro_estacion.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1753/ind_271-2021_-_projeto_de_lei_para_criacao_de_diarias_para_os_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/ind_272-2021_-_conserto_dos_refletores_na_praca_dr._jose_tassara.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1756/ind_274-2021_-_pagamento_de_abono_aos_servidores_da_camara_municipal_de_conceicao_de_macabu_no_mes.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/ind_275-2021_-__disponibilizando_alimentacao_para_aqueles_pacientes_que_vao_realizar_exames.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1758/ind_276-2021_-_banco_municipal_de_doacoes_de_medicamentos_com_estrutura_e_mecanismos_para_estimular_.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1759/ind_277-2021_-_acoes_voltadas_para_conscientizacao_e_prevencao_do_hiv_e_outras_ist.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1760/ind_278-2021_-_modificacao_da_escala_de_enfermeiros_do_municipio_de_conceicao_de_macabu-rj.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1761/ind_279-2021_-_conceder_bolsa_de_estudos_em_escolas_privadas_de_nosso_municipio_a_alunos_do_em_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1762/ind_280-2021_-_contratacao_de_estudantes_de_nivel_superior_e_medio_profissionalizante.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1763/ind_281-2021_-_instituicao_do_programa_guarda_mirim_municipal_gmm_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1765/ind_282-2021_-_seja_encaminhado_no_primeiro_dia_util_do_ano_de_2022_o_projeto_de_lei_para_aumento_em_pelo_menos_30_no_cartao_alimentacao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1766/ind_283-2021_-_seja_distribuido_kit_alimentacao_para_os_alunos_da_rede_municipal_de_ensino_durante_o_periodo_de_ferias_escolares.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_284-2021_-_realizacao_de_corrida_de_motocross_e_corrida_rustica_na_programacao_da_festa_do_padroeiro_de_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/ind_285-2021_-_realizacao_de_projeto_para_construcao_de_calcada_nos_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_286-2021_-__pagamento_de_abono_de_fim_de_ano_aos_ocupantes_de_cargos_comissionados_e_aos_conselh.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1292/aplo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1293/aplo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/aplo_no_03-2021_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1336/aplo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/aplo_no_05-2021_000008.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1382/aplo_no_06-2021_000009.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/aplo_no_07-2021_000012.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1485/aplo_no_08-2021_000011.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/aplo_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1551/anteprojeto_de_lei_no10_2021_000017.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1580/anteprojeto_de_lei_no_11_2021_000018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/anteprojeto_de_lei_12-2021_000139.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1643/anteprojeto_de_lei_13-2021_000141.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1446/emenda_01_ao_plo_21-2021_000026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1465/emenda_ao_plo_23-2021_000040.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1518/plc_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1593/plc_no_02-2021_arquivo_01_000125.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1645/plc_n_3-2021_000188.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1688/plc_n_4-2021_000205.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1201/plo_1.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1202/projeto_de_lei_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1288/plo_n3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_n_04-2021_000093.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1298/plo_no_05-202103052021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1301/plo_no_06-2021_-_vetado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1306/plo_no_07-2021_000039.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1315/plo_n_08_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_n_09_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_10-2021_000014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1326/plo_no_11-2021_000036.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1330/plo_n_12_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1331/plo_no_13-2021_03052021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1332/plo_n_14_-_2021_03052021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1334/plo_n_15_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1335/plo_no_16-2021_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1346/plo_n_17_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1347/plo_no_18-2021_devolvido_ao_autor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1361/plo_no_19-2021_retirada_pela_autora.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1371/plo_n_20_-_202130042021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1381/plo_no_21-2021_000006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1383/plo_no_22-2021_000035.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1396/plo_no_24-2021_000045.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1397/plo_no_25-2021_000048.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1398/plo_no_26-2021_000042.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1399/plo_no_27-2021_000007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1408/plo_no_28-2021_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1411/plo_no_29-2021_devolvido_ao_autor_fumtur.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1412/ldo_202121042021_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_31-2021_terreno_baldio_retirado_pela_autora_000143.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1442/plo_no_33-2021_000010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1478/plo_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1493/plo_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1494/plo_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1498/plo_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1514/plo_no_40-2021_000004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1516/plo_n_42-2021_000075.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1517/plo_no_43-2021_000003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1523/plo_n_44-2021__000112.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1530/plo_no_45-2021_arquivo_definitivo_000126.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1536/plo_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1537/plo_n_47-2021_000076.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1538/plo_n_48_2021_execultivo_000009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1539/plo_n_49-2021_000088.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1545/plo_no_51-2021_000064.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_n_52-2021_000190.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1548/plo_no_53-2021_arquivo_1_000084.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1549/plo_no_54-2021_arquivo_1_000085.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1555/plo_n_55_2021_000013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1568/plo_no_56-2021_arquivo_definitivo_000117.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1572/plo_n_57-2021_000183.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1573/plo_no_58-2021_arquivo_1_000108.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1581/plo_no59-2021_000102.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1583/plo_n_60-2021_000196.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1585/plo_n_61-2021_000103.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1586/plo_no_62-2021_arquivo_1_000119.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1602/plo_no_63-2021_ppa_000128.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1603/plo_no_64-2021_lei_orcamentaria_2022_000129.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1604/plo_n_65_2021_000015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1618/plo_n_66-2021_000212.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1624/plo_n_67-2021_000229.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1625/plo_no_68-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1626/plo_no_69-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1627/plo_no_70-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1628/plo_no_71-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1629/plo_n_72-2021_000162.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1630/plo_no_73-2021_23092021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1631/plo_n_74-2021_000160.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1632/plo_n_75-2021_000191.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1652/plo_n_76-2021_000192.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1670/plo_n_77-2021_000186.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1681/plo_78-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1687/plo_79-2021_-_dia_do_contador.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1694/plo_80-2021_-_diarias_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1695/plo_n_81-2021_000222.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1709/plo_n_82-2021_000207.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1711/plo_n_83-2021_000206.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1718/plo_n_84-2021_000221.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1719/plo_n_85-2021_000223.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1722/plo_n_86-2021_000210.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1723/plo_n_87-2021_000213.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1724/plo_n_88-2021_000211.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1725/plo_n_89-2021_000208.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1727/plo_n_91-2021_000219.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1735/plo_n_92-2021_000204.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1736/plo_n_93-2021_000203.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1740/plo_n_94-2021_000225.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1742/plo_n_95-2021_000224.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1744/plo_n_96-2021_000184.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1749/plo_n_97-2021_000209.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1771/plo_n_98-2021_000232.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1772/plo_n_99-2021_000228.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1773/plo_n_100-2021_000230.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1775/plo_n_101-2021_000201.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1776/plo_n_102-2021_000220.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1777/plo_n_103-2021_000202.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1779/plo_n_104-2021_000218.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_substitutivo_no_03-2021_subs._ao_plo_29-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1447/decreto_legislativo_no_01-2021_aprova_as_contas_do_prefeito_exercicio_2019_000041.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1693/pd_n_2-2021_000231.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1203/pre_n_1-2021_000095.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1296/pre_n_02_21_comissao_covid.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1479/pre_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1480/pre_no_04-2021_000002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1541/pre_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1544/pre_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1546/pre__n_7-2021_000019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1550/pre_no_08-2021_arquivo_definitivo_000118.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1554/pre_n_9-2021__000107.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1556/pre__n_10-2021_000022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1575/pre__n_11-2021_000026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1576/pre__n_12-2021_000027.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1582/pre_n_13-2021_000089.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1584/pre__n_14-2021_000030.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1589/pre__n_15-2021_000032.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1595/pre__n_16-2021_000023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1596/pre_17-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1597/pre_18-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1614/pre__n_19-2021_000169.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1615/pre_n_20-2021_000090.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1619/pre_n_21-2021_000091.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1682/pre_n_22-2021_000195.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1708/pre_n_23-2021_000214.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1710/pre_n_24-2021_000215.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1712/pre_n_25-2021_000216.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1720/pre_n_26-2021_000217.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1774/pre_n_27-2021_000273.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1205/req_02-2021_-_ao_secretario_municipal_de_agropecuaria_o_plano_de_acoes_e_agenda_desta_secretaria_municipal_para_manutencao_e_passagem_de_maquina_patrol_nas_estradas_vicinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1206/req_03-2021_-_a_secretaria_municipal_de_saude_que_informe_a_lista_de_nomes_completos_dos_servidores_da_area_de_saude_e_suas_funcoes_na_referida_secretaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1207/req_04-2021_-_ao_secretario_municipal_de_turismo_o_plano_de_acoes_e_o_calendario_de_eventos_desta_secretaria_municipal_para_o_ano_de_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1208/req_05-2021_-_a_secretaria_municipal_de_saude_a_relacao_de_pessoas_portadoras_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1209/req_06-2021_-_ao_secretario_municipal_de_turismo_lista_com_nomes_e_enderecos_dos_locais_turisticos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1210/req_07-2021_-_ao_secretario_municipal_de_educacao_e_cultura_a_lista_de_nomes_e_locais_historicos_e_culturais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1211/req_08-2021_-_ao_secretario_municipal_de_educacao_e_cultura_lista_de_nomes_completos_dos_diretores_que_foram_nomeados_na_gestao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1212/req_09-2021_-_servicos_de_mediadores_para_criancas_e_adolescentes_portadores_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1213/req_10-2021_-_secretario_municipal_de_saude_lista_de_nomes_completos_dos_medicos_dentistas_e_fisioterapeutas_bem_como_suas_especialidades_locais_onde_estao_lotados_e_formas_de_vinculo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1214/req_11-2021_-_nomes_completos_dos_professores_de_educacao_fisica_desta_secretaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1215/req_12-2021_-_informacoes_de_onde_foram_alocados_os_servidores_da_referida_secretaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1216/req_13-2021_-_informacoes_quanto_ao_plano_de_acoes_desta_secretaria_para_o_enfrentamento_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1217/req_14-2021_-_informacoes_sobre_a_rota_do_caminhao_de_servico_de_coleta_de_lixo_bem_como_seus_dias_e_ruas_de_recolhimento_de_lixo_nos_bair.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1218/req_15-2021_-_informacoes_especificas_e_completas_dos_servicos_prestados_a_populacao_pela_casa_do_empreendedor_e_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1220/req_17-2021_-_a_relacao_completa_com_descricao_enderecos_e_data_da_ultima_atualizacao_de_todos_os_imoveis_de_propriedade.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1222/req_19-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_completos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1223/req_20-2021_-_secretario_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_emprego_e_renda_a_relacao_de_nomes_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1224/reqs_21-2021_-_ao_secretario_municipal_de_desenvolvimento_economico_o_plano_de_acoes_desta_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1225/req_22-2021_-_ao_secretario_municipal_de_obras_publicas_a_relacao_completa_e_atualizada_de_contratos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1226/req_23-2021_-_obras_o_plano_de_acoes_e_agenda_com_o_cronograma_completo_de_obras_e_reformas_desta_secretaria_municipal_a_serem_executadas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1227/req_24-2021_-_a_relacao_completa_e_atualizada_de_pessoas_que_sao_atendidas_mensalmente_ou_como_outro_intervalo_de_tempo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1274/reqs_25-2021_-_requer_planilhas_contendo_as_seguintes_informacoes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1275/req_26-2021_-_plano_de_acoes_com_relacao_a_volta_as_aulas_devido_a_pandemia_e_informacoes_sobre_o_plano_de_acoes_e_os_cuidados_com_relacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1276/req_27-2021_-_relacao_de_nomes_completos_dos_agentes_de_saude_do_municipio_e_suas_areas_de_atuacao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1277/req_28-2021_-_lista_de_nomes_e_enderecos_completos_de_todas_as_unidades_de_saude_que_sao_de_responsabilidade_da_secretaria_municipal_de_sau.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1278/req_29-2021_-_localizacao_dos_seis_cilindros_de_oxigenio_da_sala_de_inalacao_da_unidade_basica_de_saude_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1304/req_30-2021_-_informacoes_acerca_da_empresa_fgc_pavimentacao_e_construcao_civil_eireli.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1305/req_31-2021_-_area_total_da_amorosa_pertencente_ao_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1308/req_32-2021_-_informacoes_se_a_rua_enno_maia_no_bairro_do_curato_de_santa_catarina_consta_nos_assentamentos_desta_prefeitura_como_calcada_o.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1309/req_33-2021_-_que_o_grande_expediente_da_reuniao_ordinaria_do_dia_11_de_marco_de_2021_seja_concedido_ao_comandante_do_32o_bp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1313/req_34-2021_-_criado_em_parceria_com_o_governo_do_estado_do_rio_de_janeiro_um_polo_de_ensino_da_faetec.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1318/req_35-2021_-_clinica_da_mulher_visando_atendimento_mais_humanizado_e_especializado_para_as_mulhere.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1319/req_36-2021_-__servico_de_mamografia_visando_atendimento_especializado_as_mulheres_e_evitando_assim_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1320/req_37-2021_-_delegacia_de_atendimento_a_mulher_deam.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1324/ind_38-2021_-_identificacao_do_medico_coordenador_responsavel_pela_uti_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1325/req_39-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1328/req_40-2021_-_profissionais_plantoes_e_boletins_referente_ao_mes_de_marco_do_corrente_ano_do_hospi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1337/req_41-2021_-_requer_informacoes_quanto_a_quantidade_e_distribuicao_kit_alimentar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1339/req_42-2021_-_forma_de_transporte_do_momento_do_recebimento_ate_o_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1341/req_43-2021_-_informacao_acerca_da_escala_dos_medicos_plantonistas_socorristas_enfermeiros_e_tecnic.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1342/req_44-2021_-_informacoes_sobre_os_equipamentos_da_uti_do_hospital_municipal_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1351/req_46-2021_-_reuniao_no_qual_a_pauta_seja_relacionada_ao_combate_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1359/req_47-2021_-_informacoes_acerca_da_area_odontologica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1368/req_48-2021_-__realizacao_de_acoes_e_fiscalizacao_junto_ao_comercio_em_pro_da_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1369/req_49-2021_-_plano_municipal_de_gestao_integrada_de_residuos_solidos_e_codigo_municipal_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1378/req_50-2021_-_informacoes_sobre_aos_tramites_dos_pedidos_relacionados_a_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1384/req_51-2021_-_informacoes_referentes_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1385/req_52-2021_-_acoes_da_vigilancia_sanitaria_com_relacoes_aos_animais_do_tipo_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1386/req_53-2021_-_informacoes_referentes_a_nomenclaturas_e_valores_que_servem_de_base_para_a_classificac.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1402/req_54-2021_-_abertura_e_conducao_do_procedimento_administrativo_interno_relacionado_para_resposta_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1410/req_55-2021_-_informacoes_sobre_oficios_encaminhados_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1418/req_56-2021_-_copia_do_inteiro_teor_de_todos_os_processos_de_procedimentos_licitatorios_e_ou_dispens.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1420/req_57-2021_-_quantitativo_de_lampadas_de_iluminacao_publica_urbana_que_foram_substituidas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1421/req_58-2021_-_informacoes_relacionadas_ao_servico_de_coleta_de_residuos_solidos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1422/req_59-2021_-_quais_tributos_e_os_valores_destes_que_sao_arrecadados_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1434/req_60-2021_-_requer_informacoes_sobre_o_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1444/req_61-2021_-_informacoes_sobre_a_copia_das_contas_de_energia_eletrica_da_sede_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1445/req_62-2021_-__incluido_no_edital_para_renovacao_eou_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1457/req_63-2021_-_informacoes_sobre_a_tecnologia_das_lampadas_das_unidades_escolares_e_de_saude.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1458/req_64-2021_-_acerca_da_ponte_de_pedestres_localizada_na_rua_xv_de_marco_no_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1466/req_65-2021_-_instalacao_de_gerador_de_energia_na_captacao_de_agua_na_amoros.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1470/req_66-2021_-_quais_acoes_estao_sendo_tomadas_para_o_cumprimento_da_lei_1010-2010.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1471/req_67-2021_-_requer_seja_cumprido_o_artigo_23_da_lei_municipal_no_1.010-2010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1472/req_68-2021_-_revisao_orcamentaria_para_2021_referente_ao_pagamento_de_r_80.00000_referente_a_rate.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1474/req_69-2021_-_seja_enviado_copia_dos_comprovantes_de_recolhimento_do_fgts_e_inss.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1490/req_73-2021_-_acerca_das_multas_aplicadas_sob_a_egide_dos_decretos_municipais_exarados_durante_a_pan.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1491/req_74-2021_-_processo_relacionado_a_desapropriacao_da_area_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1492/req_75-2021_-_informacoes_acerca_da_aquisicao_de_medicamentos_e_insumos_realizada_pelo_municipio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1511/req_76-2021_-_remuneracao_dos_servidores_cedidos_ao_municipio_de_conceicao_de_macabu_por_outros_orga.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1512/req_77-2021_-_despesas_e_cargos_comissionados_da_secretaria_municipal_de_seguranca_publica_e_mobilid.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1519/req_78-2021_-_informacoes_acerca_do_interno_do_cicapd_que_teve_um_fio_guia_de_cateter_metalico.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1524/req_79-2021_-_informacoes_acerca_de_numeros_de_pacientes_entubados_e_que_sairam_com_vida_da_uti.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1525/req_80-2021_-_informacoes_acerca_do_estadio_aristo_da_silva_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1528/req_81-2021_-_copia_de_todos_os_autos_de_infracao_lavrados_a_partir_de_marco_de_2020_ate_a_presente_.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1529/req_82-2021_-_jornada_de_trabalho_dos_fiscais_de_postura_e_coordenador_do_setor_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1535/req_83-2021_-_prazo_para_reforma_e_volta_do_funcionamento_do_centro_de_convivencia_de_macabuzinho_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1569/req_84-2021_-__como_e_realizada_a_busca_e_apreensao_de_animais_soltos_nas_ruas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1590/req_85-2021_-_informacoes_da_secretaria_municipal_de_educacao_e_cultura_sobre_os_alunos_autistas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1591/req_86-2021_-requer_informacao_sobre_o_quantitativo_de_cargos_em_vacancia_de_professor_de_1o_ao_5o_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1601/req_87-2021_-_informacao_solicitando_copia_de_notas_fiscais_de_servico_referente_ao_aluguel_de_um_mo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1607/req_88-2021_-_requer_copia_integral_dos_autos_do_procedimento_licitatorio_para_contratacao_de_empres.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1650/req_90-2021_-_abastecimento_combustivel_de_veiculo_da_secretaria_municipal_de_saude_e_do_gabinete.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1651/req_91-2021_-_requer_informacao_acerca_de_saldo_atualizado_de_recursos_proprios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1653/req_92-2021_-_comissao_julgadora_de_recursos_de_multas_aplicadas_pela_guarda_municipal_da_jari.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1654/req_93-2021_-_requer_informacoes_relacionadas_ao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1655/req_94-2021_-_informacoes_acerca_de_incentivos_financeiros_dos_agentes_comunitarios_de_saude_e_agent.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1656/req_95-2021_-_requer_informacoes_quanto_aos_alimentos_da_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1673/req_96-2021_-_copia_da_determinacao_oriunda_do_mp-rj_a_qual_determinou_cumprimento_de_medidas_relac.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1674/req_97-2021_-_informacoes_sobre_a_nao_realizacao_a_obra_da_creche_do_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1675/req_98-2021_-_informacoes_sobre_o_projeto_arquitetonico_da_reforma_da_praca_jose_bonifacio_tassara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1676/req_99-2021_-_todos_os_cargos_que_estao_em_vacancia_no_poder_executivo__bem_como_a_quantidade_dos_m.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1678/req_101-2021_-_a_respeito_da_implantacao_do_transporte_coletivo_urbano_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1683/req_102-2021_-_informacoes_sobre_contratacao_da_empresa_fgc_pavimentacoes_e_construcoes_civil_eirel.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1689/req_105-2021_-_processo_licitatorio_para_contratacao_de_pessoa_juridica_para_gerir_a_uti_do_covid.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1690/req_106-2021_-_requer_informacoes_quanto_ao_processo_licitatorio_relacionado_ao_caminhao_cacamba.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1697/req_107-2021_-_requer_informacoes_em_relacao_a_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1698/req_108-2021_-_requer_informacoes_sobre_implantacao_do_projeto_sorriso.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1699/req_109-2021_-_requer_informacoes_quanto_ao_abono_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1729/req_111-2021_-_solicitando_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_de_estad.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1734/req_112-2021_-_informacoes_no_que_tange_ao_adicional_de_desempenho_de_atividade_exclusiva_de_estado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1743/req_113-2021_-_solicitando_providencias_da_comissao_de_saude_para_averiguar_fatos_narrados.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1764/req_114-2021_-_copia_do_processo_de_compra_de_produtos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1768/req_115-2021_-_requer_informacoes_sobre_os_pregoes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1769/req_116-2021_-_requer_copias_dos_processos_de_tomadas_de_preco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1228/ind_01-2021_-_criacao_de_servico_de_castracao_movel_para_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1229/ind_02-2021_-_efetuacao_de_plano_de_acao_visando_coibir_motocicletas_com_escapamento_sem_o_abafador.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1233/ind_05-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_no_bairro_piabas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1234/ind_06-2021_-_indica_a_criacao_de_um_projeto_educacional_antidrogas_para_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1237/ind_09-2021_-_implantacao_de_barreiras_sanitarias_nas_estradas_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1239/ind_11-2021_-_indica_realizacao_de_troca_do_piso_da_praca_jose_bonifacio_tassara_no_centro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1241/ind_13-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_rhodia.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1242/ind_14-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1243/ind_15-2021_-_indica_realizacao_de_reforma_dos_brinquedos_das_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1244/ind_16-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_bocaina.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1246/ind_18-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_feem.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1247/ind_19-2021_-_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_21-2021_-__gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_no_bairro_sao_henry.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_22-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1251/ind_23-2021_-_que_o_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1252/ind_24-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude_seja_feito_na_usina.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1253/ind_25-2021_-_colocacao_de_banheiro_quimico_para_atendimento_aos_comerciantes_da_feirinha_do_produto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1254/ind_26-2021_-_indica_confeccao_de_telhado__na_entrada__do_posto_de_saude_do_bairro_piteira.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1255/ind_27-2021_-_indica_que_seja_realizada_a_troca_de_local_do_caps.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1256/ind_28-2021_-_adocao_de_um_aplicativo_para_avaliacao_dos_servicos_da_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1257/ind_29-2021_-_indica_instalacao_de_lixeiras_do_bairro_piteira.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1258/ind_30-2021_-_indica_construcao_de_um_portal_de_entrada_da_cidade_identificando_a_mesma.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1259/ind_31-2021_-_instalacao_de_placas_de_identificacao_nas_entradas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1260/ind_32-2021_-_indica_criacao_de_vagas_de_carros_privativas_aos_vereadores_na_rua_coberta.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1261/ind_33-2021_-_projeto_gabinete_itinerante_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1262/ind_34-2021_-_indica_colocacao_de_uma_cerca_em_volta_do_parquinho_da_praca_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1263/ind_35-2021_-_indica_instalacao_de_braco_de_luz_na_rua_quirino_nunes_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1264/ind_36-2021_-_indica_instalacao_de_braco_de_luz_na_rua_manoel_franca_no_bairro_usina.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1265/ind_37-2021_-_instalacao_de_braco_de_luz_na_rua_gastao_neves_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1266/ind_38-2021_-_indica_implantacao_de_um_redutor_de_velocidade_no_bairro_sao_henry.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1267/ind_39-2021_-_implantacao_de_servico_de_psicoterapia_no_centro_de_especialidades_medicas.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1268/ind_40-2021_-_indica_criacao_de_um_centro_especializado_de_saude_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1269/ind_41-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1270/ind_42-2021_-_instalacao_de_ar_condicionado_na_recepcao_da_unidade_basica_de_saude_da_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1271/ind_43-2021_-_indica_implantacao_de_servico_de_pediatria_e_ginecologia_na_unidade_basica_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1272/ind_44-2021_-_indica_contratacao_de_um_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1273/req_45-2021_-_implantacao_de_cursos_de_capacitacao_para_os_enfermeiros_de_acordo_com_suas_especifica.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1280/ind_47-2021_-_indica_criacao_de_um_banco_de_leite_humano_blh.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1281/ind_48-2021_-_substituicao_gradativa_das_lampadas_de_iluminacao_publica_de_energia_eletrica_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1282/ind_49-2021_-_agenda_de_atendimento_dos_agentes_de_saude_padronizada.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1284/ind_51-2021_-_acessibilidade_para_pessoas_com_deficiencia_pcd_ou_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1285/ind_52-2021_-_indica_reativacao_da_unidade_basica_de_saude_do_bairro_capelinha.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1286/ind_53-2021_-_que_haja_um_medico_ao_menos_duas_vezes_por_mes_atendendo_na_associacao_dos_assentados.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1287/ind_54-2021_-_criacao_de_um_servico_de_nutricionista_ainda_que_seja_no_modo_agenda_itinerante.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1294/ind_57-2021_-_informar_a_populacao_sobre_quais_servicos_sao_de_competencia_dos_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1295/ind_58-2021_-_proposicao_de_lei_criando_um_programa_de_recuperacao_de_creditos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1297/ind_59-2021_-_que_passe_a_ter_servicos_de_ginecologista_e_pediatria_na_ubs_da_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1299/ind_60-2021_-_indica_construcao_de_um_novo_clube_recreativo__.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1300/ind_61-2021_-_forneca_aparelhos_de_celular_a_guarda_municipal_para_uso_na_comunicacao_dos_servicos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1302/ind_62-2021_-_proposicao_de_lei_alterando_a_lei_municipal_951_de_2009.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1303/ind_63-2021_-_aumentar_o_valor_do_cartao_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1307/ind_64-2021_-_seja_fornecido_mascaras_aos_funcionarios_da_limpeza_urbana_e_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_65-2021_-_criacao_do_programa_municipal_denominado_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_66-2021_-_criacao_do_programa_municipal_denominado_guarda_senior.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_67-2021_-_indica_troca_do_encanamento_do_sistema_de_aguas_potaveis.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_68-2021_-_seja_realizada_a_abertura_de_dois_metros_de_calcada_no_bairro_calcadinha.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_69-2021_-_implantacao_de_um_programa_de_desconto_em_tributos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_70-2021_-_criacao_de_uma_vaga_de_curta_duracao_em_frente_ao_banco_itau.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_71-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1333/ind_72-2021_-_troca_de_local_da_unidade_basica_de_saude_do_bairro_calcadinha_para_a_antiga_creche.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_73-2021_-_realizacao_de_calcamento_na_rua_antiga_beira_linha_bairro_porto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_74-2021_-_colocacao_de_um_bebedouro_na_unidade_basica_de_saude_do_bairro_piteira.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_75-2021_-_prorrogacao_do_prazo_para_pagamento_da_cota_unica_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_76-2021_-_seja_reativado_o_convenio_com_a_empresa_brasileira_de_correios_e_telegrafos.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_77-2021_-__convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_78-2021_-_convenio_para_criacao_de_uma_acg_agencia_comunitaria_dos_correios_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1352/ind_79-2021_-_seja_realizada_a_construcao_de_cabeceiras_na_ponte_ao_lado_da_antiga_transmac.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1353/ind_80-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1354/ind_81-2021_-_seja_obrigatorio_o_uso_de_equipamentos_de_protecao_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1355/ind_82-2018_-_colocacao_de_telas_de_protecao_ao_redor_da_pracinha_do_porto.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1356/ind_83-2021_-_indica_que_seja_criada_uma_cooperativa_municipal_de_catadores_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1357/ind_84-2021_-_criacao_de_uma_central_estadual_de_abastecimentos_ceasa_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1358/ind_85-2021_-_extensao_da_rede_de_iluminacao_publica_da_rua_rafael_monteleone.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1360/ind_86-2021_-_monitoramento_e_rastreamento_do_virus_da_covid-19_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1362/ind_87-2021_-_banco_de_dados_para_cadastrar_pessoas_que_estao_buscando_empregos.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1363/ind_88-2021_-_seja_feito_convenios_com_instituicoes_financeiras_para_criacao_de_um_banco_do_povo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1364/plo_89-2021_-_seja_construida_uma_pista_de_caminhada_na_praca_jose_bonifacio_tassara.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1365/ind_90-2021_-_estudo_para_criacao_de_incentivos_fiscais_e_crie_o_projeto_municipal_de_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1366/ind_91-2021_-_convenio_com_o_governo_do_estado_para_programa_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1367/ind_92-2021_-_recapeamento_da_rua_pastor_manoel_de_brito_no_bairro_bocaina.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1370/ind_93-2021_-_prioridade_no_planejamento_da_vacinacao_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1373/ind_95-2021_-_indica_realizacao_de_revisao_do_sistema_eletrico_e_colocacao_de_braco_de_luz_da_rj_.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1375/ind_97-2021_-_indica_realizacao_de_limpeza_capina_e_rocada_na_estrada_sao_domingos_trevo_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1376/ind_98-2021_-_indica_colocacao_de_latao_de_lixo_na_estrada_sao_domingos_trevo_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1377/ind_99-2021_-_edicao_de_ato_suspendendo_o_prazo_do_concurso_publico_municipal_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1387/ind_100-2021_-_vacinacao_de_pessoas_com_deficiencia_fisica_e_acamados.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1388/ind_101-2021_-_para_que_o_municipio_possa_ter_um_polo_de_atendimento_do_procon.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1389/ind_102-2021_-_primeira_fase_da_vacinacao_contra_covid-19.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1390/ind_103-2021_-_viabilizar_estudo_sobre_possibilidade_de_disponibilizacao_de_meios_tecnologicos_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1391/ind_104-2021_-_indica_ao_poder_executivo_que_tome_providencias_para_a_extensao_da_rede_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_105-2021_-_monitoramento_efetivo_de_pacientes_bem_como_o_isolamento_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1393/ind_106-2021_-_informacoes_a_cerca_das_vacinas_de_combate_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1394/ind_107-2021_-_indica_ao_poder_executivo_que_seja_realizada_a_vacinacao_de_pacientes_acamados.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1400/ind_108-2021_-_indica_ao_poder_executivo_que_seja_realizada_obra_de_barreira_de_contencao_no_corrego.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_109-2021_-_novo_contrato_de_prestacao_de_servico_de_recolhimento_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_110-2021_-_indica_criacao_de_acoes_visando_o_microempreendedorismo_rural.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_1112021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_1122021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1409/ind_1132021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1413/ind_1142021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1414/ind_1152021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1415/ind_1162021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_1172021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_1182021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1424/ind_1192021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1426/ind_1212022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1427/ind_1222021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1428/ind_1232021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1429/ind_1242021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1430/ind_1252021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1431/ind_1262021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1432/ind_1272021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_1282021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_1292021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1436/ind_1302021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1437/ind_1312021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1440/ind_1332021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1443/ind_1342021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1448/ind_1352021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1449/ind_1362021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1450/ind_1372021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1452/ind_1382021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1453/ind_1392021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1455/ind_1412021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1456/ind_1422021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1459/ind_1432021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1460/ind1442021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1461/ind1452021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1462/ind1462021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1463/ind1472021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1464/ind_1482021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1467/ind_1492021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1468/ind1502021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1469/ind_151-2021_-_sejam_feitos_estudos_junto_a_secretaria_municipal_de_desenvolvimento_economico_trabalho_e_geracao_de_rendas.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1473/ind_152-2021_-_providencias_junto_ao_der-rj_para_instalacao_de_guard_rail_em_curva_perigosa_na_rj_182.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1475/ind_153-2021_-_que_seja_feita_a_instalacao_de_iluminacao_no_campo_de_futebol_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1476/ind_154-2021_-_revisao_do_sistema_eletrico_e_troca_de_lampada_da_rua_xv_de_marco_numero_33_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1477/ind_155-2021_-_que_seja_feita_a_limpeza_e_reforma_da_ubs_do_bairro_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1482/ind_156-2021_-_manutencao_das_bombas_de_agua_e_rede_eletrica_e_a_instalacao_de_gerador_na_amorosa_onde_fica_o_sistema_de_captacao_de_agua_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1483/ind_157-2021_-_confeccao_de_placas_de_sinalizacao_com_os_nomes_das_ruas_nas_esquinas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1486/ind_158-2021_-_todos_os_funcionarios_da_rede_publica_e_particular_de_ensino_sejam_vacinados_contra_o_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1495/ind_159-2021_-_disponibilizacao_de_30km_de_bica_corrida_bem_como_patrulha_mecanizada_para_as_estradas_vicinais_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1496/ind_160-2021_-_indica_ao_poder_executivo_a_aquisicao_de_container_de_lixo_com_tampa.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_161-2021_-_seja_realizada_a_compra_ou_por_hora_a_reforma_da_frota_de_veiculos_das_secretarias_de_saude_e_promocao_social.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_162-2021_-_construcao_de_um_local_para_incinerar_os_restos_mortais_dos_corpos_sepultados_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_163-2021_-_indica_instalacao_de_academia_popular_na_pracinha_da_vila_tavares.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_164-2021_-_seja_incluido_no_calendario_medico_da_ubs_de_vila_tavares_o_atendimento_odontologico.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1503/ind_165-2021_-_seja_instalado_caixas_para_arrecadacao_voluntaria_de_alimentos_nos_postos_de_vacinacao_e_ubs_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1504/ind_166-2021_-_seja_feita_a_reforma_da_quadra_de_esportes_do_bairro_porto_novo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1506/ind_167-2021_-_ao_poder_executivo_que_adquira_testes_rapido_de_covid-19_para_testagem_em_massa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1507/ind_168-2021_-_aquisicao_de_bombas_para_desinfetar_as_ruas_a_fim_de_inibir_a_propagacao_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_169-2021_-_indica_abertura_de_vagas_para_atendimento_psicologico_online_sem_prejuizo_as_vagas_presenciais.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_170-2021_-_inclusao_de_profissional_formado_que_atue_como_psicopedagogo_na_rede_de_ensino_da_sec.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1513/ind_171-2021_-_seja_realizada_a_construcao_de_uma_pracinha_no_bairro_vila_sao_jose_vila_esperanca.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1521/ind_172-2021_-_seja_construida_uma_quadra_de_areia_no_bairro_tribo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1522/ind_173-2021_-_reforma_total_do_parquinho_infantil_da_praca_central_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1526/ind_174-2021_-_colocacao_de_locais_proprios_para_doacao_e_captacao_de_objetos_pessoais_em_ambientes_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1527/ind_175-2021_-_um_sistema_virtual_para_apresentacao_e_solicitacao_de_mudas_disponiveis_para_doacao_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1531/ind_176-2021_-_retorno_das_aulas_de_danca_bale_taekwondo_e_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1532/ind_177-2021_-_seja_realizada_a_vacinacao_em_lactantes_e_atendentes_do_comercio_em_geral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1533/ind_178-2021_-_pintura_do_meio_fio_e_da_faixa_central_que_separa_as_vias_no_asfalto_da_avenida_victo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1534/ind_179-2021_-_seja_realizada_a_instalacao_de_redutores_de_velocidade_na_rua_bento_de_andrade_lemos_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1540/ind_180-2021_-_instalacao_de_lixeiras_suspensas_nas_principais_vias_publicas_e_centro.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1542/ind_181-2021_-_contratacao_de_entidade_nao_governamental_para_gerir_o_hospital_municipal_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1552/ind_182-2021_-_sejam_incluidos_no_programa_de_alimentacao_do_servidor_os_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1553/ind_183-2021_-_seja_incluido_no_orcamento_de_2022_aumento_no_valor_do_cartao_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_184-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_sorriso.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_185-2021_-_retorno_das_atividades_esportivas_no_ambito_municipal.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_186-2021_-__seja_inserido_o_zelador_de_pracas_em_cada_bairro_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1561/ind_187-2021_-_recolhimento_de_animais_soltos_em_vias_publicas_e_os_que_sofre_maus_tratos_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_188-2021_-_indica_ao_poder_executivo_que_seja_feito_a_castracao_de_animais_abandonados.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_189-2021_-_seja_feito_a_notificacao_de_veiculos_abandonados_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_190-2021_-_instalacao_da_sede_do_conselho_tutelar_em_um_endereco_fixo_central_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1565/ind_191-2021_-_para_que_seja_feito_a_compra_de_travesseiros_lencois_e_cobertores_hospitalares.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_192-2021_-_compra_de_colchonetes_e_cobertores_para_distribuicao_as_familias_cadastradas_no_cras.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1570/ind_193-2021_-_inclusao_de_produtos_no_kit_alimentacao_dos_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1571/ind_194-2021_-_seja_feita_a_reforma_da_escada_com_acesso_ao_morro_da_antena_de_tv.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1574/ind_195-2021_-_seja_feita_reforma_total_do_32o_bpm_da_cidade_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1587/ind_198-2021_-_anistia_as_multas_aplicadas_em_2020_e_2021_a_micro_e_pequenas_empresas_por_descumprim.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1588/ind_199-2021_-_construcao_de_um_mirante_no_morro_da_torre_de_televisao.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_200-2021_-_indica_instalacao_de_bracos_de_luz_em_localidades_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1594/ind_201-2021_-_indica_ao_poder_executivo_a_construcao_de_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1598/ind_202-2021_-_priorize_a_compra_de_pecas_e_os_contratos_de_manutencao_das_maquinas_da_secretaria_de_agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_203-2021_-_compra_de_duas_retroescavadeiras_para_a_secretaria_de_servicos_urbanos_e_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_204-2021_-_construcao_de_uma_quadra_de_areia_ao_lado_da_quadra_esportiva_ja_existente_no_bairro_da_usina.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1605/ind_205-2021_-_compra_de_terreno_para_ampliacao_e_melhorias_na_escola_pau_dalho.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1606/ind_206-2021_-_instalacao_de_salas_de_informatica_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_207-2021_-_compra_de_um_imovel_para_atender_criancas_com_transtorno_do_espectro_autista_e_defici.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_208-2021_-_seja_inserido_um_professor_de_exercicios_funcionais_nas_quadras_dos_bairros_.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1610/ind_209-2021_-_seja_construido_uma_quadra_de_areia_no_bairro_da_tribo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1611/ind_210-2021_-_seja_inserido_o_onibus_universitario_para_os_estudantes_intermunicipais.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_211-2021_-_colocacao_de_um_telao_para_transmissao_da_semifinal_e_final_do_programa_the_voice_kids.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1617/ind_212-2021_-_compra_e_distribuicao_de_kits_de_materiais_escolares_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1620/ind_213-2021_-_seja_instituida_gratificacao_para_os_professores_alfabetizadores_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1621/ind_214-2021_-_seja_cumprida_a_lei_11.738-2008_para_que_seja_reservado_13_da_carga_horaria_de_trabalho_dos_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1622/ind_215-2021_-_contratacao_de_empresa_especializada_em_realizacao_de_exame_de_mamografia.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1623/ind_216-2021_-_criacao_do_codigo_sanitario_e_regulamentacao_dos_servicos_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1633/ind_217-2021_-_pavimentacao_das_ruas_2678_e_9_do_loteamento_barreto_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1634/ind_218-2021_-_preparo_e_a_distribuicao_gratuita_da_ciptea.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1635/ind_219-2021_-_realizacao_de_projeto_que_vise_descobrir_talentos_artisticos_infantojuvenis_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1636/ind_220-2021_-_ao_secretario_municipal_de_saude_a_contratacao_de_uma_unidade_movel_de_oftalmologia_a_fim_de_atender_as_demandas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1637/ind_221-2021_-_ao_secretario_municipal_de_saude_a_celebracao_de_convenio_com_o_hemorio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1638/ind_222-2021_-_construcao_de_um_acesso_ao_rio_na_cachoeira_amorosa.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1639/ind_223-2021_-_realizacao_de_exame_de_mamografia_para_prevencao_e_ou_tratamento_de_cancer_de_mama.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_224-2021_-__indica_que_seja_instalado_o_eta_estacao_de_tratamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_225-2021_-_realizacao_de_acoes_voltadas_ao_controle_do_aedes_aegypti_com_controle_de_larvas_e_aumento_de_mosquitos.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1644/ind_226-2021_-_compra_de_terreno_para_construcao_de_80_oitenta_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1646/ind_227-2021_-_concessao_de_adicional_como_incentivo_aos_profissionais.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1648/ind_228.2021_-_seja_construida_uma_creche_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1649/ind_229-2021_-_seja_adquirido_um_terreno_no_bairro_curato_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1657/ind_230-2021_-_revisao_no_percentual_da_insalubridade_recebida_pelos_profissionais_de_saude_do_munic.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1658/ind_231-2021_-_arrecadacao_de_cestas_basicas_no_periodo_natalino_para_familias_carentes.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1659/ind_232-2021_-_instalacao_de_balancos_e_artes_visuais_para_fotos_a_fim_de_promover_a_divulgacao__.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1660/ind_233-2021_-_organizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1661/ind_234-2021_-_rganizacao_de_pequenos_eventos_no_parque_de_exposicao_municipal.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1662/ind_235-2021_-_pavimentacao_ou_uso_de_massa_asfaltica_para_a_rua_do_bairro_procura_ii.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1664/ind_237-2021_-_compra_e_a_distribuicao_de_latoes_de_lixo_da_cidade_a_fim_de_prevenir_o_acumulo_lixo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1665/ind_238-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1666/ind_239-2021_-_organizacao_de_shows_e_eventos_com_artistas_locais_na_cachoeira_amorosa.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1667/ind_240-2021_-_a_restauracao_e_reformas_de_quadras_e_pracas_de_toda_a_cidade.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_241-2021_-_indica_a_limpeza_de_todas_as_valas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1669/ind_242-2021_-_organizacao_de_eventos_esportivos_no_poli_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1679/ind_243-2021_-_indica_ao_poder_executivo_o_retorno_do_projeto_tambor_e_baliza_no_parque_deexposicao_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1680/ind_244-2021_-_possibilidade_da_concessao_da_gratificacao_da_regencia_a_professores_aposentados.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_245-2021_-_realizacao_de_compra_de_brinquedos_para_distribuicao_as_criancas_no_periodo_das_fest.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1696/ind_246-2021_-_construcao_de_uma_capela_mortuaria_no_distrito_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1700/ind_247-2021_-_pagamento_dos_servidores_publicos_do_municipio_de_conceicao_de_macabu_ocorra_ate_a_data_de_23_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1701/ind_248-2021_-_organizacao_de_encerramento_do_ano_letivo_com_festividades_para_os_alunos_do_maternal.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_249-2021_-_sugerindo_a_organizacao_de_festividades_natalinas_na_area_coberta_da_praca_central.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1703/ind_250-2021_-_colocacao_de_manilhas_para_o_esgoto_ao_lado_do_campo_de_futebol_do_bairro_vila_sao_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_251-2021_-_servidores_do_cargo_de_auxiliar_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_252-2021_-_compra_de_bombas_manuais_para_que_os_agentes_de_endemias_possam_utilizar_em_locais.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1714/ind_253-2021_-_sugerindo_a_desapropriacao_da_area_do_bambu_na_cachoeira_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_254-2021_-_parceria_com_a_faculdade_de_medicina_de_campos_para_trazer_a_cidade_o_caminhao_hemo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_255-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1717/ind_256-2021_-_revitalizacao_da_area_da_cachoeira_da_amorosa_onde_no_verao_recebe_turistas_e_morad.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_257-2021_-_conducao_apropriada_para_todos_aqueles_que_irao_realizar_a_prova_do_enem_em_municip.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_258-2021_-_construcao_de_uma_area_destinada_ao_treinamento_exposicao_e_realizacao_de_competicoe.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1730/ind_259-2021_-_inclusao_no_calendario_oficial_de_datas_comemorativas_do_municipio_o_concerto_de_in.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1732/ind_260-2021_-_rojeto_de_lei_com_aumento_nos_valores_da_diaria_bem_como_pedido_de_sessao_extraordin.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1733/ind_261-2021_-_criacao_de_programa_de_recuperacao_fiscal_para_incentivo_a_regularizacao_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_262-2021_-_inclusao_no_calendario_oficial_de_festividades_o_dia_do_cristao_evangelico_protestan.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1738/ind_263-2021_-_instalacao_de_um_telao_no_parque_de_exposicao_otto_guimaraes_linhares.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_264-2021_-_sugerindo_alteracao_de_nomenclatura_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1745/ind_265-2021_-_colocacao_de_guarda_vida_durante_o_verao_em_pontos_principais_da_cachoeira_amorosa.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1746/ind_266-2021_-_compra_de_material_escolar_e_material_para_escritorio_para_o_ano_letivo_de_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1747/ind_267-2021_-_treinamento_de_toda_a_equipe_hospitalar_do_hospital_municipal_ana_moreira.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1748/ind_268-2021_-_alteracao_na_lei_1.702.2021_que_dispoe_sobre_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1751/ind_269-2021_-_realizacao_de_provas_de_tambor_e_baliza_no_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1752/ind_270-2021_-_retirada_de_placa_instalada_na_rua_coberta_que_proibe_a_permanencia_do_carro_estacion.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1753/ind_271-2021_-_projeto_de_lei_para_criacao_de_diarias_para_os_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1754/ind_272-2021_-_conserto_dos_refletores_na_praca_dr._jose_tassara.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1756/ind_274-2021_-_pagamento_de_abono_aos_servidores_da_camara_municipal_de_conceicao_de_macabu_no_mes.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1757/ind_275-2021_-__disponibilizando_alimentacao_para_aqueles_pacientes_que_vao_realizar_exames.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1758/ind_276-2021_-_banco_municipal_de_doacoes_de_medicamentos_com_estrutura_e_mecanismos_para_estimular_.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1759/ind_277-2021_-_acoes_voltadas_para_conscientizacao_e_prevencao_do_hiv_e_outras_ist.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1760/ind_278-2021_-_modificacao_da_escala_de_enfermeiros_do_municipio_de_conceicao_de_macabu-rj.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1761/ind_279-2021_-_conceder_bolsa_de_estudos_em_escolas_privadas_de_nosso_municipio_a_alunos_do_em_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1762/ind_280-2021_-_contratacao_de_estudantes_de_nivel_superior_e_medio_profissionalizante.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1763/ind_281-2021_-_instituicao_do_programa_guarda_mirim_municipal_gmm_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1765/ind_282-2021_-_seja_encaminhado_no_primeiro_dia_util_do_ano_de_2022_o_projeto_de_lei_para_aumento_em_pelo_menos_30_no_cartao_alimentacao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1766/ind_283-2021_-_seja_distribuido_kit_alimentacao_para_os_alunos_da_rede_municipal_de_ensino_durante_o_periodo_de_ferias_escolares.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_284-2021_-_realizacao_de_corrida_de_motocross_e_corrida_rustica_na_programacao_da_festa_do_padroeiro_de_macabuzinho.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1780/ind_285-2021_-_realizacao_de_projeto_para_construcao_de_calcada_nos_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_286-2021_-__pagamento_de_abono_de_fim_de_ano_aos_ocupantes_de_cargos_comissionados_e_aos_conselh.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1292/aplo_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1293/aplo_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1321/aplo_no_03-2021_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1336/aplo_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1379/aplo_no_05-2021_000008.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1382/aplo_no_06-2021_000009.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1401/aplo_no_07-2021_000012.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1485/aplo_no_08-2021_000011.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1520/aplo_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1551/anteprojeto_de_lei_no10_2021_000017.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1580/anteprojeto_de_lei_no_11_2021_000018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1612/anteprojeto_de_lei_12-2021_000139.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2021/1643/anteprojeto_de_lei_13-2021_000141.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H564"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>