--- v0 (2025-12-18)
+++ v1 (2026-05-03)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Conceição de Macabu</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/858/emenda_a_lom_-_001-2019.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/858/emenda_a_lom_-_001-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 76 A 79, E REVOGA OS ARTIGOS 80 E 81 DA LEI ORGÂNICA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dr. Fernando</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 188 DA LEI ORGÂNICA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Barcelos Resina</t>
   </si>
   <si>
     <t>EMENDA ADITIVA PARA ACRESCER REDAÇÃO AO ARTIGO 1º, DO PROJETO DE LEI N.º 031/2019, DO CHEFE DO PODER EXECUTIVO E ACRESCENTAR O PARÁGRAFO ÚNICO.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>EMENDA N.º 01/2019 AO PROJETO DE LEI N.º 030/2019, QUE ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
@@ -153,612 +153,612 @@
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI (PLO) 038/2019 DE AUTORIA DO PODER EXECUTIVO. SUPRIME OS INCISOS I, II, III, IV, V, VI, VII, VIII, IX, X E XI DO ART. 1º DO PLO 038/2019.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura a se restringir à ocupação do espaço público dentro do que estabelece as normas técnicas aplicáveis  e promover a regularização e a retirada dos fios inutilizados, em vias públicas do Município de Conceição de Macabu-RJ, e dá outras providências</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/683/plo_001-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/683/plo_001-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A: ALTERAR A LEI MUNICIPAL Nº 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERAR A LEI MUNICIPAL Nº 1534 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/684/plo_002-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/684/plo_002-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR POR ASSINATURA DE CONVÊNIO NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/686/plo_003-2019_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/686/plo_003-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO FAZER CONSTAR NOS CARNÊS DE IPTU DO MUNICÍPIO DE CONCEIÇÃO DE MACABU-RJ, A INFORMAÇÕES REFERENTE A ISENÇÃO DO REFERIDO IMPOSTO MUNICIPAL.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/687/plo_004-2019_-_nathalia_braga_MYsQ47W.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/687/plo_004-2019_-_nathalia_braga_MYsQ47W.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI MUNICIPAL N.º 1.458/2017, QUE INSTITUIU O DIA 13 DE SETEMBRO COMO O DIA MUNICIPAL DE MOBILIZAÇÃO PELO FIM DA VIOLÊNCIA CONTRA MULHER.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/689/plo_003-2019_-_executivo_FyhzFzf.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/689/plo_003-2019_-_executivo_FyhzFzf.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/691/plo_004-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/691/plo_004-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021; ALTERAR A LEI MUNICIPAL Nº 1534 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/695/plo_005-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/695/plo_005-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI N.º1.495 DE 26/12/2017, QUE TRATA DO REAJUSTE DOS VALORES DA CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/727/plo_006-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/727/plo_006-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 01 (UMA) VAGA PRA O CARGO DE FISCAL DE POSTURA, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>INCLUI E ALTERA ARTIGOS, INCISOS E ANEXOS DA LEI N.º 1.554 DE 05/12/2018, QUE TRATA DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DA LEI N.º .1564 DE 18/12/2018, QUE DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 04 (QUATRO) VAGAS PARA O CARGO DE FARMACÊUTICO, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 001/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/752/plo_011-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/752/plo_011-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA RUA ANTÔNIO AUGUSTO FIDALGO, A RUA PARALELA A AVENIDA VICTOR SENCE E CORONEL ETELVINO PELO LADO ESQUERDO DA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA, BAIRRO CENTRO - CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/762/plo_012-2019_-_guta.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/762/plo_012-2019_-_guta.pdf</t>
   </si>
   <si>
     <t>DENOMINA ‘CENTRO DE CONVIVÊNCIA DO IDOSO JOHNNY JARBAS RIBEIRO MORAES’, ESPAÇO DESTINADO AO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS, PERTENCENTE À ADMINISTRAÇÃO PÚBLICA MUNICIPAL, LOCALIZADO NA AVENIDA VICTOR SENCE, NO BAIRRO GARAPA, CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE LEI MUNICIPAL N.º 566/2002, DE 30 DE DEZEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE NOVA LEI PARA O CONSELHO TUTELAR DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DE CONCEIÇÃO DE MACABU, REVOGA AS LEIS N.º 397/2000, 787/2007 E N.º 1.370/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Valmir Lessa</t>
   </si>
   <si>
     <t>FICA DENOMINADA COMO AUGUSTA GOMES DE SOUSA A RUA TRANSVERSAL DA BR182 LOCALIZADA NO BAIRRO CURATO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/771/plo_010-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/771/plo_010-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ADEQUAÇÕES DA LEGISLAÇÃO MUNICIPAL DE CONCEIÇÃO DE MACABU, RELATIVA AO CONSELHO TUTELAR À LEI FEDERAL Nº 12.696/2012, QUE ALTEROU ALGUNS ARTIGOS DO ECA, REVOGA A LEI Nº 1.370/2015 E RESTABELECE A VIGÊNCIA DA LEI Nº 397/2000 ALTERADA PELA LEI Nº 787/2007, COM AS ALTERAÇÕES INTRODUZIDAS NA PRESENTE.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/781/plo_011-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/781/plo_011-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>DENOMINA COMO MARLY NOVAES NEVES A ESCOLA PÚBLICA MUNICIPAL LOCALIZADA NA RUA MARIA JULIA GOMES LEMOS, N.º 150 PRÉDIO ESCOLAR NO BAIRRO BALANCÉ.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DENOMINA COMO ANA MARIA TAVARES LEAL A ESCOLA MUNICIPAL LOCALIZADA NA RUA RANULFO MONTEIRO GOMES, S/N.º , NO BAIRRO SÃO HENRY.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>DENOMINA COMO WÉLIDA DA CRUZ LEAL A CRECHE MUNICIPAL LOCALIZADA NA RUA RANULFO MONTEIRO GOMES, N.º 138 NO BAIRRO SÃO HENRY.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DENOMINA COMO MAURICIO JUNGER BARBOSA A VIA PÚBLICA PARALELA ENTRE A RUA ANTÔNIO AUGUSTO FIDALGO E RUA JOÃO ENE, TENDO COMO REFERÊNCIA A PRAÇA JOSÉ BONIFÁCIO TASSARA - CENTRO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_012-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_012-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - CIP, PARA O ANO DE 2019, CONFORME PREVISTO NO PARÁGRAFO ÚNICO DO ART. 2º DA LEI MUNICIPAL N.º1.495/2017, ALTERADO PELA LEI MUNICIPAL N.º 1.577/2019.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS. DENOMINA COMO RUA ALOYSIO MORENO GOMES, A VIA PÚBLICA QUE MARGEIA A PRAÇA JOSÉ BONIFÁCIO TASSARA, TENDO COMO REFERÊNCIA SEU INÍCIO EM FRENTE AO NÚMERO 02 E TÉRMINO NO NÚMERO 110.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/802/plo_013-2019_-_ldo_2020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/802/plo_013-2019_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/808/plo_026-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/808/plo_026-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ATENDIMENTO PRIORITÁRIO AOS PORTADORES DE FIBROMIALGIA E INSTITUI O DIA MUNICIPAL DA FIBROMIALGIA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/825/plo_014-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/825/plo_014-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>INCLUI E ALTERA ARTIGOS, INCISOS E ANEXOS DA LEI Nº 1554 DE 05/12/2018, QUE TRATA DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/826/plo_016-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/826/plo_016-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AO BIÓLOGO RESPONSÁVEL TÉCNICO DA ESTAÇÃO DE TRATAMENTO DE ÁGUA (ETA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/827/plo_015-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/827/plo_015-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AO ENFERMEIRO RESPONSÁVEL PELO PLANTÃO NO HOSPITAL MUNICIPAL ANA MOREIRA (HMAM) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/834/plo_017-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/834/plo_017-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DA LEI MUNICIPAL Nº 1.246 DE 03/07/2013, QUE TRATA DA CONCESSÃO E EXECUÇÃO DO SERVIÇO DE TRANSPORTE COLETIVO URBANO  NO MUNICÍPIO DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/846/plo_018-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/846/plo_018-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/847/plo_019-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/847/plo_019-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 756 DE 21 DE DEZEMBRO DE 2006, E REVOGA A LEI Nº 1.520 DE 18 DE ABRIL DE 2018 E A LEI 1.537 DE 31 DE AGOSTO DE 2018, QUE ESTABELECEM ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA E DO PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DE DEFICIT ATUARIAL, E ESTIPULA O VALOR DA TAXA DE ADMINISTRAÇÃO PARA O EXERCÍCIO DE 2019 DO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES MUNICIPAIS DE CONCEIÇÃO DE MACABU - IPASCON.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/856/plo_020-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/856/plo_020-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUIA DE RECOLHIMENTO DE CONTRIBUIÇÃO PREVIDENCIÁRIA MUNICIPAL - GRCP-M E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/861/plo_021-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/861/plo_021-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS, INCISOS E ANEXOS DA LEI Nº 1.554 DE 05/12/2018, QUE TRATA DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA, INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/867/plo_022-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/867/plo_022-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO QUADRO PERMANENTE DE PESSOAL EFETIVO DO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES MUNICIPAIS DE CONCEIÇÃO DE MACABU- IPASCON, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/868/plo_023-2019_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/868/plo_023-2019_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "LEITE CIDADÃO: VIVA COM SAÚDE" NO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA DO "CHECK UP" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/896/plo_0041-201912082019_7HSgdsB.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/896/plo_0041-201912082019_7HSgdsB.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS, INCISOS E ANEXOS DA LEI N.º 1.554 DE 05/12/2018, QUE TRATA DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/897/plo_042-201912082019.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/897/plo_042-201912082019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 10º DA LEI MUNICIPAL N.º 1.592 DE 18 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/902/plo_026-2019_-_executivo_043-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/902/plo_026-2019_-_executivo_043-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Unidade Fiscal Municipal - UFM do Município de Conceição de Macabu, como referência para fixação do valor em moeda corrente das taxas, emolumentos e multas devidos à Fazenda Pública Municipal</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/903/plo_027-2019_-_executivo_044-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/903/plo_027-2019_-_executivo_044-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ARTIGOS, INCISOS E ANEXOS DA LEI N.º 1.554/2018, DE 05/12/2018, QUE TRATA DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/906/plo_028-2019_-_executivo_045-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/906/plo_028-2019_-_executivo_045-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE DO FUNDO MUNICIPAL DE SAÚDE DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>INSTITUI O DIA 09 DE AGOSTO COMO O DIA MUNICIPAL DO TAEKWONDO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/944/plo_029-2019_-_executivo_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/944/plo_029-2019_-_executivo_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E REVOGAÇÃO DE ARTIGOS, INCISOS E PARÁGRAFOS DA LEI MUNICIPAL N.º 261/1995, QUE CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_031-2019_-_executivo_48-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_031-2019_-_executivo_48-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O USO DE ARMAS NÃO LETAIS PELA GUARDA MUNICIPAL DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/954/plo_032-2019_-_executivo_49-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/954/plo_032-2019_-_executivo_49-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA GRATIFICAÇÃO PARA OS MEMBROS, EM EXERCÍCIO, DA JUNTA ADMINISTRATIVA DE RECURSO E INFRAÇÕES - JARI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/956/plo_050-2019_-_legislativo_-_barcelos_Xx6Uu60.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/956/plo_050-2019_-_legislativo_-_barcelos_Xx6Uu60.pdf</t>
   </si>
   <si>
     <t>DECLARA  AS BANDAS MARCIAIS E AS FANFARRAS PATRIMÔNIO CULTURAL IMATERIAL DA CIDADE DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/958/plo_030-2019__executivo_plo_051-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/958/plo_030-2019__executivo_plo_051-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/960/plo_052-2019_-_legislativo-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/960/plo_052-2019_-_legislativo-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL DENOMINADA "MENTE SÃ" DE PREVENÇÃO E COMBATE À DEPRESSÃO NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU - RJ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/961/plo_033-2019_-_executivo-_053-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/961/plo_033-2019_-_executivo-_053-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE VAGAS DE PROVIMENTO EFETIVO, A SEREM PREENCHIDAS POR CONCURSO PÚBLICO, BEM COMO ALTERA ARTIGOS, INCISOS E ANEXOS E CRIA O ANEXO V - QUADRO DE PESSOAL PERMANENTE À LEI N.º 1.554 DE 05/12/2018, QUE TRATA DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/964/plo_034-2019_-_executivo-_054-2019_cmcm.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/964/plo_034-2019_-_executivo-_054-2019_cmcm.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAR OS BENS MÓVEIS E EQUIPAMENTOS AO PODER LEGISLATIVO DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>INSTITUI O DIA TRÊS DE OUTUBRO COMO DIA MUNICIPAL DA CAPOEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>ESTABELECE O DIREITO DE AS MÃES AMAMENTAREM SEUS FILHOS DURANTE A REALIZAÇÃO DE CONCURSOS PÚBLICOS NO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>984</t>
   </si>
@@ -804,174 +804,174 @@
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Institui o Programa Concilia Conceição de Macabu - PCCM, com medidas de desoneração para quitação e parcelamento de tributos municipais, autos de multas, multas administrativas de débitos da Fazenda Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Paulo Henrique - PH</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédios públicos  e dá outras providências</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/plo_63-2019_cmcm_38-2019_pmcm_000009.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/plo_63-2019_cmcm_38-2019_pmcm_000009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de gratificação de incentivo a qualificação profissional  e alteração de nomenclaturas , simbologias e criação de cargos em comissão da administração direta  e indireta do Município de Conceição de Macabu</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS. DENOMINA COMO RUA NOESIR SOARES MORALLES A RUA SEM DENOMINAÇÃO PARALELA A RUA BENTO DE ANDRADE LEMOS, BAIRRO PARAÍSO - CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Sandro Daumas</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS PAIS DE CRIANÇAS EM IDADE DE VACINAÇÃO, OU SEUS RESPONSÁVEIS, A APRESENTAREM NO ATO DA MATRÍCULA, EM ESTABELECIMENTOS DE ENSINO PÚBLICO OU PRIVADO A CADERNETA DE SAÚDE DA CRIANÇA CONTENDO O REGISTRO DA APLICAÇÃO DAS VACINAS OBRIGATÓRIAS À SUA IDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/plo_066-2019_-_barcelos_-_transporte_universitario_24092020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/plo_066-2019_-_barcelos_-_transporte_universitario_24092020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAR TRANSPORTE GRATUITO AOS ALUNOS UNIVERSITÁRIOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de Natal aos servidores municipais efetivos da Administração Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de normas e critérios para instituição do Sistema de Avaliação de Desempenho dos Servidores em Estágio Probatório  da Câmara Municipal de Conceição de Macabu</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Concede revisão geral da remuneração aos servidores municipais de Conceição de Macabu na forma que especifica  e dá outras providências</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I da Lei n.º 1.564/2018 e dá outras providências</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/817/substitutivo_001-2019_-_plo_012-2019_-_cip.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/817/substitutivo_001-2019_-_plo_012-2019_-_cip.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - CIP, PARA O ANO DE 2019, CONFORME PREVISTO NO PARÁGRAFO ÚNICO DO ART. 2º DA LEI MUNICIPAL Nº 1.495/2017, ALTERADO PELA LEI MUNICIPAL Nº 1.577/2019.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/899/substitutivo_ao_plo_011-2019.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/899/substitutivo_ao_plo_011-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, REFERENTE AO EXERCÍCIO DE 2017, DE RESPONSABILIDADE DO SENHOR CLÁUDIO EDUARDO BARBOSA LINHARES.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIBERAÇÃO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, REFERENTE AO EXERCÍCIO DE 2018, DE RESPONSABILIDADE DO SENHOR CLÁUDIO EDUARDO BARBOSA LINHARES.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>PRE</t>
-[...2 lines deleted...]
-    <t>Projeto de Resolução</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>FICA CONCEDIDO O TÍTULO DE HONRA AO MÉRITO AO EXCELENTÍSSIMO SENHOR RODRIGO BACELLAR, ADVOGADO E DEPUTADO ESTADUAL.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE HONRA AO MÉRITO A EMPRESA DE ASSISTÊNCIA TÉCNICA DE EXTENSÃO RURAL (EMATER) DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>FICA CONCEDIDO O TÍTULO DE CIDADÃO MACABUENSE AO SENHOR ALVANIR VIEIRA DIAS JUNIOR.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE CIDADÃO MACABUENSE AO SENHOR LUÍS MAURÍCIO BARRETO FERREIRA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
@@ -1152,60 +1152,60 @@
   <si>
     <t>740</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE HONRA AO MÉRITO A SENHORA VALDINÉIA VIANA FIDALGO EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU NA ÁREA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ IRINEU GONÇALVES, EM RECONHECIMENTO AS AÇÕES VOLUNTÁRIAS REALIZADAS EM PROL DE CRIANÇAS E JOVENS MACABUENSES.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE CIDADÃO MACABUENSE AO SENHOR KAIQUE DA SILVA.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/753/pre_035_-_2019_-_concede_titulo_de_cidadao_macabuense_a_asenhora_leila_marcia_figueira_fontes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/753/pre_035_-_2019_-_concede_titulo_de_cidadao_macabuense_a_asenhora_leila_marcia_figueira_fontes.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE CIDADÃO MACABUENSE À SENHORA LEILA MÁRCIA FIGUEIRA FONTES.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/759/pre_036-2019_-_cria_a_comissao_permanente_de_educacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/759/pre_036-2019_-_cria_a_comissao_permanente_de_educacao.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO PERMANENTE DE EDUCAÇÃO, ACRESCENTANDO O INCISO XI, AO PARÁGRAFO ÚNICO DO ARTIGO 49, DA RESOLUÇÃO N.º 022, DE 28 DE JUNHO DE 1991, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MOÇÃO DE APLAUSOS AO CIDADÃO ERALDO FERNANDES JUNIOR</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MACABUENSE a Excelentíssima Senhora Prefeita da cidade de Quissamã Maria de Fátima pelo carinho, respeito e excelentes serviços prestados ao povo macabuense</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE ao Senhor Flávio Rodrigues de Souza pelos excelentes serviços prestados ao município da área de Artes, Cultura e Educação</t>
   </si>
   <si>
     <t>910</t>
   </si>
@@ -1521,102 +1521,102 @@
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR ANTONIO JOSÉ PIRES DONATO, NATURAL DO MUNICÍPIO DE SANTA MARIA MADALENA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, NA ÁREA DA SAÚDE</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Determina horário de funcionamento para expediente da Câmara Municipal de Conceição de Macabu-RJ, de 02 de janeiro a primeiro de março de 2020 e   dá outras providências</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/694/req_001-2019_-_barcelos_resina.pdf</t>
+    <t>Requerimento de Informação</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/694/req_001-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE AS SEGUINTES INFORMAÇÕES: A) QUE SEJA ENCAMINHADA TODAS AS CERTIDÕES DE HABITE-SE DE EDIFICAÇÕES DE ENSINO MUNICIPAL E DAS UNIDADES DE SAÚDE DO MUNICÍPIO, COM O RESPECTIVO CERTIFICADO DE APROVAÇÃO DO CORPO DE BOMBEIRO MILITAR DO ESTADO DO RIO DE JANEIRO. B) QUE SEJA ENCAMINHADO O COMPROVANTE DE VALIDADE DOS EXTINTORES DE INCÊNDIOS DAS REFERIDAS UNIDADE DE ENSINO E DAS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/692/req_002-2019_-_valmir_lessa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/692/req_002-2019_-_valmir_lessa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR VALMIR LESSA AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE INFORMAÇÕES SOBRE O IMÓVEL CONHECIDO COMO CLÍNICA DE DR. JOSE DE CASTRO, SITUADO A RUA PASTOR MANOEL DE BRITO; E SOBRE O IMÓVEL CONHECIDO COMO CLUBE DO BOSQUE , SITUADO Á RUA MARIA ADELAIDE N.º 17 NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR DR. FERNANDO SOLICITANDO QUE SEJA ENCAMINHADO AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE INFORMAÇÕES SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO PROCON MUNICIPAL.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR MESSIAS AO PODER EXECUTIVO, OBJETIVANDO QUE PRESTE AS SEGUINTES INFORMAÇÕES: A) INFORME SE HOUVE ABERTURA DE PROCESSO LICITATÓRIO PARA COMPRA DE UNIFORMES ESCOLARES PARA ALUNOS DA REDE MUNICIPAL DE ENSINO; B) INFORME SE HOUVE ABERTURA DE PROCESSO LICITATÓRIO PARA COMPRA DE MATERIAIS ESCOLARES PARA SEREM DISTRIBUÍDOS AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA AO PODER EXECUTIVO OBJETIVANDO QUE PRESTA AS SEGUINTES INFORMAÇÕES: POR QUAL MOTIVO O ADICIONAL DE INSALUBRIDADE NÃO VEM SENDO PAGO AOS OCUPANTES DOS CARGOS DE LAVADEIRA, MERENDEIRA, COZINHEIRA, AUXILIAR DE CRECHE E AUXILIAR DE SERVIÇOS ESCOLARES.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR SANDRO DAUMAS AO IPASCON OBJETIVANDO QUE PRESTE AS INFORMAÇÕES: 1) Relação do quadro de funcionários, funções, se são cedidos e de onde foram; 2) Qual valor médio das despesas mensal somente no quadro funcional; 3)Empenhos globais e ordinários efetivados até a presente data neste ano de 2019; 4) Qual o valor da taxa de administração em porcentagem e valores(em reais) ao mês; 5) Saldo com extratos dos investimentos e os bancos onde estão aplicados (carteira de investimentos), os recursos dos aposentados, servidores, pensionistas até a data da presente informação; 6) Saldo com extrato do valor da taxa de administração (reserva administrativa) até a data da solicitada informação.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR ANDRÉ MARTINS AO PODER EXECUTIVO OBJETIVANDO QUE SEJA INFORMADO O MOTIVO DE TER OCORRIDO O CORTE DO PAGAMENTO DE INSALUBRIDADE DOS MOTORISTAS QUE TRANSPORTAM PACIENTES NA VAN DA PREFEITURA PARA AS CIDADES DO RIO DE JANEIRO, CAMPOS DOS GOYTACAZES, MACAÉ E OUTROS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/780/req_008-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/780/req_008-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE AS SEGUINTES INFORMAÇÕES: A) RELAÇÃO DOS SERVIDORES LOTADOS NAS SECRETARIAS DE DESENVOLVIMENTO E PROMOÇÃO SOCIAL, SECRETARIA DE EDUCAÇÃO E CULTURA, SECRETARIA DE SERVIÇOS PÚBLICOS, SECRETARIA DE AGRICULTURA, SECRETARIA DE OBRAS E SECRETARIA DE SAÚDE, SECRETARIA DE GOVERNO E GABINETE NO PERÍODO DE JULHO DE 2018 ATÉ A PRESENTE DATA, COMO SEGUE. B) DA RELAÇÃO DOS SERVIDORES ENVIADA EM RESPOSTA AO ITEM SUPRA QUE SEJA ENVIADO O DEMONSTRATIVO DE PAGAMENTO DE TODOS OS MESES DE CADA UM ATÉ A PRESENTE DATA; C) NO CASO DE RECEBIMENTO DE DIÁRIAS, QUE SEJAM ENVIADOS DEMONSTRATIVOS DOS VALORES RECEBIDOS, COM A RESPECTIVA PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>Sandro Daumas, André da Mudança, Messias</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO CÓPIA EM INTEIRO TEOR DO PROCESSO LICITATÓRIO Nº 016421/2018, MODALIDADE CARTA CONVITE DO TIPO MENOR PREÇO, TENDO COMO OBJETO A CONTRATAÇÃO DE EMPRESA PARA REFORMA DA ANTIGA SEDE DA FUNDAÇÃO LEÃO XIII - PRÉDIO ANEXO À SEDE DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA QUE SEJA ENCAMINHADO AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE AS INFORMAÇÕES: A) PORQUE AS CATEGORIAS DESCRITAS NA LEI MUNICIPAL N.º 1.335/2014, NÃO VEM RECEBENDO A GRATIFICAÇÃO DE INSALUBRIDADE, VISTO QUE O LAUDO MÉDICO ASSINADO PELO DR. LUIZ FABIANO OLIVEIRA SILVA LHES GARANTIR ESSE DIREITO, UMA VEZ QUE O LAUDO PRODUZIDO ATENDE O PRECEITO DA LEI MUNICIPAL N.º 602/2003, B) INFORME A DATA EXATA EM QUE FOI CESSADO O RECEBIMENTO DE INSALUBRIDADE PARA AS CATEGORIAS DESCRITAS NA LEI MUNICIPAL N.º 1335/2014; C) CASO A RESPOSTA DO ITEM "A", SER DE QUE FOI PRODUZIDO NOVO LAUDO MÉDICO, QUE O MESMO SEJA ENVIADO A ESTA CASA LEGISLATIVA, OBSERVANDO QUE O LAUDO MÉDICO DEVERÁ ATENDER A TODOS OS PRECEITOS NA NR 15(MEDIÇÃO DE CALOR E FRIO AMBIENTE, EQUIPAMENTOS GERADOR DE FRIO E CALOR, RUÍDO, GRAU DO USO DOS PRODUTOS QUÍMICOS MANUSEADO PELAS ATIVIDADES EM QUESTÃO, TEMPO DE EXPOSIÇÃO AOS AGENTES CAPAZES DE GERAR O RECEBIMENTO DE INSALUBRIDADES, ETC...) PARA CADA LOCAL ONDE SÃO EXERCIDAS AS ATIVIDADES INSALUBRES DAS CATEGORIAS DESCRITAS NA LEI MUNICIPAL N.º 1.335/2014. ACRESCENTA SE QUE, EM VISITA AS UNIDADES DE ENSINO DESTE MUNICÍPIO E POSTERIORMENTE EM REUNIÃO NESTA CASA LEGISLATIVA, COM A CLASSE DAS MERENDEIRAS, TODAS AFIRMARAM CATEGORICAMENTE QUE NÃO HOUVE A VISITA DO MÉDICO DO TRABALHO OU QUALQUER OUTRO PROFISSIONAL NA UNIDADE DE ENSINO OBJETIVANDO E REALIZAÇÃO DE LAUDO MÉDICO NESTE SENTIDO. D) QUE SEJA, INFORMADO AINDA, QUAL O MÉDICO E O DIA EM QUE FOI PRODUZIDO O REFERIDO LAUDO QUE LEVOU A SUSPENSÃO DO PAGAMENTO DA INSALUBRIDADE EM MEADOS DE DEZEMBRO DE 2018, E SE O MESMO FOI PRODUZIDO SEM INSPEÇÃO MÉDICA NO LOCAL DE TRABALHO DAS REFERIDAS CATEGORIAS; E) QUE SEJA INFORMADO SE OS MÉDICOS DO TRABALHO DO MUNICÍPIO TEM CIÊNCIA, DAS DESCRIÇÃO DO ROL DE ATIVIDADES DESENVOLVIDAS PELAS CATEGORIAS MENCIONADAS NA LEI MUNICIPAL N.º 1.335/2014, COM RELAÇÃO AOS ITENS 05, 09, 19, 25 DO ANEXO II DAS LEI MUNICIPAL N.º 1554/2018.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR JOSÉ MESSIAS AO PODER EXECUTIVO OBJETIVANDO AS SEGUINTES INFORMAÇÕES: 1) CÓPIA DO INTEIRO TEOR DE PROCESSOS DE LICITAÇÃO EM TODAS AS MODALIDADES, PARA AQUISIÇÃO DE MATERIAIS PARA MANUTENÇÃO E REPAROS E MANUTENÇÃO DA REDE E ILUMINAÇÃO PÚBLICA DO MUNICÍPIO NOS ANOS DE 2018 E 2019; 2) RELAÇÃO DE LÂMPADAS E REATORES TROCADOS COM LOCAIS DA REALIZAÇÃO DAS TROCAS E NO PERÍODO DE 01 DE JANEIRO DE 2019 A 24 DE ABRIL DE 2019; 3) CÓPIA DAS NOTAS FISCAIS DE ENTREGA DE MATERIAIS PARA MANUTENÇÃO E REPAROS NA REDE DE ILUMINAÇÃO PÚBLICA DEVIDAMENTE ATESTADAS REFERENTES AOS ANOS DE 2018 E 2019. 4) CÓPIA DO CONTROLE DE ENTRADA E SAÍDA DOS MATERIAIS ACIMA CITADOS (LÂMPADAS, REATORES, BRAÇOS DE LUZ) DE ACORDO COM AS NOTAS FISCAIS EMITIDAS PELOS FORNECEDORES GANHADORES DAS LICITAÇÕES; 5) QUEM É O RESPONSÁVEL PELA RETIRADA DO MATERIAL NO ALMOXARIFADO E SE É ASSINADO ALGUM RECIBO DE RETIRADA DO MATERIAL. CASO SEJA ASSINADO, ENVIAR CÓPIAS DOS RECIBOS; 6) O QUE PE FEITO COM AS LAMPADAS QUEIMADAS E REATORES DANIFICADOS RETIRADOS DOS POSTES; QUAL O ESTOQUE ATUAL DE LÂMPADAS, REATORES E OUTROS MATERIAIS PARA REPAROS E MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO COM CÓPIA DAS FICHAS DO ALMOXARIFADO DA PREFEITURA.</t>
   </si>
@@ -1695,981 +1695,981 @@
   <si>
     <t>993</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA QUE PRESTE INFORMAÇÕES REFERENTES ÀS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO QUE PRESTE INFORMAÇÕES REFERENTES AOS VEÍCULOS AUTOMOTORES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, DA SECRETARIA MUNICIPAL DE SAÚDE E DA SECRETARIA MUNICIPAL DE PROMOÇÃO E DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>REQUER A PRESTAÇÃO DE INFORMAÇÕES RELACIONADAS AO QUANTITATIVO DE SERVIDORES NO CARGO DE COVEIRO E PAGAMENTO DE ADICIONAL DE INSALUBRIDADE, BEM COMO SE OS AGENTES ADMINISTRATIVOS/ AUXILIAR ADMINISTRATIVO E OU RECEPCIONISTAS DO HOSPITAL ANA MOREIRA RECEBEM O ADICIONAL DE INSALUBRIDADE</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicação</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/688/ind_001-2019_-_nathalia_braga.pdf</t>
+    <t>Indicação Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/688/ind_001-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A INSTALAÇÃO OU CONSTRUÇÃO DE UMA COBERTURA EM FRENTE À SECRETARIA MUNICIPAL DE SAÚDE PARA ATENDER A POPULAÇÃO QUE AGUARDAM A MARCAÇÃO DE EXAMES.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/693/ind_002-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/693/ind_002-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PAVIMENTAÇÃO DA RUA MANOEL RIBEIRO, VILA BARATA - BAIRRO MACABUZINHO, COM REVISÃO E/OU INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/698/ind_003-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/698/ind_003-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO NA RUA JOÃO FRANCISCO DA SILVA, LOCALIZADA NO BAIRRO DA USINA, COM REVISÃO E/OU INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/699/ind_004-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/699/ind_004-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO O FRETAMENTO DE ÔNIBUS PARA TRANSPORTE DE ALUNOS DO MUNICÍPIO MATRICULADOS EM CURSOS TÉCNICOS E UNIVERSITÁRIOS NAS CIDADES DE MACAÉ E CAMPOS DOS GOYTACAZES.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/700/ind_005-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/700/ind_005-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A REALIZAÇÃO DE CONCURSO PÚBLICO MUNICIPAL PARA TÉCNICO DE SEGURANÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/701/ind_006-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/701/ind_006-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO RETORNO DA ATIVIDADES DA ESCOLA DE MÚSICA VILLA LOBOS (CANTO ORAL,PRÁTICA VOCAL INFANTIL E PARA EDUCAÇÃO ESPECIAL) E AQUISIÇÃO DE INSTRUMENTOS PARA ATENDER AS DEMANDAS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/702/ind_007-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/702/ind_007-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE PAVIMENTAÇÃO NA RUA PAULO ROBERTO DIAS, LOCALIZADA NO BAIRRO PORTO, COM REVISÃO E/OU INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/703/ind_008-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/703/ind_008-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A REALIZAÇÃO DE CONCURSO PÚBLICO PARA PROFESSORES COM LICENCIATURA EM MÚSICA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/697/ind_009-2019_-_andre_da_mudanca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/697/ind_009-2019_-_andre_da_mudanca.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESSIONÁRIA NA ENERGIA ELÉTRICA - ENEL A PRESENTE INDICAÇÃO OBJETIVANDO A SUBSTITUIÇÃO DE POSTEAMENTO DE ENERGIA ELÉTRICA NA LOCALIDADE CONHECIDA COMO MORRO SÃO PEDRO NO BAIRRO FEEM, CONCEIÇÃO DE MACABU-RJ.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/726/ind_010-2019_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/726/ind_010-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A REALIZAÇÃO DA CONTRATAÇÃO DO SERVIÇO DE TRANSPORTE UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/745/ind_011-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/745/ind_011-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO E/OU RECARGA DE EXTINTORES DE INCÊNDIO PARA AS ESCOLAS MUNICIPAIS, CRECHES, HOSPITAL ANA MOREIRA, POSTO DE SAÚDE CENTRAL, UNIDADES BÁSICAS DE SAÚDE E DEMAIS PRÉDIOS PÚBLICOS DO MUNICÍPIO ONDE SE FIZER NECESSÁRIO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/746/ind_012-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/746/ind_012-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MELHORIAS NA ESCOLA MUNICIPAL PAU D'ALHO.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/747/ind_013-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/747/ind_013-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MELHORIAS NA ESCOLA MUNICIPALIZADA VICTOR SENSE COM PINTURA, EM TODO PRÉDIO; INSTALAÇÃO DE FORRO NO TELHADO QUE COBRE O REFEITÓRIO; CORREÇÃO DO TELHADO E CALHAS DE TODAS AS INSTALAÇÕES; REFORMA DO PRÉDIO; CORREÇÃO EM TODA PARTE ELÉTRICA, PODA DE AMENDOEIRA, RECARGA EM EXTINTOR EXISTENTE NA SECRETARIA DA ESCOLA (VENCIDO) E AQUISIÇÃO DE OUTROS; REFORMA DO PARQUE INFANTIL ANEXO A ESCOLA E ABERTURA DE PASSAGEM PARA ENTRADA E SAÍDAS DE ALUNOS.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/748/ind_014-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/748/ind_014-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, MELHORIAS NA ESCOLA MUNICIPAL FREI VALÉRIO COM LIMPEZA DE CALHAS E/OU TROCA DE TELHAS DEVIDO A INFILTRAÇÕES NO TETO DO ANEXO SUPERIOR, CORREDOR E SALAS DE AULA NA ALA SOBRE COZINHA; TROCA DA FECHADURA SALA VÍDEO; E REVISÃO PARTE ELÉTRICA; SUBSTITUIÇÃO DE VIDROS (QUEBRADOS) EM JANELAS/BÁSCULAS; REPARO EM VENTILADORES(DANIFICADOS) DE TETO E PAREDE; RETIRADA DE CALHAS DE ILUMINAÇÃO EM SALA ANEXA A COZINHA, AQUISIÇÃO DE FREEZER, GELADEIRA PRA CONSERVAR E ACONDICIONAMENTO DE ALIMENTOS, AQUISIÇÃO E INSTALAÇÃO DE EXTINTORES DE INCÊNDIO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/749/ind_nathalia_braga_15-_2019_01042020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/749/ind_nathalia_braga_15-_2019_01042020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A CONSTRUÇÃO DE CALÇADA NA RUA PASTOR MANOEL DE BRITO, COMEÇANDO EM FRENTE AO CAMPO DE FUTEBOL E SEGUINDO EM SENTIDO AO BAIRRO DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/755/ind_nathalia_braga_16-_2019_01042020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/755/ind_nathalia_braga_16-_2019_01042020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, A CONTRATAÇÃO DE UM PORTEIRO PARA ATENDER A DEMANDA DA ESCOLA MUNICIPAL PAU BRASIL.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/763/ind_barcelos_resina_17-_2019_01042020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/763/ind_barcelos_resina_17-_2019_01042020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INCLUSÃO DO CARGO DE PORTEIRO ESCOLAR NO PRÓXIMO CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/757/ind_barcelos_resina_18-_2019_01042020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/757/ind_barcelos_resina_18-_2019_01042020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MELHORIAS PAR A CRECHE MUNICIPALIZADA ANTÔNIO BARCELOS, COM INSTALAÇÃO DE COBERTURA ENTRE PRÉDIO PRINCIPAL E PRÉDIO ANEXO, PARA FACILITAR O ACESSO EM DIAS CHUVOSOS AS SALAS DE AULAS DO MATERNAL I, MATERNAL II E ALMOXARIFADO; INSTALAÇÃO DE COBERTURA SOBRE O PORTÃO DE ENTRADA E SAÍDA DO PRÉDIO PRINCIPAL E AQUISIÇÃO E INSTALAÇÃO DE EXTINTORES DE INCÊNDIO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/758/ind_barcelos_resina_19-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/758/ind_barcelos_resina_19-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO PAVIMENTAÇÃO DA RUA DURVAL SANTANA NO BAIRRO DA VILA NOVA COM REVISÃO E/OU INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/760/ind_nathalia_braga_20-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/760/ind_nathalia_braga_20-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA DA PRAÇA NO BAIRRO DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE POR OCASIÃO DAS ELEIÇÕES DOS CONSELHEIROS TUTELARES DO NOSSO MUNICÍPIO, SEJA A REMUNERAÇÃO REAJUSTA PARA SE ADEQUAR AO SERVIÇO PRESTADO PELOS MESMOS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/769/ind_nathalia_braga_22-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/769/ind_nathalia_braga_22-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A PULVERIZAÇÃO NAS RUAS DE NOSSA CIDADE CONTRA OS PERNILONGOS COM MAIOR INTENSIDADE.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/770/ind_nathalia_braga_23-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/770/ind_nathalia_braga_23-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A REIMPLANTAÇÃO DO PROGRAMA ANTITABAGISMO.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/774/ind_nathalia_braga_24-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/774/ind_nathalia_braga_24-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA E MANUTENÇÃO DA PRAÇA PÚBLICA LOCALIZADO NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/775/ind_nathalia_braga_25-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/775/ind_nathalia_braga_25-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA NA RUA FERNANDO DORNELLES NO BAIRRO DA VILA NOVA NA CHÁCARA DO SANTANA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/776/ind_nathalia_braga_26-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/776/ind_nathalia_braga_26-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA EM TORNO DO CAMPO DE FUTEBOL NO BAIRRO DA CALÇADINHA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/777/ind_nathalia_braga_27-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/777/ind_nathalia_braga_27-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A CONSTRUÇÃO DE CALÇADA E COLOCAÇÃO DE BANCOS PARA ASSENTOS EM FRENTE AO CAMPO DE FUTEBOL NO BAIRRO DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/778/ind_nathalia_braga_28-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/778/ind_nathalia_braga_28-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO QUE SEJA CONSTRUÍDO UM AMBIENTE DE LAZER NA ENTRADA DO PROCURA 2.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/779/ind_guta_29-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/779/ind_guta_29-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE VEÍCULO 0 KM PARA ATENDIMENTO RESIDENCIAL DOS PACIENTES ACOMPANHADOS PELO CENTRO DE FISIOTERAPIA E REABILITAÇÃO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/782/ind_nathalia_braga_30-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/782/ind_nathalia_braga_30-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA E COLOCAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS NA ESTRADA DE SANTA MARIA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/786/ind_guta_31-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/786/ind_guta_31-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE ÁREA DE LAZER DESTINADA AOS MORADORES DO CONJUNTO HABITACIONAL NOSSA SENHORA DE LURDES, NO BAIRRO USINA.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/787/ind_guta_32-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/787/ind_guta_32-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE ALAMBRADO, PISO DE GRAMA SINTÉTICA E IMPLANTAÇÃO DE HORTA NA CRECHE UNDINHA, LOCALIZADA NO BAIRRO USINA.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/790/ind_nathalia_braga_33-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/790/ind_nathalia_braga_33-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DO ÓRGÃO COMPETENTE, SOLUÇÃO QUANTO A FALTA D'ÁGUA FREQUENTE NO BAIRRO DA CALÇADINHA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/791/ind_nathalia_braga_34-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/791/ind_nathalia_braga_34-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE RETIRADA DE ENTULHO NA RUA BENTO DE ANDRADE LEMOS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/793/ind_andre_da_mudanca_35-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/793/ind_andre_da_mudanca_35-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CAMINHÃO SUGA FOSSA NAS CAIXAS DE ESGOTOS NO CENTRO DE INTEGRAÇÃO DA CRIANÇA E DO ADOLESCENTE COM DEFICIÊNCIA (CICAPD) REGO BARROS LOCALIZADO NA FEEM.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/797/ind_guta_36-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/797/ind_guta_36-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE TACHÕES REFLEXIVOS AO LONGO DA AVENIDA VICTOR SENCE.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/795/ind_nathalia_braga_37-_2019_310320201.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/795/ind_nathalia_braga_37-_2019_310320201.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO CAPINA E CONSERTO DE BURACOS NA RUA GENOVEVA VESQUINE GABRIEL.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/796/ind_nathalia_braga_38-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/796/ind_nathalia_braga_38-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA DA QUADRA DE ESPORTE ARISTIDES DE OLIVEIRA NO BAIRRO DA BOCAINA.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/803/ind_paulo_henrique_39-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/803/ind_paulo_henrique_39-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA EFETUADA A CLIMATIZAÇÃO DE TODAS AS SALAS DE AULA DAS ESCOLAS DA REDE MUNICIPAL QUE NÃO CONTAM COM ESSA BENFEITORIA</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/804/ind_nathalia_braga_40-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/804/ind_nathalia_braga_40-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A REALIZAÇÃO DE LIMPEZA NA RUA LEIR BARCELOS, NO BAIRRO CALÇADINHA</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/805/ind_nathalia_braga_41-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/805/ind_nathalia_braga_41-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO REFORMA DO HOSPITAL MUNICIPAL ANA MOREIRA</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/806/ind_nathalia_braga_42-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/806/ind_nathalia_braga_42-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A REALIZAÇÃO DE CIRCUITO DE EXERCÍCIOS FUNCIONAIS NA QUADRA DE AREIA</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/807/ind_guta_43-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/807/ind_guta_43-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO CELEBRAÇÃO DE CONVÊNIO JUNTO AO MINISTÉRIO DO TRABALHO E EMPREGO PARA SOLICITAÇÃO DE SEGURO-DESEMPREGO NO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/809/ind_nathalia_braga_44-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/809/ind_nathalia_braga_44-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE MELHORIAS NA ESTRADA DE SANTA MARIA</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/810/ind_andre_da_mudanca_45-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/810/ind_andre_da_mudanca_45-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA O CUMPRIMENTO DO PARÁGRAFO ÚNICO DO ARTIGO 4º, DA LEI FEDERAL N.º 10.098/2000, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE ADAPTAÇÃO DE PELO MENOS 5% DE CADA BRINQUEDO  E EQUIPAMENTOS DE LAZER EXISTENTE NOS PARQUES  E DEMAIS ESPAÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/811/ind_barcelos_resina_46-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/811/ind_barcelos_resina_46-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA CRIAÇÃO DE VAGAS PARA ÔNIBUS E VANS QUE ATUAM LEGALMENTE NO TRANSPORTE ESCOLAR, DESTINADA AO EMBARQUE E DESEMBARQUE DE ALUNOS EM FRENTE AOS ESTABELECIMENTOS DE ENSINO DO MUNICÍPIO, COM PINTURA DE FAIXA AMARELA PROIBINDO ESTACIONAMENTO, BEM COMO A IMPLANTAÇÃO DE PLACAS INFORMANDO TRATAR-SE DE ÁREA ESCOLAR PARA EMBARQUE E DESEMBARQUE DE ALUNOS ESPECIFICANDO OS HORÁRIOS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/812/ind_barcelos_resina_47-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/812/ind_barcelos_resina_47-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE UMA SEDE PARA A SECRETARIA DE SEGURANÇA/GUARDA MUNICIPAL, COM ÁREA DE ESTACIONAMENTO PARA VIATURAS, ESPAÇO PARA SETOR ADMINISTRATIVO, ALOJAMENTO, BANHEIROS MASCULINO E FEMININO.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/813/ind_messias_48-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/813/ind_messias_48-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE REFORMA DA UNIDADE DE ENSINO SUBSTITUINDO PARTE DA UNIDADE CONSTRUÍDA EM MADEIRA POR ESTRUTURA DE ALVENARIA</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/814/ind_049-2019_-_barcelos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/814/ind_049-2019_-_barcelos.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE OBRAS DE CONTENÇÃO E CONSTRUÇÃO DE CALHAS PARA ESCOAMENTO DE ÁGUA EM MORRO, LOCALIZADO NA RUA AMARO MATOS , NO BAIRRO DO PORTO, SUBIDA DA DA BALANÇA ATÉ A RJ, BAIRRO CALÇADINHA</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/815/ind_050-2019_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/815/ind_050-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO, PLANEJAMENTO PARA EXECUÇÃO DE PROJETO VOLTADO A SOLUCIONAR PROBLEMAS DE DRENAGEM DE ÁGUAS PLUVIAIS NA RUA MARIA LUZIA FOLLY, NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/816/ind_051-2019_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/816/ind_051-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO TRANSFORMAÇÃO DO HOSPITAL MUNICIPAL ANA MOREIRA EM FUNDAÇÃO PÚBLICO-PRIVADA.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO DO PROGRAMA ATENDIMENTO PRÉ-HOSPITALAR, MEDIANTE O SISTEMA DE URGÊNCIA SOBRE MOTOS, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind_053-2019_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind_053-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA REPARO NO ESGOTO QUE ESTÁ A CÉU ABERTO, NO BAIRRO DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/820/ind_054-2019_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/820/ind_054-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA PAGAMENTO DE DIÁRIA A SERVIDORES QUE TITULAM O CARGO DE MOTORISTA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/821/ind_055-2019_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/821/ind_055-2019_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA RECAPEAMENTO ASFÁLTICO NOS BAIRROS DA BOCAINA E PARAÍSO.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/824/ind_barcelos_resina_56-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/824/ind_barcelos_resina_56-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO CHEFE DO PODER EXECUTIVO, PARA REFORMA NA PRAÇA DO BAIRRO CURATO DE SANTA CATARINA , COM TROCA OU REPARO DA TELA DE PROTEÇÃO DA QUADRA DE ESPORTE, REPARO E PINTURA EM BANHEIROS, COLOCAÇÃO DE PISO DE GRAMA SINTÉTICA NA ÁREA QUE SE ENCONTRAM INSTALADOS OS BRINQUEDOS E MELHORIA NA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/828/ind_paulo_henbrique_57-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/828/ind_paulo_henbrique_57-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE PRAÇA PÚBLICA COM ACADEMIA POPULAR, BANCOS, CANTEIRO DE JARDINS, PARQUINHO E BRINQUEDOS PARA ATENDER AS CRIANÇAS E DEMAIS MORADORES NO BAIRRO DA TRIBO - LOTEAMENTO GAIVOTA.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/832/ind_barcelos_resina_58-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/832/ind_barcelos_resina_58-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO  REFORMA NA PRAÇA , DO BAIRRO DO PORTO, LOCALIZADA NA RUA GUILHERME BARBOSA, COM TROCA E OU REPARO NO PISO, CERCAMENTO COM GUARDA CORPO E OU TELAS DE PROTEÇÃO, TROCA DOS BANCOS DE CONCRETO POR BANCOS DE MADEIRA, INSTALAÇÃO DE POSTE DE ILUMINAÇÃO ESPECÍFICO PARA A REFERIDA PRAÇA E COLOCAÇÃO DE PISO DE CONCRETO REVESTIDO COM GRAMA SINTÉTICA NA ÁREA ONDE SE ENCONTRAM INSTALADOS BRINQUEDOS , RAMPA DE ACESSO PARA CADEIRANTES  E INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS VIAS NO ENTORNO DA REFERIDA PRAÇA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/833/ind_barcelos_resina_59-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/833/ind_barcelos_resina_59-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO SERVIÇO DE SUBSTITUIÇÃO DAS MANILHAS (BARRO OU CERÂMICA) POR MANILHAS DE CONCRETO, INSTALAÇÃO E REDE DE ÁGUA E REVISÃO NO CALÇAMENTO QUE ENCONTRA-SE AFUNDANDO EM PARTE DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/835/ind_barcelos_resina_60-_2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/835/ind_barcelos_resina_60-_2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA DE ACESSO AO CEMITÉRIO MUNICIPAL COM INSTALAÇÃO DE REDE COLETORA DE ÁGUA PLUVIAL, INSTALAÇÃO DE ESTRUTURA  E COBERTURA NOS CORREDORES DE ACESSO AO TÚMULOS, INSTALAÇÃO DE POSTES COM BRAÇOS DE LUZ PARA ILUMINAÇÃO NA PARTE EXTERNA  E INTERNA E NA RUA DE ACESSO (SUBIDA).</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/829/ind_nathalia_braga_61_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/829/ind_nathalia_braga_61_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A OBRIGATORIEDADE DA EMPRESA COLETORA DE LIXOS E A PREFEITURA MUNICIPAL A FORNECEREM AOS PROFISSIONAIS, OS EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPI)</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/839/ind_barcelos_resina_62_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/839/ind_barcelos_resina_62_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO RECAPEAMENTO ASFÁLTICO NA RUA ÁLVARO BELMONT DAUMAS , NO BAIRRO DA USINA , QUE LIGA A VILA NOVA À RUA SÃO JOÃO, TRECHO LOGO APÓS A ESCOLA ESTADUAL  JOSÉ DE PAULA BARRETO, NO BAIRRO VILA SÃO JOSÉ , NA RUA GODOFREDO GUIMARÃES TAVARES, NO BAIRRO ÁLCALIS, RUA PASTOR MANOEL DE BRITO, NO BAIRRO BOCAINA, RUA ESMERALDA ALFENAS DA FONSECA, BAIRRO PARAÍSO DE BAIXO, RUA BENTO DE ANDRADE LEMOS, BAIRRO PARAÍSO DE CIMA, RUA JOÃO GOMES PESSANHA, NO BAIRRO BALANCÉ, RUA FRANCISCO PORTELA, BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/830/ind_nathalia_braga_63_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/830/ind_nathalia_braga_63_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A PULVERIZAÇÃO NAS RUAS DA CIDADE CONTRA OS PERNILONGOS, COM MAIOR INTENSIDADE.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/831/ind_guta_64_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/831/ind_guta_64_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO AQUISIÇÃO DE TABLETES PARA OS AGENTES COMUNITÁRIOS DE SAÚDE, COM SUPORTE E TREINAMENTO DO USO DA PLATAFORMA E-SUS PELOS PROFISSIONAIS DE TI (TECNOLOGIA DA INFORMAÇÃO) DA PREFEITURA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/840/ind_messias_65_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/840/ind_messias_65_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DE PODER EXECUTIVO CALÇAMENTO E ILUMINAÇÃO PÚBLICA NA RUA CONHECIDA COMO RUA DE ANÍSIA E GELSON, NO BAIRRO USINA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/841/ind_guta_66_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/841/ind_guta_66_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CELEBRAÇÃO DE CONVÊNIO JUNTO A FACULDADE DE ODONTOLOGIA PARA ATENDER OS ALUNOS DA REDE MUNICIPAL DE ENSINO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/842/ind_barcelos_resina_67_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/842/ind_barcelos_resina_67_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PAVIMENTAÇÃO DO PROCURA I E PROCURA II, NA VILA SÃO JOSÉ, COM REVISÃO E OU INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/845/ind_nathalia_braga_68_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/845/ind_nathalia_braga_68_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO LIMPEZA DA  VALA AO LADO DA PRAÇA HERACLIDES MARIANO DOS SANTOS, NO BAIRRO VILA SÃO JOSÉ E A VALA ATRÁS DO POSTO DE GASOLINA SHELL, NO BAIRRO DA GARAPA.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_barcelos_resina_69_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_barcelos_resina_69_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A AQUISIÇÃO DE AUDIÔMETRO (AUDIOMETRIA TONAL E LOGOAUDIOMETRIA), CABINA AUDIOMÉTRICA E APARELHO DE EMISSÕES OTOACÚSTICAS (TESTE DA ORELHINHA).</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/849/ind_nathalia_braga_070_-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/849/ind_nathalia_braga_070_-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE BANHEIROS ACESSÍVEIS (CONSTRUÇÃO E/OU REFORMA) NOS ÓRGÃOS PÚBLICOS MUNICIPAIS E NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, BEM COMO NOS BANHEIROS PÚBLICOS QUE FUNCIONAM NO CORETO (CENTRO CATÓLICO MARIANO FREI LAMBERTO BAXMANN).</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/850/ind_nathalia_braga_071-2019_31032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/850/ind_nathalia_braga_071-2019_31032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REFORMA E MUDANÇA DO PISO DA PRAÇA JOSÉ BONIFÁCIO TASSARA.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/851/ind_nathalia_braga_72-_2019__cmcm_300320201.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/851/ind_nathalia_braga_72-_2019__cmcm_300320201.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REPARO DA ILUMINAÇÃO PÚBLICA DA PRAÇA JOSÉ BONIFÁCIO TASSARA, ATRAVÉS DE TROCA DE LÂMPADAS, REATORES E OUTROS SUPRIMENTOS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/852/ind_nathalia_braga_73-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/852/ind_nathalia_braga_73-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONTRATAÇÃO DE PROFISSIONAL A SER RESPONSÁVEL PELA PODA DE ÁRVORES NO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/853/ind_messias_74-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/853/ind_messias_74-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE REPAROS NA ILUMINAÇÃO PÚBLICA DA PRAÇA LOCALIZADA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/857/ind_nathalia_braga_75-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/857/ind_nathalia_braga_75-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO REALIZAÇÃO DE CALÇAMENTO NA VILA LEOLINDA AO LADO DA PRACINHA, NO BAIRRO DA USINA.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/862/ind_nathalia_braga_76-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/862/ind_nathalia_braga_76-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE OBRAS PARA CALÇAMENTO NAS RUAS APARÍCIO DOS SANTOS E DEMAIS VIAS PÚBLICAS QUE INTERLIGAM A RODOVIA RJ-182 À RUA GODOFREDO GUIMARÃES TAVARES,NA ENTRADA DO BAIRRO DA TRIBO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/863/ind_nathalia_braga_77-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/863/ind_nathalia_braga_77-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE OBRAS DE CALÇAMENTO NA SALVADOR DOS SANTOS FLORIDO E NA RUA EDUARDO NERES, LOCALIZADA NO BAIRRO. BOCAINA</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/860/ind_nathalia_braga_78-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/860/ind_nathalia_braga_78-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A TROCA DE LÂMPADAS DA PRAÇA NILO GOMES TAVARES E NA RUA DA CAIXA D'ÁGUA, AMBAS LOCALIZADAS NO BAIRRO DA BOCAINA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/864/ind_nathalia_braga_79-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/864/ind_nathalia_braga_79-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE REPARO NA REDE DE ESGOTO E, ATRAVÉS DO ÓRGÃO COMPETENTE, VENHA SANAR A FALTA DE ÁGUA QUE É FREQUENTE NA RUA JOÃO FRANCISCO DA SILVA, LOCALIZADA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/865/ind_paulo_henrique__80-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/865/ind_paulo_henrique__80-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO DO TIPO ESPINHA DE PEIXE NA REGIÃO CENTRAL DO MUNICÍPIO E CRIAÇÃO DE VAGAS EM HORÁRIOS ALTERNATIVOS NA RUA COBERTA</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ind_barcelos_resina_81-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ind_barcelos_resina_81-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO PARA AQUISIÇÃO E OU RECARGA DE EXTINTORES DE INCÊNDIO PARA AS ESCOLAS MUNICIPAIS, CRECHES, HOSPITAL ANA MOREIRA, POSTO DE SAÚDE CENTRAL, UNIDADES BÁSICAS DE SAÚDE E DEMAIS PRÉDIOS PÚBLICOS  DO MUNICÍPIO ONDE SE FIZER NECESSÁRIO.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/869/ind_barcelos_resina_82-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/869/ind_barcelos_resina_82-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO REFORMA DA PRAÇA JOSÉ BONIFÁCIO TASSARA COM INSTALAÇÃO DE PISO DE CONCRETO E PINTURA/REVESTIMENTO DO TIPO EPOXIE, INSTALAÇÃO DE TABELA DE BASQUETE COM ARO, TRAVES PARA FUTSAL, TELAS DE PROTEÇÃO, DEMARCAÇÃO PARA DIVERSAS ATIVIDADES ESPORTIVAS E REVISÃO NO SISTEMA DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/870/ind_barcelos_resina_83-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/870/ind_barcelos_resina_83-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO REFORMA E INSTALAÇÃO DE GUARDA CORPO NA PONTE DE MADEIRA LOCALIZADA NO INICIO DO BAIRRO TORRE DA RÁDIO.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/871/ind_nathalia_braga_84-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/871/ind_nathalia_braga_84-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE PROJETOS SOCIAIS QUE FUNCIONEM MEIO TURNO PARA CRIANÇAS DE 14 A 17 ANOS E QUE OS PROFISSIONAIS SEJAM REMUNERADOS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/872/ind_barcelos_resina_85-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/872/ind_barcelos_resina_85-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE POSTO FIXO E/OU MÓVEL COM CÂMERAS DE MONITORAMENTO NA PRAÇA JOSÉ BONIFÁCIO TASSARA, PARA SER UTILIZADO PELA GUARDA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/873/ind_barcelos_resina_86-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/873/ind_barcelos_resina_86-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO CONSTRUÇÃO DE UMA QUADRA DE ESPORTES COM COBERTURA E ILUMINAÇÃO  PRÓXIMO AO CONJUNTO HABITACIONAL NOSSA SENHORA DE LOURDES, NO BAIRRO USINA</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/883/ind_barcelos_resina_87-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/883/ind_barcelos_resina_87-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PAVIMENTAÇÃO COM REVISÃO E OU INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO DA RUA PROJETADA, BAIRRO USINA, ANTES DO RADAR SENTIDO USINA A PITEIRA, LADO ESQUERDO DA RJ-182</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/884/ind_barcelos_resina_88-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/884/ind_barcelos_resina_88-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 157/2018 AO CHEFE DO PODER EXECUTIVO PARA CONSTRUÇÃO DE UMA PRAÇA COM INSTALAÇÃO DE PARQUE INFANTIL, ILUMINAÇÃO, GUARDA CORPO E URBANIZAÇÃO EM ÁREA LOCALIZADA NA RUA MERCEDES SOARES BARBOSA AO LADO DA CRECHE MUNICIPAL VOVÓ CEDINHA, NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/885/ind_barcelos_resina_89-_2019__cmcm_300320201.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/885/ind_barcelos_resina_89-_2019__cmcm_300320201.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N.º 013/2018 AO CHEFE DO PODER EXECUTIVO PARA INSTALAÇÃO DE CÂMERA DE MONITORAMENTO COM CENTRAL DE VISUALIZAÇÃO E GRAVAÇÃO DE IMAGENS, NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/886/ind_barcelos_resina_90-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/886/ind_barcelos_resina_90-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N.º 071/2018 AO CHEFE DO PODER EXECUTIVO PARA PAVIMENTAÇÃO E INSTALAÇÃO DE REDE COLETORA DE ESGOTO E ÁGUA PLUVIAL NA RUA ÊNIO MAIA, NO BAIRRO CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/887/ind_barcelos_resina_91-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/887/ind_barcelos_resina_91-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PAVIMENTAÇÃO E INSTALAÇÃO DE REDE COLETORA DE ESGOTO E ÁGUA PLUVIAL DA RUA HERCULANO FERNANDES, NO BAIRRO CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/888/ind_barcelos_resina_92-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/888/ind_barcelos_resina_92-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PAVIMENTAÇÃO E INSTALAÇÃO DE REDE COLETORA DE ESGOTO E ÁGUA PLUVIAL, NAS RUAS DO LOTEAMENTO EDUARDO BARRETO, NO BAIRRO CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/874/ind_nathalia_braga_93-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/874/ind_nathalia_braga_93-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REALIZAÇÃO DE AÇÃO DE COMBATE AOS CUPINS NOS BAIRROS VILA SÃO JOSÉ, VILA ESPERANÇA E HORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/875/ind_nathalia_braga_94-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/875/ind_nathalia_braga_94-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE UM PORTAL DE ENTRADA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/876/ind_nathalia_braga_95-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/876/ind_nathalia_braga_95-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PISTA DE LAÇO NO PARQUE DE EXPOSIÇÃO OTTO GUIMARÃES LINHARES.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/877/ind_nathalia_braga_96-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/877/ind_nathalia_braga_96-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE LIMPEZA E MELHORIAS NA ESTRADA DA AMOROSA.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/878/ind_nathalia_braga_97-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/878/ind_nathalia_braga_97-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA PROVIDENCIADA A RETIRADA DE PALMEIRA QUE SE ENCONTRA DOENTE NA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA, ATRAVÉS DE SECRETARIA RESPONSÁVEL.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/879/ind_nathalia_braga_98-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/879/ind_nathalia_braga_98-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MANUTENÇÃO DA PRAÇA NILO GOMES TAVARES, LOCALIZADA NA RUA SERGIO CARDOSO NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/880/ind_nathalia_braga_99-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/880/ind_nathalia_braga_99-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REPARO DE LÂMPADAS PARA SOLUCIONAR PROBLEMAS DE ILUMINAÇÃO PÚBLICA NA ESTRADA DO PROCURA I E II.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/882/ind_fernando_100-_2019__cmcm_30032020.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/882/ind_fernando_100-_2019__cmcm_30032020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA MUNICIPAL DE TURISMO, PLANEJAMENTO DE PROJETO VOLTADO A ESTRUTURAÇÃO DA REGIÃO DA AMOROSA, OBJETIVANDO O FOMENTO DO TURISMO NA CIDADE</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE APARELHOS DE RX ODONTOLÓGICO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>INDICA PAVIMENTAÇÃO COM BORDAS DE MEIO FIO, INSTALAÇÃO DE REDE COLETORA DE ESGOTO  E ÁGUA FLUVIAL NA RUA SALVADOR DOS SANTOS FLORIDO, NO BAIRRO BOCAINA</t>
   </si>
   <si>
     <t>893</t>
   </si>
@@ -3195,51 +3195,51 @@
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Indica majoração  do adicional de direção, manutenção e conservação de veículos aos motoristas lotados na Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>APLO</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ELABORAÇÃO DE "PLANO DE EMERGÊNCIA CONTRA INCÊNDIO E PÂNICO" NAS ESCOLAS E HOSPITAL PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/751/aplo_002-2019_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/751/aplo_002-2019_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO NO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ, O PROGRAMA BOLSA ATLETA MUNICIPAL.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>RECONHECE A FUNÇÃO DE CONDUTOR DE AMBULÂNCIA, NOS TERMOS DA LEI ESTADUAL N.º 7566, DE 04 DE MAIO DE 2017, NO MUNICÍPIO DE CONCEIÇÃO DE MACABU-RJ E GARANTE O SEU EXERCÍCIO.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA FIBROMIALGIA, ATENDIMENTO E FILAS PREFERENCIAIS, VAGAS DE ESTACIONAMENTO PREFERENCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL RONDA ESCOLAR NO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>967</t>
   </si>
@@ -3582,67 +3582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/858/emenda_a_lom_-_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/683/plo_001-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/684/plo_002-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/686/plo_003-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/687/plo_004-2019_-_nathalia_braga_MYsQ47W.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/689/plo_003-2019_-_executivo_FyhzFzf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/691/plo_004-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/695/plo_005-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/727/plo_006-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/752/plo_011-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/762/plo_012-2019_-_guta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/771/plo_010-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/781/plo_011-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_012-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/802/plo_013-2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/808/plo_026-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/825/plo_014-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/826/plo_016-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/827/plo_015-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/834/plo_017-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/846/plo_018-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/847/plo_019-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/856/plo_020-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/861/plo_021-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/867/plo_022-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/868/plo_023-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/896/plo_0041-201912082019_7HSgdsB.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/897/plo_042-201912082019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/902/plo_026-2019_-_executivo_043-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/903/plo_027-2019_-_executivo_044-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/906/plo_028-2019_-_executivo_045-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/944/plo_029-2019_-_executivo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_031-2019_-_executivo_48-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/954/plo_032-2019_-_executivo_49-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/956/plo_050-2019_-_legislativo_-_barcelos_Xx6Uu60.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/958/plo_030-2019__executivo_plo_051-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/960/plo_052-2019_-_legislativo-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/961/plo_033-2019_-_executivo-_053-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/964/plo_034-2019_-_executivo-_054-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/plo_63-2019_cmcm_38-2019_pmcm_000009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/plo_066-2019_-_barcelos_-_transporte_universitario_24092020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/817/substitutivo_001-2019_-_plo_012-2019_-_cip.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/899/substitutivo_ao_plo_011-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/753/pre_035_-_2019_-_concede_titulo_de_cidadao_macabuense_a_asenhora_leila_marcia_figueira_fontes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/759/pre_036-2019_-_cria_a_comissao_permanente_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/694/req_001-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/692/req_002-2019_-_valmir_lessa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/780/req_008-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/688/ind_001-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/693/ind_002-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/698/ind_003-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/699/ind_004-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/700/ind_005-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/701/ind_006-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/702/ind_007-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/703/ind_008-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/697/ind_009-2019_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/726/ind_010-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/745/ind_011-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/746/ind_012-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/747/ind_013-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/748/ind_014-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/749/ind_nathalia_braga_15-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/755/ind_nathalia_braga_16-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/763/ind_barcelos_resina_17-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/757/ind_barcelos_resina_18-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/758/ind_barcelos_resina_19-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/760/ind_nathalia_braga_20-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/769/ind_nathalia_braga_22-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/770/ind_nathalia_braga_23-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/774/ind_nathalia_braga_24-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/775/ind_nathalia_braga_25-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/776/ind_nathalia_braga_26-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/777/ind_nathalia_braga_27-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/778/ind_nathalia_braga_28-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/779/ind_guta_29-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/782/ind_nathalia_braga_30-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/786/ind_guta_31-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/787/ind_guta_32-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/790/ind_nathalia_braga_33-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/791/ind_nathalia_braga_34-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/793/ind_andre_da_mudanca_35-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/797/ind_guta_36-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/795/ind_nathalia_braga_37-_2019_310320201.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/796/ind_nathalia_braga_38-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/803/ind_paulo_henrique_39-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/804/ind_nathalia_braga_40-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/805/ind_nathalia_braga_41-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/806/ind_nathalia_braga_42-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/807/ind_guta_43-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/809/ind_nathalia_braga_44-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/810/ind_andre_da_mudanca_45-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/811/ind_barcelos_resina_46-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/812/ind_barcelos_resina_47-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/813/ind_messias_48-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/814/ind_049-2019_-_barcelos.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/815/ind_050-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/816/ind_051-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind_053-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/820/ind_054-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/821/ind_055-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/824/ind_barcelos_resina_56-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/828/ind_paulo_henbrique_57-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/832/ind_barcelos_resina_58-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/833/ind_barcelos_resina_59-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/835/ind_barcelos_resina_60-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/829/ind_nathalia_braga_61_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/839/ind_barcelos_resina_62_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/830/ind_nathalia_braga_63_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/831/ind_guta_64_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/840/ind_messias_65_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/841/ind_guta_66_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/842/ind_barcelos_resina_67_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/845/ind_nathalia_braga_68_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_barcelos_resina_69_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/849/ind_nathalia_braga_070_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/850/ind_nathalia_braga_071-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/851/ind_nathalia_braga_72-_2019__cmcm_300320201.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/852/ind_nathalia_braga_73-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/853/ind_messias_74-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/857/ind_nathalia_braga_75-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/862/ind_nathalia_braga_76-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/863/ind_nathalia_braga_77-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/860/ind_nathalia_braga_78-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/864/ind_nathalia_braga_79-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/865/ind_paulo_henrique__80-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ind_barcelos_resina_81-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/869/ind_barcelos_resina_82-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/870/ind_barcelos_resina_83-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/871/ind_nathalia_braga_84-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/872/ind_barcelos_resina_85-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/873/ind_barcelos_resina_86-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/883/ind_barcelos_resina_87-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/884/ind_barcelos_resina_88-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/885/ind_barcelos_resina_89-_2019__cmcm_300320201.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/886/ind_barcelos_resina_90-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/887/ind_barcelos_resina_91-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/888/ind_barcelos_resina_92-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/874/ind_nathalia_braga_93-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/875/ind_nathalia_braga_94-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/876/ind_nathalia_braga_95-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/877/ind_nathalia_braga_96-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/878/ind_nathalia_braga_97-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/879/ind_nathalia_braga_98-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/880/ind_nathalia_braga_99-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/882/ind_fernando_100-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/751/aplo_002-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/858/emenda_a_lom_-_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/683/plo_001-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/684/plo_002-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/686/plo_003-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/687/plo_004-2019_-_nathalia_braga_MYsQ47W.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/689/plo_003-2019_-_executivo_FyhzFzf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/691/plo_004-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/695/plo_005-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/727/plo_006-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/752/plo_011-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/762/plo_012-2019_-_guta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/771/plo_010-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/781/plo_011-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/789/plo_012-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/802/plo_013-2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/808/plo_026-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/825/plo_014-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/826/plo_016-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/827/plo_015-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/834/plo_017-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/846/plo_018-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/847/plo_019-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/856/plo_020-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/861/plo_021-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/867/plo_022-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/868/plo_023-2019_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/896/plo_0041-201912082019_7HSgdsB.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/897/plo_042-201912082019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/902/plo_026-2019_-_executivo_043-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/903/plo_027-2019_-_executivo_044-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/906/plo_028-2019_-_executivo_045-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/944/plo_029-2019_-_executivo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/953/plo_031-2019_-_executivo_48-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/954/plo_032-2019_-_executivo_49-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/956/plo_050-2019_-_legislativo_-_barcelos_Xx6Uu60.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/958/plo_030-2019__executivo_plo_051-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/960/plo_052-2019_-_legislativo-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/961/plo_033-2019_-_executivo-_053-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/964/plo_034-2019_-_executivo-_054-2019_cmcm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/plo_63-2019_cmcm_38-2019_pmcm_000009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/plo_066-2019_-_barcelos_-_transporte_universitario_24092020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/817/substitutivo_001-2019_-_plo_012-2019_-_cip.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/899/substitutivo_ao_plo_011-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/753/pre_035_-_2019_-_concede_titulo_de_cidadao_macabuense_a_asenhora_leila_marcia_figueira_fontes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/759/pre_036-2019_-_cria_a_comissao_permanente_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/694/req_001-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/692/req_002-2019_-_valmir_lessa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/780/req_008-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/688/ind_001-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/693/ind_002-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/698/ind_003-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/699/ind_004-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/700/ind_005-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/701/ind_006-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/702/ind_007-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/703/ind_008-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/697/ind_009-2019_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/726/ind_010-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/745/ind_011-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/746/ind_012-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/747/ind_013-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/748/ind_014-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/749/ind_nathalia_braga_15-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/755/ind_nathalia_braga_16-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/763/ind_barcelos_resina_17-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/757/ind_barcelos_resina_18-_2019_01042020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/758/ind_barcelos_resina_19-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/760/ind_nathalia_braga_20-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/769/ind_nathalia_braga_22-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/770/ind_nathalia_braga_23-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/774/ind_nathalia_braga_24-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/775/ind_nathalia_braga_25-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/776/ind_nathalia_braga_26-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/777/ind_nathalia_braga_27-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/778/ind_nathalia_braga_28-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/779/ind_guta_29-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/782/ind_nathalia_braga_30-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/786/ind_guta_31-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/787/ind_guta_32-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/790/ind_nathalia_braga_33-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/791/ind_nathalia_braga_34-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/793/ind_andre_da_mudanca_35-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/797/ind_guta_36-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/795/ind_nathalia_braga_37-_2019_310320201.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/796/ind_nathalia_braga_38-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/803/ind_paulo_henrique_39-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/804/ind_nathalia_braga_40-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/805/ind_nathalia_braga_41-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/806/ind_nathalia_braga_42-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/807/ind_guta_43-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/809/ind_nathalia_braga_44-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/810/ind_andre_da_mudanca_45-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/811/ind_barcelos_resina_46-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/812/ind_barcelos_resina_47-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/813/ind_messias_48-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/814/ind_049-2019_-_barcelos.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/815/ind_050-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/816/ind_051-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind_053-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/820/ind_054-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/821/ind_055-2019_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/824/ind_barcelos_resina_56-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/828/ind_paulo_henbrique_57-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/832/ind_barcelos_resina_58-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/833/ind_barcelos_resina_59-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/835/ind_barcelos_resina_60-_2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/829/ind_nathalia_braga_61_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/839/ind_barcelos_resina_62_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/830/ind_nathalia_braga_63_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/831/ind_guta_64_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/840/ind_messias_65_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/841/ind_guta_66_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/842/ind_barcelos_resina_67_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/845/ind_nathalia_braga_68_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_barcelos_resina_69_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/849/ind_nathalia_braga_070_-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/850/ind_nathalia_braga_071-2019_31032020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/851/ind_nathalia_braga_72-_2019__cmcm_300320201.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/852/ind_nathalia_braga_73-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/853/ind_messias_74-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/857/ind_nathalia_braga_75-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/862/ind_nathalia_braga_76-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/863/ind_nathalia_braga_77-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/860/ind_nathalia_braga_78-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/864/ind_nathalia_braga_79-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/865/ind_paulo_henrique__80-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ind_barcelos_resina_81-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/869/ind_barcelos_resina_82-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/870/ind_barcelos_resina_83-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/871/ind_nathalia_braga_84-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/872/ind_barcelos_resina_85-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/873/ind_barcelos_resina_86-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/883/ind_barcelos_resina_87-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/884/ind_barcelos_resina_88-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/885/ind_barcelos_resina_89-_2019__cmcm_300320201.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/886/ind_barcelos_resina_90-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/887/ind_barcelos_resina_91-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/888/ind_barcelos_resina_92-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/874/ind_nathalia_braga_93-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/875/ind_nathalia_braga_94-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/876/ind_nathalia_braga_95-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/877/ind_nathalia_braga_96-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/878/ind_nathalia_braga_97-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/879/ind_nathalia_braga_98-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/880/ind_nathalia_braga_99-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/882/ind_fernando_100-_2019__cmcm_30032020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2019/751/aplo_002-2019_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H362"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>