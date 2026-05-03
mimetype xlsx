--- v0 (2026-02-12)
+++ v1 (2026-05-03)
@@ -54,3429 +54,3429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/673/plo_01-2018_-_altera_a_redacao_do_artigo_32_da_lei_organica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/673/plo_01-2018_-_altera_a_redacao_do_artigo_32_da_lei_organica.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 32 DA LEI ORGÂNICA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Sandro Daumas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA MODIFICATIVA E SUPRESSIVA AO PLO 042/2018.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Barcelos Resina</t>
   </si>
   <si>
     <t>EMENDAS MODIFICATIVA E ADITIVA AO PROJETO DE LEI 047/2018 DE AUTORIA DO PODER EXECUTIVO QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/662/emenda_aditiva_003-2018_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/662/emenda_aditiva_003-2018_.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 041/20118 DE AUTORIA DA PREFEITURA QUE DISPÕE SOBRE A CRIAÇÃO E PROCEDIMENTO QUANTO AO PORTE DA CÉDULA DE IDENTIDADE FUNCIONAL PELOS GUARDAS MUNICIPAIS DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS. ACRESCENTA O INCISO XVII AO ARTIGO 3º DO PLO.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/664/emenda_modificativa_004-2018_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/664/emenda_modificativa_004-2018_.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI (PLO) 047/2018 DE AUTORIA DA PREFEITURA, QUE RESTRINGE O CONSUMO DE BEBIDAS ALCOÓLICAS NOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS. MODIFICA OS ARTIGOS 1º E 2º DO PLO 047/2018.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA NO PROJETO DE LEI N.º 049/2018 QUE DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES E DÁ OUTRAS PROVIDÊNCIAS PARA EFEITO DE CÁLCULO E LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA NO EXERCÍCIO DE 2019, QUE PASSARÁ A TER A SEGUINTE REDAÇÃO NO ARTIGO 18º : NOS EXERCÍCIOS DE 2019, 2020 E 2021 OS LANÇAMENTOS DE IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA SOFRERÃO UM DESCONTO DE 50%, 50% E 25% RESPECTIVAMENTE (CINQUENTA POR CENTO, CINQUENTA POR CENTO E VINTE E CINCO POR CENTO), SOBRE RESULTADO POSITIVO DA SUBTRAÇÃO ENTRE VALOR INTEGRAL DO IPTU APURADO PARA O EXERCÍCIO DE 2019 E O VALOR DE IPTU LANÇADO NO EXERCÍCIO DE 2018, GOZANDO ASSIM O SUJEITO PASSIVO DA OBRIGAÇÃO TRIBUTÁRIA DA REDUÇÃO QUE FOR APURADA.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/668/emenda_supressiva_006-2018_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/668/emenda_supressiva_006-2018_.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI (PLO) 026/2018 DE AUTORIA DO PODER EXECUTIVO QUE DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO DE ABASTECIMENTO DE ÁGUA E ESGOTO SANITÁRIO NO MUNICÍPIO DE CONCEIÇÃO DE MACABU. SUPRIMI O ARTIGO 15 E PARÁGRAFO ÚNICO DO MESMO ARTIGO.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/672/plo_714-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/672/plo_714-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 053/2018 QUE ACRESCENTA O PARÁGRAFO 3º AO ARTIGO 19, DA LEI MUNICIPAL N.º 081/1991, E DÁ OUTRAS PROVIDÊNCIAS. ACRESCENTA NO ARTIGO SUPRACITADO A POSSIBILIDADE DE CESSÃO DO SERVIDOR EM ESTÁGIO PROBATÓRIO, QUANDO FOR PARA ADMINISTRAÇÃO INDIRETA(FUNDAÇÃO, FUNDOS, AUTARQUIAS, EMPRESAS PÚBLICAS) DESTE MUNICÍPIO, BEM COMO PARA PODER LEGISLATIVO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, DESDE QUE SEJA ASSUMIR CARGO EM COMISSÃO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA Nº 005/2018 DE AUTORIA DO VEREADOR BARCELOS RESINA (PPL). ALTERANDO O ARTIGO 18 DO PLO 049/2018 QUE DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES E DÁ OUTRAS PROVIDÊNCIAS PARA EFEITO DE CÁLCULO E LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA NO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Conceição de Macabu</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/316/plo_n_01-2018_e_substitutivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/316/plo_n_01-2018_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE VALOR DOS PROVENTOS DOS CARGOS EM COMISSÃO, A FIM DE ATINGIR O VALOR DO SALÁRIO MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE COMPLEMENTO SALARIAL AOS SERVIDORES MUNICIPAIS, A FIM DE ATINGIR O SALÁRIO MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/420/plo_03-2018_-_transferencia_de_alunos_da_rede_municipal_violencia_domestica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/420/plo_03-2018_-_transferencia_de_alunos_da_rede_municipal_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSFERÊNCIA DE ALUNOS DA REDE MUNICIPAL DE ENSINO, EM DECORRÊNCIA DE CRIMES DE VIOLÊNCIA DOMÉSTICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/317/plo_04-2018_-_criacao_de_03_vagas_para_o_cargo_de_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/317/plo_04-2018_-_criacao_de_03_vagas_para_o_cargo_de_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 03 (TRÊS) VAGAS PARA O CARGO DE TÉCNICO DE ENFERMAGEM, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 001/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/323/plo_005-2018_-_legislativo_12122018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/323/plo_005-2018_-_legislativo_12122018.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 21 E § 1º DO ARTIGO 26 E OS ANEXOS DA LEI MUNICIPAL N.º 1.248/2013, QUE DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA DA CÂMARA DE CONCEIÇÃO DE MACABU-RJ E REVOGA AS DISPOSIÇÕES EM CONTRÁRIO</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Paulo Henrique - PH</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/324/plo_006-2018_-_legislativo_11122018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/324/plo_006-2018_-_legislativo_11122018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE LIÇÕES DE PRIMEIROS SOCORROS NA EDUCAÇÃO BÁSICA DA REDE ESCOLAR MUNICIPAL DA CIDADE DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Valmir Lessa</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/328/plo_343-2018_-_denominacao_de_vias_publicasdenominacao_de_vias_publicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/328/plo_343-2018_-_denominacao_de_vias_publicasdenominacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS. DENOMINA RUA WILSON PESSANHA PINTO A VIA PÚBLICA TRANSVERSAL AS RUAS JOÃO RODRIGUES BARROCO E JAIR BARCELOS, LOCALIZADAS NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/331/plo_08-2018_-_cria_a_diretoria_de_recursos_humanos_na_estrutura_administrativa_do_instituto_de_prev.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/331/plo_08-2018_-_cria_a_diretoria_de_recursos_humanos_na_estrutura_administrativa_do_instituto_de_prev.pdf</t>
   </si>
   <si>
     <t>CRIA A DIRETORIA DE RECURSOS HUMANOS NA ESTRUTURA ADMINISTRATIVA DO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ, E DÁ NOVA REDAÇÃO AOS ARTIGOS 11 E SEU PARÁGRAFO 6º, INSERE OS ARTIGOS 18-A E 18-B, E ATUALIZA O ANEXO ÚNICO, DA LEI MUNICIPAL 756/2006, DE 21 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/346/plo_09-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/346/plo_09-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL N.º 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021; ALTERAR A LEI MUNICIPAL Nº 1453 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/350/plo_010-2018_-_legislativo_13122018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/350/plo_010-2018_-_legislativo_13122018.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATUIDADE A IDOSO, PESSOA COM DEFICIÊNCIA E AO SEU ACOMPANHANTE, E ALUNOS DA REDE MUNICIPAL DE ENSINO NA ENTRADA DA EXPOSIÇÃO AGROPECUÁRIA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/351/plo_11-2018_-_altera_a_simbologia_do_cargo_de_provimento_em_comissao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/351/plo_11-2018_-_altera_a_simbologia_do_cargo_de_provimento_em_comissao.pdf</t>
   </si>
   <si>
     <t>ALTERA A SIMBOLOGIA DO CARGO DE PROVIMENTO EM COMISSÃO DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/353/plo_12-2018_-_dispoe_sobre_a_extincao_criacao_e_alteracao_da_simbologia_de_cargos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/353/plo_12-2018_-_dispoe_sobre_a_extincao_criacao_e_alteracao_da_simbologia_de_cargos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO, CRIAÇÃO E ALTERAÇÃO DA SIMBOLOGIA DE CARGOS DE PROVIMENTO EM COMISSÃO DA PROCURADORIA GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/355/plo_13-2018_-_alteracao_da_lei_municipal_n.o_128.1992.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/355/plo_13-2018_-_alteracao_da_lei_municipal_n.o_128.1992.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N.º 128/1992 DE 24 DE JULHO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/354/plo_14-2018_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/354/plo_14-2018_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao.pdf</t>
   </si>
   <si>
     <t>ALTERA A SIMBOLOGIA DE CARGOS DE PROVIMENTO EM COMISSÃO DA SECRETARIA MUNICIPAL DE PROMOÇÃO E DESENVOLVIMENTO SOCIAL, DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/356/plo_15-2018_-_criacao_de_vagas_para_tecnico_de_enfermagem_psf_enfermeiro_psf_e_medico_da_familia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/356/plo_15-2018_-_criacao_de_vagas_para_tecnico_de_enfermagem_psf_enfermeiro_psf_e_medico_da_familia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 01 (UMA) VAGA PARA O CARGO DE TÉCNICO DE ENFERMAGEM PSF, 02 (DUAS) VAGAS PARA O CARGO DE ENFERMEIRO PSF, 02 (DUAS) VAGAS PARA O CARGO DE MÉDICO DA FAMÍLIA, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/386/plo_16-2018_-_altera_a_simbologia_do_cargo_de_chefe_de_contabilidade_da_camara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/386/plo_16-2018_-_altera_a_simbologia_do_cargo_de_chefe_de_contabilidade_da_camara.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO "CAPUT" DO ART 26, ALTERA O ANEXO I, DA LEI MUNICIPAL Nº 1.248/2013, PARA ALTERAR A SIMBOLOGIA DO CARGO DE CHEFE DE CONTABILIDADE DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU/RJ, E REVOGA AS DISPOSIÇÕES EM CONTRÁRIO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/385/plo_17-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/385/plo_17-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1.490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021; ALTERAR A LEI MUNICIPAL Nº 1.453 QUE DISPÕES SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/389/plo_18-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/389/plo_18-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A: ALTERAR A LEI MUNICIPAL N.º 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERAR A LEI MUNICIPAL N.º 1453 QUE DISPÕE SOBRE DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/390/plo_19-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/390/plo_19-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A : ALTERAR A LEI MUNICIPAL N.º 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERAR A LEI MUNICIPAL N.º 1453 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DE EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/391/plo_20-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/391/plo_20-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A: ALTERAR A LEI MUNICIPAL N.º 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERAR A LEI MUNICIPAL N.º 1453 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/395/plo_21-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/395/plo_21-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A: ALTERAR A LEI MUNICIPAL N.º 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERAR A LEI MUNICIPAL N.º 1453 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/400/plo_22-2018_-_altera_o__1o_do_artigo_1o_da_lei_municipal_no_577.2003_de_2017.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/400/plo_22-2018_-_altera_o__1o_do_artigo_1o_da_lei_municipal_no_577.2003_de_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ARTIGO 1º DA LEI MUNICIPAL Nº 577/2003 DE 2017 DE FEVEREIRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/404/plo_23-2018_-_altera_a_lei_municipal_n.o_1.507_de_2018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/404/plo_23-2018_-_altera_a_lei_municipal_n.o_1.507_de_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º, O ARTIGO 3º E O ANEXO ÚNICO DA LEI MUNICIPAL N.º 1.507 DE 14 DE MARÇO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/415/plo_24-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/415/plo_24-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/417/plo_n_25-2018_comprimido.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/417/plo_n_25-2018_comprimido.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 1450 DE 30 DE MAIO DE 2017, E LEI N.º 756 DE 21 DE DEZEMBRO DE 2006, QUE ESTABELECEM ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA E DO PLANO AMORTIZAÇÃO PARA EQUACIONAMENTO DE DEFICIT ATUARIAL DO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES MUNICIPAIS DE CONCEIÇÃO DE MACABU - IPASCON.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/433/plo_26-2018_-_altera_a_lei_municipal_no_1.329_de_15_de_setembro_de_2014.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/433/plo_26-2018_-_altera_a_lei_municipal_no_1.329_de_15_de_setembro_de_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.329 DE 15 DE SETEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/440/plo_27-2018_-_aumento_remuneratorio_aos_profissionais_da_area_de_saude.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/440/plo_27-2018_-_aumento_remuneratorio_aos_profissionais_da_area_de_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO REMUNERATÓRIO AOS PROFISSIONAIS DA ÁREA DE SAÚDE COM HABILITAÇÃO EM MEDICINA, MÉDICOS ESPECIALISTAS AMBULATORIAIS CONTRATADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/452/plo_28-2018_-_plo_28-2018_-_semana_municipal_de_mobilizacao_contra_a_pedofilia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/452/plo_28-2018_-_plo_28-2018_-_semana_municipal_de_mobilizacao_contra_a_pedofilia.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO A TERCEIRA SEMANA DO MÊS DE MAIO COM A SEMANA MUNICIPAL DE MOBILIZAÇÃO CONTRA A PEDOFILIA.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/458/plo_30-2018_-_autoriza_o_poder_executivo_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/458/plo_30-2018_-_autoriza_o_poder_executivo_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NA IMPORTÂNCIA DE R$ 94.000,00 (NOVENTA E QUATRO MIL REAIS), PARA REFORÇAR DOTAÇÃO ORÇAMENTÁRIA DA PREFEITURA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/460/plo_31-2018_-_altera_o_anexo_i_da_lei_municipal_1.521_de_2018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/460/plo_31-2018_-_altera_o_anexo_i_da_lei_municipal_1.521_de_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL 1.521 DE 18 DE ABRIL DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/461/plo_032-2018_-_dispoe_acerca_da_prestacao_de_agua_e_esgoto_sanitario_no_municipio_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/461/plo_032-2018_-_dispoe_acerca_da_prestacao_de_agua_e_esgoto_sanitario_no_municipio_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO DE ABASTECIMENTO DE ÁGUA E ESGOTO SANITÁRIO NO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/481/plo_33-2018_-_cria_nova_simbologia_de_cargo_de_provimento_em_comissao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/481/plo_33-2018_-_cria_nova_simbologia_de_cargo_de_provimento_em_comissao.pdf</t>
   </si>
   <si>
     <t>CRIA NOVA SIMBOLOGIA DE CARGO DE PROVIMENTO EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA MUNICIPAL E ALTERA LEI N.º 367 DE 01 DE ABRIL DE 2000 E LEU N.º 918 DE 20 DE MARÇO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/524/plo_34-2018_-_institui_a_campanha_abril_marrom.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/524/plo_34-2018_-_institui_a_campanha_abril_marrom.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "ABRIL MARROM" DE PREVENÇÃO E COMBATE ÀS DIVERSAS ESPÉCIES DE CEGUEIRA, NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/533/plo_35-2018_-_criacao_alteracao_de_nomenclatura_e_de_simbologia_de_cargos_de_provimento_em_comissao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/533/plo_35-2018_-_criacao_alteracao_de_nomenclatura_e_de_simbologia_de_cargos_de_provimento_em_comissao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, ALTERAÇÃO DE NOMENCLATURA E DE SIMBOLOGIA DE CARGOS DE PROVIMENTO EM COMISSÃO DA PREFEITURA MUNICIPAL DE CONCEIÇÃO DE MACABU, COM ALTERAÇÃO LEI MUNICIPAL N.º 041/1990, LEI MUNICIPAL N.º 936/2009 E A LEI MUNICIPAL N.º1281/2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/540/plo_36-2018_-_denominacao_do_predio_da_secretaria_municipal_de_educacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/540/plo_36-2018_-_denominacao_do_predio_da_secretaria_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO NILCE DE SOUZA SANTOS CONHECIDA COMO VOVÓ NILCE, O PRÉDIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, LOCALIZADO NA RUA LUCI DE AZEVEDO MONTEIRO, N.º 31, BOCAINA, CONCEIÇÃO DE MACABU - RJ.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/541/plo_37-2018_-_fica_denominada_sala_utilizada_como_almoxarifado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/541/plo_37-2018_-_fica_denominada_sala_utilizada_como_almoxarifado.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA JOSÉ EDUARDO NERES(BIRIBA) A SALA/ESPAÇO UTILIZADO COMO ALMOXARIFADO NO HOSPITAL MUNICIPAL ANA MOREIRA, NO PRÉDIO LOCALIZADO À RUA ROZENDO FONTES TAVARES, N.º 199, BOCAINA, CONCEIÇÃO DE MACABU - RJ.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/542/plo_38-2018_-_denominada_rua.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/542/plo_38-2018_-_denominada_rua.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA RUA FRANQUILINO PAULO A RUA SEM DENOMINAÇÃO, PARALELA A RJ-182 E RUA QUIRINO NUNES, VILA LEOLINDA, BAIRRO USINA - CONCEIÇÃO DE MACABU-RJ.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/544/plo_39-2018_-_altera_a_lei_municipal_no_1490_que_dispoe_sobre_o_plano_plurianual.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/544/plo_39-2018_-_altera_a_lei_municipal_no_1490_que_dispoe_sobre_o_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021; ALTERAR A LEI MUNICIPAL Nº 1453 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/549/plo_40-2018_-_disciplina_os_procedimentos_de_baixa_de_bens_moveis_permanentes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/549/plo_40-2018_-_disciplina_os_procedimentos_de_baixa_de_bens_moveis_permanentes.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA OS PROCEDIMENTOS DE BAIXA DE BENS MÓVEIS PERMANENTES DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/550/plo_41-2018_-_autoriza_o_poder_executivo_a_abrir_credito_suplementar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/550/plo_41-2018_-_autoriza_o_poder_executivo_a_abrir_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 165.976,40 (CENTO E SESSENTA E CINCO MIL NOVECENTOS E SETENTA E SEIS REAIS E QUARENTA CENTAVOS) PARA REFORÇO DAS DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, CONSTANTES NO ANEXO I.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/556/plo_42-2018_-_disciplina_a_participacao_do_municipio_de_conceicao_de_macabu_em_consorcio_publico.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/556/plo_42-2018_-_disciplina_a_participacao_do_municipio_de_conceicao_de_macabu_em_consorcio_publico.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU EM CONSÓRCIO PÚBLICO, DISPENSA A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/570/plo_043-2018_-_altera_a_lei_n._1.520-2018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/570/plo_043-2018_-_altera_a_lei_n._1.520-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 1.520 DE 18 DE ABRIL DE 2018, QUE ESTIPULA O VALOR MENSAL DA AMORTIZAÇÃO DO PASSIVO ATUARIAL DO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES MUNICIPAIS DE CONCEIÇÃO DE MACABU - IPASCON, PARA O EXERCÍCIO DE 2018, E PUBLICA O ANEXO I COM O PLANO ANUAL DE AMORTIZAÇÃO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 76 A 79, E REVOGA OS ARTIGOS 80 E 81 DA LEI ORGÂNICA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/575/plo_45-2018_-_abertura_de_vagas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/575/plo_45-2018_-_abertura_de_vagas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE VAGAS, TODOS DE PROVIMENTO EFETIVO, A SEREM PREENCHIDAS ATRAVÉS DE CONCURSO PÚBLICO A REALIZAR-SE NO CORRENTE ANO, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/576/plo_46-2018_-_reducao_de_carga_horaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/576/plo_46-2018_-_reducao_de_carga_horaria.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 021 DE 14 DE NOVEMBRO DE 1997, QUE DISPÕE SOBRE REDUÇÃO DE CARGA HORÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/600/plo_48-2018_-_abertura_de_vagas_em_cargo_de_provimento_de_comissao_na_procuradoria_geral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/600/plo_48-2018_-_abertura_de_vagas_em_cargo_de_provimento_de_comissao_na_procuradoria_geral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE VAGAS EM CARGO DE PROVIMENTO DE COMISSÃO NA PROCURADORIA GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/602/plo_49-2018_-_dispoe_sobre_o_plano_plurianual.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/602/plo_49-2018_-_dispoe_sobre_o_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A: ALTERAR A LEI MUNICIPAL Nº 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERAR A LEI MUNICIPAL Nº 1453 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/604/plo_50-2018_-_dispoe_sobre_denominacao_de_logradouros_publicos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/604/plo_50-2018_-_dispoe_sobre_denominacao_de_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS. DENOMINA COMO EVANDRO DE PAULA GOMES, A VIA PÚBLICA PARALELA A PRAÇA DR. JOSÉ BONIFÁCIO TASSARA E A AVENIDA VICTOR SENCE, NA REGIÃO CENTRAL DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/605/plo_51-2018_-_reserva_de_cargos_e_empregos_para_negros_e_indios_nos_concursos_publicos_para_provimen.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/605/plo_51-2018_-_reserva_de_cargos_e_empregos_para_negros_e_indios_nos_concursos_publicos_para_provimen.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE CARGOS E EMPREGOS PARA NEGROS E ÍNDIOS NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS E EMPREGOS INTEGRANTES DOS QUADROS PERMANENTES DE PESSOAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/614/plo_52-2018_-_institui_o_programa_municipal_de_apoio_aos_catadores_de_materiais_reciclaveis.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/614/plo_52-2018_-_institui_o_programa_municipal_de_apoio_aos_catadores_de_materiais_reciclaveis.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APOIO AOS CATADORES DE MATERIAIS RECICLÁVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/619/plo_53-2018_-_obrigatoriedade_de_ser_inseridos_no_curriculum_escolar_desfiles_civicos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/619/plo_53-2018_-_obrigatoriedade_de_ser_inseridos_no_curriculum_escolar_desfiles_civicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE A OBRIGATORIEDADE DE SER INSERIDOS NO CURRICULUM ESCOLAR DESFILES CÍVICOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/628/plo_54-2018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/628/plo_54-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1490 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERAR A LEI MUNICIPAL Nº 1453 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>André da Mudança</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/631/plo_55-2018_-_institui_o_dia_municipal_do_assessor_parlamentar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/631/plo_55-2018_-_institui_o_dia_municipal_do_assessor_parlamentar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO ASSESSOR PARLAMENTAR DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/639/plo_56-2018_-_plano_de_cargos_carreiras_e_salarios_da_administracao_direta_do_poder_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/639/plo_56-2018_-_plano_de_cargos_carreiras_e_salarios_da_administracao_direta_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/642/plo_57-2018_-_criacao_e_procedimentos_quanto_ao_porte_da_cedula_de_identidade_funcional_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/642/plo_57-2018_-_criacao_e_procedimentos_quanto_ao_porte_da_cedula_de_identidade_funcional_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E PROCEDIMENTOS QUANTO AO PORTE DA CÉDULA DE IDENTIDADE FUNCIONAL PELOS GUARDAS MUNICIPAIS DA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/645/plo_58-2018_-_criacao_de_02_vagas_para_o_cargo_de_agente_fiscal_de_posturas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/645/plo_58-2018_-_criacao_de_02_vagas_para_o_cargo_de_agente_fiscal_de_posturas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 02 (DUAS) VAGAS PARA O CARGO DE AGENTE FISCAL DE POSTURAS, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/646/plo_687-2018_-_criacao_de_01_vaga_para_o_cargo_de_farmaceutico.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/646/plo_687-2018_-_criacao_de_01_vaga_para_o_cargo_de_farmaceutico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 01 (UMA) VAGA PARA O CARGO DE FARMACÊUTICO, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/647/plo_60-2018_-_concessao_de_abono_de_natal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/647/plo_60-2018_-_concessao_de_abono_de_natal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS EFETIVOS  DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS. A RUA "F" DO LOTEAMENTO GAIVOTA, PASSA A DENOMINAR SE IDALÍCIO JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/650/plo_062-2018_-_e_emenda__-__restringe_o_consumo_de_bebidas_alcoolicas_nos_logradouros_publicos_do_municipio_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/650/plo_062-2018_-_e_emenda__-__restringe_o_consumo_de_bebidas_alcoolicas_nos_logradouros_publicos_do_municipio_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>RESTRINGE O CONSUMO DE BEBIDAS ALCOÓLICAS NOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/651/plo_63-2018_-_criacao_de_01_vaga_para_o_cargo_de_pedagogo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/651/plo_63-2018_-_criacao_de_01_vaga_para_o_cargo_de_pedagogo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 01 (UMA) VAGA PARA O CARGO DE PEDAGOGO, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/656/plo_64-2018_-_dispoe_sobre_a_reorganizacao_administrativa_aodo_poder_executivo_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/656/plo_64-2018_-_dispoe_sobre_a_reorganizacao_administrativa_aodo_poder_executivo_do_municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE  CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/657/plo_049-2018_-_executivo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/657/plo_049-2018_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES E DÁ OUTRAS PROVIDÊNCIAS PARA EFEITO DE CÁLCULO E LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA NO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/658/plo_699-2018_-_criacao_de_03_vagas_para_o_cargo_de_nutricionista_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/658/plo_699-2018_-_criacao_de_03_vagas_para_o_cargo_de_nutricionista_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 03(TRÊS) VAGAS PARA O CARGO DE NUTRICIONISTA, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/669/plo_711-2018_-_pagar_o_abono_para_profissionais_do_magisterio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/669/plo_711-2018_-_pagar_o_abono_para_profissionais_do_magisterio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PAGAR O ABONO PARA O ALCANCE MÍNIMO DE 60,0% (SESSENTA POR CENTO) DOS PROFISSIONAIS DO MAGISTÉRIO DO ENSINO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/670/plo_068-2018_-_altera_o_plano_de_cargos_da_administracao_direta_e_indireta_do_municipio_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/670/plo_068-2018_-_altera_o_plano_de_cargos_da_administracao_direta_e_indireta_do_municipio_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>INCLUI E ALTERA ARTIGOS, PARÁGRAFOS, INCISOS E ANEXOS DA LEI MUNICIPAL N.º 1.554 DE 05/12/2018, QUE TRATA DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/671/plo_713-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/671/plo_713-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO 3º AO ARTIGO 19, DA LEI MUNICIPAL Nº 081/1991, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/675/plo_70-2018_-_concessao_de_abono_de_natal_aos_servidores_do_poder_legislativo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/675/plo_70-2018_-_concessao_de_abono_de_natal_aos_servidores_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO DE NATAL AOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/676/plo_71-2018_-_reajusta_os_valores_da_contribuicao_de_iluminacao_publica_-_cip.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/676/plo_71-2018_-_reajusta_os_valores_da_contribuicao_de_iluminacao_publica_-_cip.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA - CIP,  PARA O ANO DE 2019, CONFORME PREVISTO NO PARÁGRAFO ÚNICO DO ART. 2º DA LEI MUNICIPAL N.º 1.495/2017.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/680/plo_072-2018_-_regulamenta_a_forma_de_concessao_de_diarias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/680/plo_072-2018_-_regulamenta_a_forma_de_concessao_de_diarias.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FORMA DE CONCESSÃO DE DIÁRIA NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/334/pre_001-2018_-_cria_comissao_permanente_de_seguranca_publica.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/334/pre_001-2018_-_cria_comissao_permanente_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO PERMANENTE DE SEGURANÇA PÚBLICA NA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, ACRESCENTANDO O INCISO X, AO PARÁGRAFO ÚNICO DO ARTIGO 49, DA RESOLUÇÃO Nº 022, DE 28 DE JUNHO DE 1991, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/335/pre_02-2018_-_dipoe_sobre_o_horario_de_funcionamento_das_sessoes_legislativas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/335/pre_02-2018_-_dipoe_sobre_o_horario_de_funcionamento_das_sessoes_legislativas.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO "CAPUT" DO ART. 148, DA RESOLUÇÃO Nº 022/1991, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/336/pre_003-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_souza_neves.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/336/pre_003-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_souza_neves.pdf</t>
   </si>
   <si>
     <t>CONDEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR ANDRÉ LUIZ DE SOUZA NEVES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO DELEGADO TITULAR DA 122ª DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/337/pre_004-2018_-_concede_titulo_de_honra_ao_merito_a_nivaldo_de_souza_pereira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/337/pre_004-2018_-_concede_titulo_de_honra_ao_merito_a_nivaldo_de_souza_pereira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR NIVALDO DE SOUZA PEREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO CHEFE DE SERVIÇO DA 122ª DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/338/pre_005-2018_-_concede_ttitulo_de_honra_ao_merito_a_diego_frederico_da_silva_bastos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/338/pre_005-2018_-_concede_ttitulo_de_honra_ao_merito_a_diego_frederico_da_silva_bastos.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR DIEGO FREDERICO DA SILVA BASTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO INSPETOR LOTADO NA 122ª DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/339/pre_006-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_ferreira_de_almeida.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/339/pre_006-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_ferreira_de_almeida.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR GUSTAVO FERREIRA DE ALMEIDA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO INSPETOR LOTADO NA 122ª DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/340/pre_007-2018_-_concede_titulo_de_honra_ao_merito_a_marcelo_feijo_botelho_pinheiro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/340/pre_007-2018_-_concede_titulo_de_honra_ao_merito_a_marcelo_feijo_botelho_pinheiro.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR MARCELO FEIJÓ BOTELHO PINHEIRO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO COMISSÁRIO DE POLÍCIA LOTADO NA 122ª DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/344/pre_008-2018_-_concede_titulo_de_honra_ao_merito_a_alex_teixeira_de_carvalho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/344/pre_008-2018_-_concede_titulo_de_honra_ao_merito_a_alex_teixeira_de_carvalho.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR ALEX TEIXEIRA DE CARVALHO, 1º TENENTE POLICIAL MILITAR, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO COMANDANTE DA 2ª COMPANHIA DE POLICIA MILITAR DO 32º BPM/MACAÉ.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/343/pre_009-2018_-_concede_titulo_de_honra_ao_merito_a_jose_ricardo_aquino_dos_santos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/343/pre_009-2018_-_concede_titulo_de_honra_ao_merito_a_jose_ricardo_aquino_dos_santos.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ RICARDO AQUINO, 2º SARGENTE POLICIAL MILITAR, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO COMANDANTE DO GAT DA 2ª COMPANHIA DE POLICIA MILITAR DO 32º BPM/MACAÉ.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/342/pre_010-2018_-_concede_titulo_de_honra_ao_merito_a_claudio_luis_teixeira_de_andrade_filho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/342/pre_010-2018_-_concede_titulo_de_honra_ao_merito_a_claudio_luis_teixeira_de_andrade_filho.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR CLAUDIO LUIS TEIXEIRA DE ANDRADE FILHO, CABO DA POLÍCIA MILITAR, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO COMPONENTE DO GAT DA 2ª COMPANHIA DE POLICIA MILITAR DO 32º BPM/MACAÉ.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/341/pre_011-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_alexandre_matos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/341/pre_011-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_alexandre_matos.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR GUSTAVO ALEXANDRE MATOS, SOLDADO POLICIAL MILITAR, PELOS RELEVANTE SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO COMPONENTE DO GAT DA 2ª COMPANHIA DE POLÍCIA MILITAR DO 32º BPM/MACAÉ.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/364/pre_012-2018_-_concede_titulo_de_honra_merito_a_equipe_de_atletas_corredores_runners_macabu_atraves_de_seus_representantes..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/364/pre_012-2018_-_concede_titulo_de_honra_merito_a_equipe_de_atletas_corredores_runners_macabu_atraves_de_seus_representantes..pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO A EQUIPE DE ATLETAS CORREDORES "RUNNERS MACABU", ATRAVÉS DE SEUS REPRESENTANTES.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/365/pre_013-2018_-_concede_o_titulo_de_cidadao_macabuense_ao_reverendo_francishaimer_steiner.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/365/pre_013-2018_-_concede_o_titulo_de_cidadao_macabuense_ao_reverendo_francishaimer_steiner.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO MACABUENSE AO REVERENDO FRANCISHAIMER STEINER.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pre_14-2018_-_concede_titulo_de_honra_ao_merito_a_leonardo_couri_pinheiro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pre_14-2018_-_concede_titulo_de_honra_ao_merito_a_leonardo_couri_pinheiro.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR LEONARDO COURI PINHEIRO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMANDANTE DO COMANDO DE BOMBEIROS DE ÁREA (CBA) - BAIXADAS LITORÂNEAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/358/pre_15-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_siqueira_do_carmo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/358/pre_15-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_siqueira_do_carmo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SENHOR ANDRÉ LUIZ SIQUEIRA DO CARMO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO COMANDANTE DO 9° GRUPAMENTO DE BOMBEIRO MILITAR - MACAÉ/RJ.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/360/pre_016-2018_-_concede_titulo_de_cidadao_macabuense_a_edemar_gomes_de_azevedo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/360/pre_016-2018_-_concede_titulo_de_cidadao_macabuense_a_edemar_gomes_de_azevedo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO MACABUENSE AO SENHOR EDEMAR GOMES DE AZEVEDO, NATURAL DO MUNICÍPIO DE SANTA MARIA MADALENA/RJ, PELA SUA CONTRIBUIÇÃO PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, ATUANDO NO COMÉRCIO VAREJISTA DESDE O ANO DE 1998.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/377/pre_017-2018_-_concede_titulo_de_honra_ao_merito_a_roberto_robadey_costa_junior..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/377/pre_017-2018_-_concede_titulo_de_honra_ao_merito_a_roberto_robadey_costa_junior..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR ROBERTO ROBADEY COSTA JÚNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU COMO SECRETÁRIO DE ESTADO DE DEFESA CIVIL E COMANDANTE-GERAL DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/359/pre_018-2018_-_concede_titulo_de_cidadao_macabuense_a_silvio_viana_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/359/pre_018-2018_-_concede_titulo_de_cidadao_macabuense_a_silvio_viana_da_silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO MACABUENSE AO SENHOR SILVIO COSTA VIANA DA SILVA, NATURAL DO MUNICÍPIO DE CATAGUASES/MG, PELA SUA CONTRIBUIÇÃO PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, ATUANDO NO COMÉRCIO VAREJISTA DESDE O ANO DE 2009.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/361/pre_019-2018_-_concede_titulo_de_honra_ao_merito_a_paulo_cesar_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/361/pre_019-2018_-_concede_titulo_de_honra_ao_merito_a_paulo_cesar_da_silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SENHOR PAULO CÉSAR DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE MACABUENSE NAS ÚLTIMAS QUATRO DÉCADAS, COMO MEMBRO RELIGIOSO DA IGREJA APOSTÓLICA LOCALIZADA NO BAIRRO GARAPA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/363/pre_020-2018_-_concede_titulo_de_cidadao_macabuense_a_claudio_hermes_lessa_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/363/pre_020-2018_-_concede_titulo_de_cidadao_macabuense_a_claudio_hermes_lessa_da_silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR CLÁUDIO HERMES LESSA DA SILVA, NATURAL DO MUNICÍPIO DE CAMPOS DE GOYTACAZES, PELA SUA CONTRIBUIÇÃO PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, EXERCENDO A PROFISSÃO DE MECÂNICO, DE FORMA AUTÔNOMA, SEMPRE DISPOSTO A AJUDAR A POPULAÇÃO CARENTE DA CIDADE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Dr. Fernando</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/362/pre_021-2018_-_concede_titulo_de_honra_ao_merito_a_flaviano_leal_de_souza.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/362/pre_021-2018_-_concede_titulo_de_honra_ao_merito_a_flaviano_leal_de_souza.pdf</t>
   </si>
   <si>
     <t>CONCEDE  TÍTULO DE HONRA AO MÉRITO AO SENHOR FLAVIANO LEAL DE SOUZA, PELOS RELEVANTES SERVIÇOS PRESTADOS AOS PRODUTORES RURAIS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO TÉCNICO EM AGROPECUÁRIA LOTADO NA EMPRESA DE ASSISTÊNCIA TÉCNICA EXTENSÃO RURAL (EMATER/RJ).</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/370/pre_022-2018_-_concede_titulode_honra_ao_merito_a_pedro_carvalho_guimaraes_cruz.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/370/pre_022-2018_-_concede_titulode_honra_ao_merito_a_pedro_carvalho_guimaraes_cruz.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR PEDRO CARVALHO GUIMARÃES CRUZ, PELOS RELEVANTES SERVIÇOS PRESTADOS AOS PRODUTORES RURAIS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO EXTENSIONISTA RURAL LOTADO NA EMPRESA DE ASSISTÊNCIA TÉCNICA EXTENSÃO RURAL (EMATER/RJ).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/366/resolucao_legislativa_n_023-2018_-_concede_titulo_de_cidadao_macabuense__a_jorge_antonio_de_almeida_nogueira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/366/resolucao_legislativa_n_023-2018_-_concede_titulo_de_cidadao_macabuense__a_jorge_antonio_de_almeida_nogueira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR JORGE ANTONIO DE ALMEIDA NOGUEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO MOTORISTA DA ÁREA DA SAÚDE POR MAIS DE UMA DÉCADA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA PROFESSORA CELINA BELLAS AO SENHOR CLAUDIO EDUARDO BARBOSA LINHARES, PELOS RELEVANTES SERVIÇOS PRESTADOS A EDUCAÇÃO E A CULTURA NO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/369/pre_025_-_2018_-_concede_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/369/pre_025_-_2018_-_concede_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AOS SENHORES DIEGO DE MORAES PINHEIRO GUIMARÃES (COMANDANTE DO PABM 1/9); RAFAEL BRAZÃO DA GAMA (EX-COMANDANTE PABM 1/9); JORGE LUIZ CARVALHO RODRIGUES (SUBTENENTE); RENATO DE LIMA TAVARES (SUBTENENTE); VICTOR DOS SANTOS MOURA (1º SARGENTO); CARLOS CESAR MARQUES DE OLIVEIRA (1º SARGENTO); LUIZ MARCELO GONÇALVES DE OLIVEIRA (1º SARGENTO); MARCELO DE AGUIAR (2º SARGENTO) E OZEAS DE SENNA RIBEIRO JUNIOR (3º SARGENTO), AMBOS LOTADOS NO POSTO AVANÇADO DE BOMBEIRO MILITAR (PABM 1/9) VINCULADO AO 9º GRUPO DE BOMBEIRO MILITAR (GBM) DE MACAÉ, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE MACABUENSE NA FUNÇÃO DE PREVENÇÃO E COMBATE A INCÊNDIOS, SALVAGUARDA DE BENS MATERIAIS, BUSCAS, SALVAMENTOS E SOCORROS PÚBLICOS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/371/pre_26-2018_-_concede_titulo_de_cidadao_macabuense_a_vivaldo_caetano_da_fonseca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/371/pre_26-2018_-_concede_titulo_de_cidadao_macabuense_a_vivaldo_caetano_da_fonseca.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR VIVALDO CAETANO DA FONSECA, NATURAL DO MUNICÍPIO DE CAMPOS DOS GOYTACAZES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU HÁ MAIS DE SETE DÉCADAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/378/pre_027-2018_-_concede_mocao_de_apalusos_ao_clube_de_forcas_integradas_buscando_o_reino_do_amor_fibra.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/378/pre_027-2018_-_concede_mocao_de_apalusos_ao_clube_de_forcas_integradas_buscando_o_reino_do_amor_fibra.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO CLUBE DE FORÇAS INTEGRADAS BUSCANDO O REINO DO AMOR (FIBRA) PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/380/pre_028-2018_-_concede_mocao_de_aplausos_a_associacao_dos_pastores_evagelicos_aplecem.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/380/pre_028-2018_-_concede_mocao_de_aplausos_a_associacao_dos_pastores_evagelicos_aplecem.pdf</t>
   </si>
   <si>
     <t>CONCEDE MONÇÃO DE APLAUSOS A ASSOCIAÇÃO DOS PASTORES EVANGÉLICOS (APLECEM) PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/381/pre_029-2018_-_concede_mocao_de_aplausos_a_associacao_macabuense_de_trilheiros.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/381/pre_029-2018_-_concede_mocao_de_aplausos_a_associacao_macabuense_de_trilheiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A ASSOCIAÇÃO MACABUENSE DE TRILHEIROS (AMT) PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/382/pre_030-2018_-_concede_mocao_de_aplausos_a_nichollas_augusto_ribeiro_martins.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/382/pre_030-2018_-_concede_mocao_de_aplausos_a_nichollas_augusto_ribeiro_martins.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR NICHOLLAS AUGUSTO RIBEIRO MARTINS PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/383/pre_031-2018_-_concede_titulo_de_honra_ao_merito_ao_marco_antonio_oliveira_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/383/pre_031-2018_-_concede_titulo_de_honra_ao_merito_ao_marco_antonio_oliveira_da_silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR MARCO ANTONIO OLIVEIRA DA SILVA, PELAS RELEVANTES AÇÕES ADMINISTRATIVAS E LEGISLATIVAS REALIZADAS NO ANO DE 2017, COMO PRESIDENTE DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/384/pre_032_-_2018_-_concede_titulo_de_honra_ao_merito_a_guardas_municipais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/384/pre_032_-_2018_-_concede_titulo_de_honra_ao_merito_a_guardas_municipais.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE HONRA AO MÉRITO A GUARDA MUNICIPAL DE CONCEIÇÃO DE MACABU, NAS PESSOAS DO EXMO. SRº SECRETÁRIO MUNICIPAL DE SEGURANÇA PÚBLICA, WAGNER AZEVEDO DOS SANTOS, BEM COMO DOS ILMOS. GUARDAS: ALDECI DOS SANTOS GOMES JUNIOR, ALAN LOUZA DE MORAES, CARLOS ALBERTO MASSENA DA SILVA, CARLOS EDUARDO NEVES CARDOSO, CHARLES HENRIQUE S. DE BRITO, EDMAR PEREIRA DA SILVA, EIDE CRISTINA DE MACEDO SILVA, ELIA BENTA DA SILVA, ELIAS VIANA BERBAT, EMILSON DA CRUZ MENDONÇA, GERALDO GOMES DE SOUZA, HÉRCULES DA SILVA PEREIRA, HUGO COTTS DE PAULA, JEFERSON DE ALMEIDA FERREIRA, JORGE CRRÊA DA ROCHA, JURANDIR RIBEIRO GOMES, LEIR ROCHA DA SILVA, LERLIÊ DOS SANTOS SOUZA, LOURIVAL SPESSE RANGEL, LUIS CLAUDIO DA COSTA MELIS, LUIS CLAUDIO RANGEL MEDEIROS, LUIS MAURICIO BARRETO FERREIRA, MANOLO NAVARRO DE PAULA, MARCELINO DUTRA PARETO, MARCELO MOÇO DOS SANTOS, MARCELO RODRIGUES DOS SANTOS, MARCIO MOTA PAIXÃO, MARCO ANTONIO PEREIRA DE SOUZA, MARCOS TALLES VIANA BASTOS, MARILENE DE L. FABIANO BATISTA, NILSON AZEVEDO ANDRADE, PAULO PEDRO GOMES FRANCISCO, RAMON DE ALMEIDA FARAH, ROBERTO LOPES CORDEIRO JUNIOR, RONALD MOISÉS MAURICIO, VAGNER DA PAZ DE MORAES, VÂNIA DOS S. SANTIAGO DA SILVA, WILSON PEREIRA DA SILVA E ZELÂNDIO DA SILVA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/387/pre_033-2018_-_concede_titulo_de_cidadao_macabuense_a_marcelo_feijo_botelho.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/387/pre_033-2018_-_concede_titulo_de_cidadao_macabuense_a_marcelo_feijo_botelho.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR MARCELO FEIJÓ BOTELHO PINHEIRO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, COMO COMISSÁRIO DE POLÍCIA LOTADO NA 122ª DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/393/pre_034-2018_-_concede_titulo_de_cidadao_macabuense_ao_senhor_josias_correa_ferraz.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/393/pre_034-2018_-_concede_titulo_de_cidadao_macabuense_ao_senhor_josias_correa_ferraz.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE CIDADÃO MACABUENSE AO SENHOR JOSIAS CORREA FERRAZ, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO COMO FUNCIONÁRIO DA AGÊNCIA DO INSTITUO NACIONAL DE SEGURIDADE SOCIAL (INSS) LOCALIZADA NO MUNICÍPIO DE CORDEIRO.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pre_035-2018_-_concede_titulo_de_cidada_macabuense_a_senhora_elza_silva_cardoso.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pre_035-2018_-_concede_titulo_de_cidada_macabuense_a_senhora_elza_silva_cardoso.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE CIDADÃ MACABUENSE A SENHORA ELZA SILVA CARDOSO, NATURAL DO MUNICÍPIO DE CASTELO/ES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Andre Fisioterapeuta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pre_036_-_2018-concede_titulo_de_cidadao_macabuense_ao_senhor_claudenir_da_silva_diniz.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pre_036_-_2018-concede_titulo_de_cidadao_macabuense_ao_senhor_claudenir_da_silva_diniz.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR CLAUDENIR DA SILVA DINIZ, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE MACABUENSE COMO PRESIDENTE, FUNDADOR E MEMBRO RELIGIOSO DA IGREJA MISSÃO EVANGÉLICA MINISTÉRIO COLUNA DA VERDADE.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/398/pre_037-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_jocelio_pinto_figueira.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/398/pre_037-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_jocelio_pinto_figueira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR JOCÉLIO PINTO FIGUEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE MACABUENSE COMO MEMBRO RELIGIOSO DA ASSEMBLÉIA DE DEUS MINISTÉRIO MADUREIRA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/407/pre_038-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_renato_cesar_pires_dos_santos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/407/pre_038-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_renato_cesar_pires_dos_santos.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE HONRA AO MÉRITO AO SENHOR RENATO CÉSAR PIRES DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO A FRENTE DA 122ª DP.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/408/pre_039-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_togerio_antonio_alves.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/408/pre_039-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_togerio_antonio_alves.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TITULO DE HONRA AO MÉRITO AO SENHOR ROGÉRIO ANTÔNIO ALVES, INSPETOR LOTADO NA 122ªDP, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/414/resolucao_n_040-2018_-_dispoe_sobre_o_uso_de_vestimentas_no_ambito_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/414/resolucao_n_040-2018_-_dispoe_sobre_o_uso_de_vestimentas_no_ambito_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE VESTIMENTAS NO ÂMBITO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/422/pre_041-2018_-_dispoe_sobre_a_proibicao_do_uso_do_celular_durante_as_sessoes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/422/pre_041-2018_-_dispoe_sobre_a_proibicao_do_uso_do_celular_durante_as_sessoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE APARELHO DE TELEFONE CELULAR DURANTE A REALIZAÇÃO DAS SESSÕES ORDINÁRIAS, EXTRAORDINÁRIAS E SOLENE NO PLENÁRIO PREFEITO ROZENDO FONTES TAVARES E NO AUDITÓRIO VEREADOR ANTÔNIO CARLOS FIGUEIREDO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/428/pre_042-2018_-_concede_mocao_de_aplausos_a_asenhora_thais_macedo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/428/pre_042-2018_-_concede_mocao_de_aplausos_a_asenhora_thais_macedo.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SENHORA THAÍS MACEDO, POR ELEVAR O NOME DA CIDADE DE CONCEIÇÃO DE MACABU POR TODO O BRASIL, COMO CANTORA E ARTISTA DO SAMBA, CONSIDERADA UMA DAS REVELAÇÕES DA NOVA GERAÇÃO DA MÚSICA BRASILEIRA.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/579/pre_043-2018_-_autoriza_o_chefe_do_poder_legislativo_a_outorgar_permissao_de_uso_do_predio_anexo_a_camara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/579/pre_043-2018_-_autoriza_o_chefe_do_poder_legislativo_a_outorgar_permissao_de_uso_do_predio_anexo_a_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER LEGISLATIVO A OUTORGAR PERMISSÃO DE USO DAS INSTALAÇÕES DO PRÉDIO SITUADO A PRAÇA JOSÉ BONIFÁCIO TASSARA, Nº 125, CENTRO, CONCEIÇÃO DE MACABU/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/609/pre_044-2018_-_concede_mocao_de_aplausos_ao_senhor_franklin_santiago_lima.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/609/pre_044-2018_-_concede_mocao_de_aplausos_ao_senhor_franklin_santiago_lima.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR FRANKLIN SANTIAGO LIMA, SOLDADO DA POLÍCIA MILITAR DO ESTADO DO RIO DE JANEIRO (PMERJ) PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, NO GRUPO DE AÇÕES TÁTICAS (GAT) NA 2ª CIA VINCULADA AO 32º BATALHÃO DE POLÍCIA MILITAR (BPM).</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/610/pre_045_-_2018_-_concede_mocao_de_aplausos_ao_senhor_genildo_pereira_de_sousa_junior.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/610/pre_045_-_2018_-_concede_mocao_de_aplausos_ao_senhor_genildo_pereira_de_sousa_junior.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR GENILDO PEREIRA DE SOUSA JÚNIOR, SARGENTO DA POLÍTICA MILITAR DO ESTADO DO RIO DE JANEIRO (PMERJ) PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, NO COMANDO DO GRUPO DE AÇÕES TÁTICAS (GAT) NA 2ª CIA VINCULADA AO 32º BATALHÃO DE POLÍCIA MILITAR (BPM).</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/611/pre_046-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/611/pre_046-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR ÍTALO DOS SANTOS SOUTINHO, CABO DA POLÍCIA MILITAR DO ESTADO DO RIO DE JANEIRO (PMERJ) PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU, NO GRUPO DE AÇÕES TÁTICAS (GAT) NA 2ª CIA VINCULADA AO 32º BATALHÃO DE POLÍCIA MILITAR (BPM).</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/641/pre_047-2018_-_concede_mocao_de_aplausos_ao_senhor_alejandro_dominguez_carralero.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/641/pre_047-2018_-_concede_mocao_de_aplausos_ao_senhor_alejandro_dominguez_carralero.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDA MOÇÃO DE APLAUSOS AO SENHOR ALEJANDRO DOMÍNGUEZ CARRALERO, MÉDICO PARTICIPANTE DO PROGRAMA MAIS MÉDICOS DO GOVERNO FEDERAL, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MACABUENSE NA ESTRATÉGIA DE SAÚDE DA FAMÍLIA (ESF).</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/643/pre_048-2018_-_concede_mocao_de_aplausos_a_yanetxy_gongora_alvarez.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/643/pre_048-2018_-_concede_mocao_de_aplausos_a_yanetxy_gongora_alvarez.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDA MOÇÃO DE APLAUSOS Á SENHORA YANETXY GÓNGORA ALVAREZ, MÉDICA PARTICIPANTE DO PROGRAMA MAIS MÉDICOS DO GOVERNO FEDERAL, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MACABUENSE NA ESTRATÉGIA DE SAÚDE DA FAMÍLIA (ESF).</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/644/pre_049-2018_-_concede_mocao_de_aplausos_a_taimi_cobas_duran.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/644/pre_049-2018_-_concede_mocao_de_aplausos_a_taimi_cobas_duran.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDA MOÇÃO DE APLAUSOS À SENHORA TAIMI COBAS DURAN, MÉDICA PARTICIPANTE DO PROGRAMA MAIS MÉDICOS DO GOVERNO FEDERAL, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO MACABUENSE NA ESTRATÉGIA DE SAÚDE DA FAMÍLIA (ESF).</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/654/pre_050-2018_-_da_nova_redacao_ao_caput_do_art._148_da_resolucao_no_022-1991_que_institui_o_regimento_interno_da_camara_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/654/pre_050-2018_-_da_nova_redacao_ao_caput_do_art._148_da_resolucao_no_022-1991_que_institui_o_regimento_interno_da_camara_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO "CAPUT" DO ART. 148, DA RESOLUÇÃO N.º 022/1991, QUE INSTITUI O REGIME INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/681/pre_051_-_2018_-_determina_horario_de_funcionamento_para_expediente_da_camara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/681/pre_051_-_2018_-_determina_horario_de_funcionamento_para_expediente_da_camara.pdf</t>
   </si>
   <si>
     <t>DETERMINA HORÁRIO DE FUNCIONAMENTO PARA EXPEDIENTE DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU/RJ, DE 02 DE JANEIRO A 01 DE MARÇO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento Legislativo</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
+    <t>Requerimento de Informação</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR MARCOS ANDRÉ MARTINS DE OLIVEIRA (ANDRÉ DA MUDANÇA), SOLICITANDO AO PODER EXECUTIVO CÓPIA DE TODOS OS PROCESSOS ADMINISTRATIVOS REFERENTES AO PAGAMENTO DE DIÁRIA CIVIL DE TODAS AS SECRETARIAS MUNICIPAIS E SEUS FUNDOS, REFERENTE AO MÊS DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR SANDRO DAUMAS, ONDE REQUER AO PODER EXECUTIVO CÓPIA DE INTEIRO TEOR DE TODOS OS PROCESSOS LICITATÓRIOS RELACIONADOS AO CARNAVAL 2018.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR SANDRO DAUMAS, SOLICITANDO AO PODER EXECUTIVO QUE SEJA REMETIDA A CASA DE LEIS A SEGUINTE INFORMAÇÃO: COMO ESTÃO ESTÃO OCORRENDO AS NOTIFICAÇÕES DOS CONDUTORES DE VEÍCULOS AUTUADOS PELOS AGENTES MUNICIPAIS DE TRÂNSITO, PARA O PAGAMENTO E/OU APRESENTAÇÃO DE RECURSOS (VIA CORRESPONDÊNCIA DOMICILIAR E/OU NOTIFICAÇÃO COLADA NO PARA-BRISE DOS VEÍCULOS)?</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DA VEREADORA NATHÁLIA BRAGA SOLICITANDO INFORMAÇÃO DO PODER EXECUTIVO  SE EXISTE PROJETO PARA SOLUCIONAR O PROBLEMA DE DRENAGEM DE ÁGUAS PLUVIAIS NA RUA MARIA LUIZ FOLLY.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR JOSÉ MESSIAS DOS SANTOS ALVES AO EXECUTIVO, TOTAL DO MONTANTE EM ESPÉCIE (R$), QUE FOI ARRECADADO COM AS AUTUAÇÕES DE TRÂNSITO ATÉ O PRESENTE MOMENTO. </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DA VEREADORA NATHÁLIA SILVEIRA BRAGA AO EXECUTIVO DE COMO É FEITO A COLETA SELETIVA DE LIXO DENOMINADA HOSPITALAR (DATA DA COLETA, LOCAL DO DESCARTE E RESPONSÁVEL PELA COLETA).</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA AO EXECUTIVO NA PESSOA DA SENHORA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO SE A LEI FEDERAL N.º 12.933 DE 26/12/2013 VEM SENDO ATENDIDA NO QUE TANGE A EXPEDIÇÃO DE CARTEIRA DE IDENTIFICAÇÃO ESTUDANTIL (CIE).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR SANDRO DE OLIVEIRA DAUMAS AO EXECUTIVO, QUE SEJA ENCAMINHADO MAPEAMENTO DAS ÁREAS DE RISCO DO MUNICÍPIO DEVIDO A FALTA DE CAPACIDADE TÉCNICA (COMPROVADA), DECORRENTES DE FENÔMENOS  NA NATUREZA, TAL OCORRIDO NA ÚLTIMA QUINTA FEIRA DIA 08/03/2018 ONDE VÁRIOS BAIRROS DE NOSSA CIDADE SOFRERAM AÇÕES DANOSAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DO VEREADOR JOSÉ SATURNINO BARCELOS AO PODER EXECUTIVO NA PESSOA DA SENHORA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, QUE SEJA ENCAMINHADO A ESTA CASA A CÓPIA DO CONTRATO DE CONVÊNIO OU OUTRO INSTRUMENTO DO GÊNERO REFERENTE AO PROGRAMA MAIS EDUCAÇÃO.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR JOSÉ BARCELOS RESINA AO PODER EXECUTIVO SOLICITANDO QUE SEJA ENCAMINHADO CÓPIA DO INTEIRO TEOR DOS PROCESSOS LICITATÓRIOS DE COMPRAS EM TODAS AS MODALIDADES E DE CONTRATAÇÃO DE BENS E SERVIÇOS DA SECRETARIA DE AGRICULTURA. </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR JOSÉ SATURNINO BARCELOS AO PODER EXECUTIVO NA PESSOA DA SENHORA SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO INFORMAÇÕES DA ESTRUTURA ADMINISTRATIVA ASSIM COMO QUANTITATIVO DE CARGOS COMISSIONADOS, SIMBOLOGIA EM ESPÉCIE E PORTARIA VIGENTES DE NOMEAÇÃO DOS SERVIDORES E CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO CÓPIA EM INTEIRO TEOR DO PROCESSO LICITATÓRIO Nº 003454/2018, BEM COMO DEMAIS INFORMAÇÕES SOBRE A DESTINAÇÃO DOS MATERIAIS ADQUIRIDOS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR DO SANDRO DAUMAS AO PODER EXECUTIVO OBJETIVANDO QUE PRESTA AS SEGUINTES INFORMAÇÕES A ESTA CASA, COM RELAÇÃO À LEI MUNICIPAL N.º 1.464/2017, QUE ATUALIZA E MODERNIZA OS CRITÉRIOS DE CONCESSÃO DE USO DAS ÁREAS PÚBLICAS QUE CONSTITUEM O DISTRITO INDUSTRIAL DE CONCEIÇÃO DE MACABU, REVOGA AS LEIS MUNICIPAIS N.º 232/1994 E 514/2002.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DA VEREADORA NATHÁLIA BRAGA SOLICITANDO AO PODER EXECUTIVO, OBJETIVANDO INFORMAÇÕES SOBRE A INTENÇÃO DE REALIZAR A CONTRATAÇÃO DO SERVIÇO PARA O TRANSPORTE UNIVERSITÁRIO E ORÇAMENTO ANUAL 2018 PARA O USO DO TRANSPORTE UNIVERSITÁRIO INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR JOSE SATURNINO BARCELOS QUE SEJA ENCAMINHADO AO PODER EXECUTIVO NA PESSOA DA SENHORA SECRETÁRIA MUNICIPAL DE PROMOÇÃO SOCIAL OBJETIVANDO SE O SERVIÇO DE EMISSÃO DE CARTEIRA DE TRABALHO, ALISTAMENTO MILITAR E ENTREGA DE CERTIFICADOS DE RESERVISTAS ESTÃO SENDO REALIZADOS NORMALMENTE.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE OPERAÇÃO DE CRÉDITO ONDE A PREFEITURA FOI AUTORIZADA A  CONTRATAR EMPRÉSTIMO COM O BANCO DO BRASIL NO VALOR DE UM MILHÃO E MEIO DE REAIS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR JOSÉ SATURNINO BARCELOS AO PODER EXECUTIVO SE DOS RECURSOS ARRECADADOS COM MULTAS APLICADAS EM NOSSO MUNICÍPIO ALGUM VALOR FOI UTILIZADO DE ACORDO COM O ARTIGO 6° DO DECRETO 107/2017.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR SANDRO DE OLIVEIRA DAUMAS ONDE REQUER AO PODER EXECUTIVO INFORMAÇÕES RELACIONADAS AO PROJETO DE LEI N.º 26/2018 QUE DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO DE  ABASTECIMENTO DE ÁGUA E ESGOTO SANITÁRIO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR DR. FERNANDO ONDE SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 1.477/2017 QUE DISPÕE SOBRE OBRIGATORIEDADE DE INSTALAÇÃO DE SISTEMA DE CÂMERA DE SEGURANÇA, NOS ESTABELECIMENTOS COMERCIAIS COM MAIS DE 05 FUNCIONÁRIOS, NA ÁREA DO PERÍMETRO URBANO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU&amp;#8221;.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA ONDE SOLICITA AO PODER EXECUTIVO QUE SEJA ENCAMINHADO CÓPIA DO INTEIRO TEOR DO PROCESSO LICITATÓRIO N.º 19.939/2017 REFERENTE A AQUISIÇÃO DE PEÇAS E LUBRIFICANTES PARA REALIZAÇÃO DE MANUTENÇÃO NAS MÁQUINAS QUE COMPÕEM A PATRULHA MECANIZADA DA SECRETARIA MUNICIPAL DE AGRICULTURA. </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR JOSÉ SATURNINO BARCELOS AO PODER EXECUTIVO INFORMAÇÕES REFERENTES PROCESSOS LICITATÓRIO MODALIDADE PREGÃO DE N.º 20.632/2017.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR JOSÉ SATURNINO BARCELOS AO PODER EXECUTIVO INFORMAÇÕES REFERENTES AO PROCESSO LICITATÓRIO MODALIDADE PREGÃO DE N.º 20531/17.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR JOSÉ SATURNINO BARCELOS (BARCELOS RESINA) AO PODER EXECUTIVO NA PESSOA DO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE SEGURANÇA, OBJETIVANDO QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA, RELAÇÃO DE TODAS AS MULTAS APLICADAS DISCRIMINADAS POR CÓDIGO, TIPO DE INFRAÇÃO, DATA, LOCAL E HORÁRIO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR JOSÉ SATURNINO BARCELOS (BARCELOS RESINA) QUE SEJA ENCAMINHADA A ESTA CASA LEGISLATIVA, A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DA VEREADORA NATHÁLIA SILVEIRA BRAGA AO PODER EXECUTIVO QUE SEJA INFORMADO SE EXISTE ALGUM PROJETO PARA REFORMA DAS QUADRAS DOS BAIRROS: CURATO DE SANTA CATARINA, CALÇADINHA E VILA SÃO JOSÉ E SE EXISTE QUAL O PRAZO PARA INICIAR AS OBRAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE OBRAS, SE EXISTE PREVISÃO E/OU PLANEJAMENTO PARA O ANO CORRENTE, REFERENTE A SERVIÇOS DE RECUPERAÇÃO/RESTAURAÇÃO (OPERAÇÃO TAPA BURACOS) NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR JOSÉ SATURNINO BARCELOS (BARCELOS RESINA) OBJETIVANDO QUE O PODER EXECUTIVO INFORME NOS TERMOS DA LEI ORGÂNICA, REGIMENTO INTERNO E PRINCÍPIOS CONSTITUCIONAIS QUE REGEM A ATUAÇÃO DA ADMINISTRAÇÃO PÚBLICA AS SEGUINTES INFORMAÇÕES: A) SE O CONSELHO DE DESENVOLVIMENTO RURAL FOI IMPLANTADO, EM CASO POSITIVO, INFORMAR SUA COMPOSIÇÃO, CASO NEGATIVO INFORMAR OS MOTIVOS PELO NÃO NÃO ESTÁ SENDO OBEDECIDO. B) SEJA ENCAMINHADO CÓPIA DO PLANO DE DESENVOLVIMENTO AGROPECUÁRIO. C) QUE SEJA INFORMADO O PERCENTUAL MÍNIMO DE DOTAÇÃO ORÇAMENTÁRIA DO CONSELHO DE DESENVOLVIMENTO RURAL, REFERENTE AS RECEITAS DO FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS E DO IMPOSTO SOBRE A PROPRIEDADE TERRITORIAL RURAL.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR SANDRO DAUMAS AO PODER EXECUTIVO OBJETIVANDO A SEGUINTE INFORMAÇÃO: SE EXISTE CRONOGRAMA PARA ELABORAÇÃO DO PLANO DE MOBILIDADE URBANA DO NOSSO MUNICÍPIO, NOS TERMOS DA LEI FEDERAL N.º12.587/2012.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR DR. FERNANDO, ONDE SOLICITA A PREFEITURA O PLANO DE DESENVOLVIMENTO AGROPECUÁRIO ORGANIZADA PELO PODER EXECUTIVO E COMPOSIÇÃO DO CONSELHO DE DESENVOLVIMENTO RURAL.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR SANDRO DAUMAS AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE AS SEGUINTES INFORMAÇÕES: SE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO REALIZADA PELA EMPRESA FACILITI INTERNET NAS ULTIMAS SEMANAS EM VÁRIOS PONTOS DA NOSSA CIDADE É UMA AÇÃO DO MUNICÍPIO OU, PRÓPRIA DA REFERIDA EMPRESA. SE UMA AÇÃO DO MUNICÍPIO, QUE SEJA ENCAMINHADO CÓPIA DO PROCESSO DE CONTRATAÇÃO DO SERVIÇO, SE UMA AÇÃO DA EMPRESA PRIVADA QUE SEJA ENCAMINHADA CÓPIA DO PROCESSO DE AUTORIZAÇÃO PARA INSTALAÇÃO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, OBJETIVANDO QUE SEJA ENCAMINHADA A ESTA CASA LEGISLATIVA  INFORMAÇÕES REFERENTE AO PROCESSO DE N.º 003454/2018 "AQUISIÇÃO DE MATERIAIS PARA ATENDER PEDIDOS DE AJUDA DEVIDO TEMPORAL QUE ATINGIU O MUNICÍPIO".</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE AS INFORMAÇÕES ABAIXO NOS TERMOS NA LEI ORGÂNICA, REGIMENTO INTERNO DESTA CASA E EM NOME DOS PRINCÍPIOS CONSTITUCIONAIS QUE REGEM A ADMINISTRAÇÃO PÚBLICA. A)QUANTITATIVO DE SERVIDORES DO QUADRO EFETIVO QUE COMPÕE O QUADRO DE MAGISTÉRIO EM SEUS DIVERSOS NÍVEIS. B) INFORMA A RELAÇÃO NOMINAL COM CARGO, CARGA HORARIA E LOTAÇÃO DE CADA SERVIDOR QUE COMPÕE O QUADRO DE MAGISTÉRIO E SE EXISTEM PROFESSORES REALIZADO ATIVIDADES EXTRACLASSE E/OU ADMINISTRATIVO NAS DECRETARIAS DAS ESCOLAS OU NA SECRETÁRIA DE EDUCAÇÃO COM AS DEVIDAS ESPECIFICAÇÕES.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA ENCAMINHADO AS SEGUINTES INFORMAÇÕES: A) QUAL A RECEITA MENSAL DO IPASCON RECEBIDO PELA PREFEITURA, PARTE PATRONAL E PARTE DO TRABALHADOR? B) COM O CUSTO MENSAL DO IPASCON COM FUNCIONÁRIO, COM DESPESAS ADMINISTRATIVAS  ENTRE OUTRAS; C)QUAL O MONTANTE APLICADO ATÉ APRESENTE DATA? E QUAL O TIPO DE INVESTIMENTO/APLICAÇÃO? D)QUANTOS APOSENTADOS E QUANTOS RECEBEM PELO IPASCON EM CONDIÇÕES DE NÃO APOSENTADO?</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DA VEREADORA NATHÁLIA BRAGA AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE AS INFORMAÇÕES ABAIXO: A)QUAL O TIPO DE ATENDIMENTO TEM SIDO REALIZADO PELO GOVERNO MUNICIPAL PARA ATENDER ALUNOS DEFICIENTES FÍSICOS E MENTAIS DA REDE PÚBLICA. B) SE EXISTE ALGUM CONVÊNIO COM APAE, SE EXISTE, QUAL É O VALOR REPASSADO PARA APAE. C) SE EXISTE POR PARTE DO GOVERNO MUNICIPAL A PARCERIA COM APAE, OBJETIVO DE ESTAR EFETUANDO REPASSE DO FUNDEB PARA ATENDER A DEMANDA DE CRIANÇAS DEFICIENTES ATENDIDAS PELA APAE.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR SANDRO DAUMAS AO PODER EXECUTIVO OBJETIVANDO QUE PRESTE INFORMAÇÕES SOBRE A ARRECADAÇÃO COM A ILUMINAÇÃO PÚBLICA ATÉ A DATA DE REPOSTA DO PRESENTE REQUERIMENTO, ASSIM COMO CÓPIA DE TODOS OS PROCESSOS LICITATÓRIOS REFERENTE A COMPRA DE MATERIAL CUSTEADO PELA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR SANDRO DAUMAS, ONDE SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE OS PROCESSOS LICITATÓRIOS RELACIONADOS A REFORMA DA ESTAÇÃO DE TRATAMENTO DE ÁGUA (ETA); O MONTANTE DE RECURSOS UTILIZADOS PARA REFORMA DA ETA; ANDAMENTO DA OBRA E O PRAZO DE ENTREGA.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR VALMIR LESSA AO PODER EXECUTIVO OBJETIVANDO QUE PRESTA AS SEGUINTES INFORMAÇÕES: A) O PORQUE DA NÃO FISCALIZAÇÃO DOS ESTABELECIMENTOS COMERCIAIS QUANTO AO ATENDIMENTO DO ART.4º DA LEI MUNICIPAL N.º 1496/2018. B) CASO TENHA OCORRIDO ALGUMA FISCALIZAÇÃO QUANTO AO CUMPRIMENTO DA LEI MUNICIPAL EM QUESTÃO QUE SEJA ENCAMINHADO AS RESPECTIVAS CÓPIAS DOS AUTOS DE INTIMAÇÃO, NOTIFICAÇÃO, MULTA, ETC.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE PRAÇA COM PARQUINHO INFANTIL, POSTES DE ILUMINAÇÃO, BANCOS, GRAMADO E CERCAMENTO, NO TERRENO SITUADO À RUA MERCEDES SOARES BARBOSA SOARES AO LADO DA CRECHE MUNICIPAL VOVÓ CEDINHA NO BAIRRO ELDORADO. </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE ACADEMIAS AO AR LIVRE NOS BAIRROS DO CURATO DE SANTA CATARINA, USINA, PITEIRA E ELDORADO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO FRETAMENTO DE ÔNIBUS PARA TRANSPORTE DE ALUNOS DO MUNICÍPIO MATRICULADOS EM CURSOS TÉCNICOS E UNIVERSITÁRIOS NAS CIDADES DE MACAÉ E CAMPOS DOS GOYTACAZES.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DISPONIBILIZAÇÃO DE SALVA VIDAS NA CACHOEIRA DA AMOROSA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO SERVIÇO DE LIMPEZA URBANA, TAIS COMO: CAPINA, VARREDURA, LIMPEZA DE VALAS, ETC) NOS SEGUINTES BAIRROS: CALÇADINHA, PORTO, BALANCÉ, RHÓDIA, EL DOURADO, USINA, VILA SÃO JOSÉ, PITEIRA, BOCAINA, SÃO HENRY, TRIBO, VILA NOVA, BEM COMO SEJA FEITA A RECOMPOSIÇÃO ASFÁLTICA NOS BAIRROS PARAÍSO </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE LIGAÇÃO DE ÁGUA POTÁVEL NA RUA LEONARDO PEREIRA DA SILVA, LOCALIZADA NO BAIRRO CALÇADINHA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE GUARDA CORPO EM PONTES LOCALIZADAS NAS RUAS ITAMAR GOMES E PASTOR MANOEL DE BRITO EM CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA CRIADO PROJETO DE CIRCUITO AERÓBICO FUNCIONAL NA QUADRA DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CUMPRIMENTO E FISCALIZAÇÃO DA LEI ESTADUAL Nº 3.213/1999, COM AS ALTERAÇÕES DADAS PELA LEI ESTADUAL Nº 6.409/2013, QUE TORNA OBRIGATÓRIA A DISPONIBILIDADE DE CADEIRA DE RODAS EM AGÊNCIAS BANCÁRIAS INSTALADAS NESTE MUNICÍPIO PARA ATENDIMENTO DE PESSOAS COM DEFICIÊNCIA, MAIORES DE 60 (SESSENTA) ANOS, OU QUE APRESENTEM ALGUMA DIFICULDADE DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJAM DISPONIBILIZADOS BEBEDOURO DE ÁGUA E MATERIAL HIGIÊNICO SUFICIENTE PARA SUPRIR AS NECESSIDADES DAS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO QUE SEJAM FEITO MELHORIAS NA UNIDADE ESCOLAR NO BAIRRO DA VILA NOVA, NA ESCOLA MUNICIPAL PAU D'ALHO. </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A REALIZAÇÃO DE CONVÊNIO COM O CPROEIS REFERENTE AO PROGRAMA PROEIS DO GOVERNO DO ESTADO DO RIO DE JANEIRO, PARA UTILIZAÇÃO DE POLICIAIS MILITARES PARA REFORÇO NA SEGURANÇA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO COM CENTRAL DE VISUALIZAÇÃO E GRAVAÇÃO DE IMAGENS NA ÁREA CENTRAL, ENTRADAS E SAÍDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE POSTO FIXO E OU MÓVEL COM CÂMERAS DE MONITORAMENTO NA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA, PARA SER UTILIZADO PELA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A REALIZAÇÃO DE CONCURSO PÚBLICO MUNICIPAL PARA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PODER EXECUTIVO A INSTALAÇÃO/IMPLANTAÇÃO DE SISTEMA DE COMUNICAÇÃO DE MÓVEL E PORTÁTIL COM ESTAÇÃO REPETIDORA DE BASE, TRANSPORTÁVEL PARA VIATURAS, E TORRE DE TRANSMISSÃO  EXCLUSIVA PARA SECRETARIA DE SEGURANÇA E SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO NA FORMA REGIMENTAL QUE SEJA CRIADO ISENÇÃO DO PAGAMENTO DE TAXA PÚBLICA REFERENTE À RETIRADA DE ENTULHOS, DE GALHOS, CAÇAMBA DE LIXO E OUTROS DETRITOS EM DECORRÊNCIA DAS FORTES CHUVAS OCORRIDAS NO MUNICÍPIO DA ULTIMA QUINTA FEIRA DIA 08/03/2018 PARA AQUELAS PESSOAS QUE TIVERAM OS SEUS IMÓVEIS DIRETAMENTE AFETADOS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CONCEIÇÃO DE MACABU, CALÇAMENTO DE UM TRECHO COM CERCA DE 150 METROS DE EXTENSÃO, NA RUA WILSON CÂNDIDO DOS SANTOS, ATRÁS DA RODOVIÁRIA DO MUNICÍPIO, PARALELA AO VALÃO, TENDO COMO REFERÊNCIA A IGREJA METODISTA NO BAIRRO DA VILA NOVA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO O CALÇAMENTO E INSTALAÇÃO DE TUBOS DE CONCRETO DESTINADOS À CONDUÇÃO DE ÁGUAS PLUVIAIS NA RUA RUBENS PINHEIRO NA CHÁCARA DO SANTANA.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DE UM PROGRAMA/PROEJTO PARA IMPLEMENTAÇÃO DE EDUCAÇÃO FÍSICA, COM AULAS/ATIVIDADES PARA OS AGENTES DA SECRETARIA DE SEGURANÇA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO O CALÇAMENTO INSTALAÇÃO DE REDE COLETORA DE ESGOTOS E DE ÁGUA FLUVIAL NA RUA SALVADOR DOS SANTOS FLÔRIDO NO BAIRRO DA BOCAINA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A SECRETARIA MUNICIPAL DE MEIO AMBIENTE O PLANTIO DE MUDAS DE FLORES PARA ORNAMENTAÇÃO DAS PRAÇAS PÚBLICAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO O CALÇAMENTO DE UMA RUA SEM SAÍDA COM CERCA DE 60 METROS DE EXTENSÃO QUE FICA EM FRENTE A CASA DE NÚMERO 16 DA RUA MERCEDES SOARES NA TORRE DA RÁDIO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CALÇAMENTO E INSTALAÇÃO DE TUBOS DE CONCRETO DESTINADOS A CONDUÇÃO DE ÁGUAS PLUVIAIS NA RUA PAULO ROBERTO DIAS NO BAIRRO DO PORTO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CALÇAMENTO DA RUA JOÃO FRANCISCO DA SILVA NO BAIRRO DA USINA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REFORMA GERAL EM PRÉDIOS DAS ESCOLAS MUNICIPAIS VICTOR SENCE, UMBELINA AQUINO DE OLIVEIRA, PAU D'ALHO E CRECHE MUNICIPAL VOVÓ DINÁ, ASSIM COMO REVISÃO EM PARTE ELÉTRICA, HIDRÁULICA, PORTAS, JANELAS, TELHADO, E PINTURA EM PRÉDIOS DAS ESCOLAS ACIMA CITADAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DISPONIBILIDADE DE AMBULÂNCIA TIPO A NO DISTRITO DE MACABUZINHO, A SER ADQUIRIDA ATRAVÉS DA EMENDA PARLAMENTAR N.º 239700023.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROMOVA CURSO DE CAPACITAÇÃO DE "CUIDADOR DE IDOSOS E PESSOA COM DEFICIÊNCIA! EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, SECRETARIA MUNICIPAL DE SAÚDE, CURSO TEÓRICO DE CAPACITAÇÃO DOS AGENTES COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, SECRETARIA MUNICIPAL DE SAÚDE, INSTALAÇÃO DE BICICLETÁRIOS NAS DEPENDÊNCIA DO HOSPITAL MUNICIPAL ANA MOREIRA.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, CONTRATAÇÃO DE MÉDICO (A) PEDIATRA PARA ATENDIMENTO NO HOSPITAL MUNICIPAL ANA MOREIRA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE GERADOR DE ENERGIA NO HOSPITAL MUNICIPAL ANA MOREIRA, QUE CONTENHA ACIONAMENTO AUTOMÁTICO EM CASOS DE QUEDA E/OU FALTA DE ENERGIA ELÉTRICA, OBJETIVANDO RESGUARDAR A INTEGRIDADE FÍSICA E A VIDA DE PACIENTES QUE ESTEJAM INTERNADOS OU SOB ATENDIMENTO MÉDICO HOSPITALAR.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE REFORMA NA SEGUINTES UNIDADES DE ENSINO: ESCOLA MUNICIPALIZADA VICTOR SENCE, ESCOLA MUNICIPAL PAU D'ALHO, ESCOLA UMBELINA AQUINO DE OLIVEIRA E CRECHE MUNICIPAL VOVÓ DINÁ.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO À SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA A DISPONIBILIDADE DE GUARDAS MUNICIPAIS EM FRENTE A ESCOLA MUNICIPAL ROZENDO FONTES TAVARES.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REPARO, A SUBSTITUIÇÃO, OU AQUISIÇÃO DE NOVOS APARELHOS DE ELETROCARDIOGRAMA E DE MONITORAMENTO CARDÍACO PARA O HOSPITAL MUNICIPAL ANA MOREIRA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO MELHORAS NA ILUMINAÇÃO PÚBLICA DAS PRAÇAS LOCALIZADAS ATRÁS DA ESTAÇÃO E DA PRAÇA AO LADO DA CASA PAROQUIAL ONDE FUNCIONA O CORETO, BEM COMO AS PODAS DAS ÁRVORES.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO REPARO NAS CALHAS COLETORAS DE ÁGUAS PLUVIAIS DA UNIDADE DE ENSINO DENOMINADA FREI VALÉRIO E REPAROS NAS INFILTRAÇÕES NO TETO DOS CORREDORES DA REFERIDA UNIDADE DE ENSINO, QUE PODE TER SIDO OCASIONADO PELA FALTA DE MANUTENÇÃO DAS CALHAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE ROÇADEIRA ARTICULADA,OBJETIVANDO CAPINA DE MATO ÀS MARGENS DO PERÍMETRO URBANO DE RODOVIAS QUE CORTAM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CRIAÇÃO DO CONSELHO DA JUVENTUDE.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A PINTURA DA ESCOLA MUNICIPAL PAU BRASIL.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONTRATAÇÃO DE UM PORTEIRO PARA ATENDER A DEMANDA DA ESCOLA MUNICIPAL PAU BRASIL.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE ESTACIONAMENTO NA RUA PARALELA A PRAÇA DR. JOSÉ BONIFÁCIO TASSARA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REFORMA DA PRAÇA DO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, FORMAÇÃO DE UMA HORTA COMUNITÁRIA NO HORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO O COMBATE AOS CUPINS NOS BAIRROS DA VILA SÃO JOSÉ, VILA ESPERANÇA E HORTO MUNICIPAL ENTRE OUTROS BAIRROS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO A IMPLANTAÇÃO DE AULAS D CAPOEIRA E JIU JITSU NO CONDOMÍNIO SILVIO SOARES.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE SEJA IMPLANTADO REDUTOR DE VELOCIDADE NA RUA CORONEL CASTRO, NA RUA QUE LIGA O BAIRRO DO PORTO AO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO OBJETIVANDO QUE SEJA FEITO O CALÇAMENTO DA RUA JOÃO ANDRADE FILHO, NO BAIRRO DO PORTO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO A LIMPEZA URBANA (CAPINA, VARREDURA, PODA DE ÁRVORES, ETC.) NA RUA JOÃO DA SILVA ARAÚJO NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE CONCEIÇÃO DE MACABU, QUE SE CUMPRA O PROGRAMA EDUCACIONAL DE INCENTIVO A DOAÇÃO DE SANGUE DO ESTADO DO RIO DE JANEIRO, INSTITUÍDO PELA LEI ESTADUAL N.º 3087/2002.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MUNICIPALIZAÇÃO DO TERMINAL RODOVIÁRIO FRANCISCO BARBOSA DE ANDRADE.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS E REPARO NO ESGOTO DA LOCALIDADE CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO O RECAPEAMENTO ASFÁLTICO NA RUA DE ACESSO AO CEMITÉRIO MUNICIPAL COM INSTALAÇÃO DE REDE COLETORA DE ÁGUA PLUVIAL, INSTALAÇÃO DE ESTRUTURA E COBERTURA NOS CORREDORES DE ACESSO AOS TÚMULOS, INSTALAÇÃO DE POSTES COM BRAÇOS DE LUZ PARA ILUMINAÇÃO NA PARTE EXTERNA E INTERNA E NA RUA DE ACESSO NO INTERIOR(SUBIDA) REPAROS NOS BANCOS EXISTENTES ALÉM DE INSTALAÇÃO DE OUTROS QUE SE FIZERAM NECESSÁRIOS, RESERVA DE VAGAS DE ESTACIONAMENTO DE VEÍCULOS PARA IDOSOS E PESSOAS COM DEFICIÊNCIA COM PLACAS DE SINALIZAÇÃO, E UNIFORMES E EPIS'S PARA FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO OBRAS DE REFORMA NA CRECHE VOVÓ DINA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO OBRAS DE REFORMA NA ESCOLA MUNICIPALIZADA UMBELINA AQUINO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO LIMPEZA URBANA (CAPINA E VARREDURA, ETC.) E ILUMINAÇÃO PÚBLICA NAS RUAS GASTÃO NEVES E RODRIGUES DE SOUZA, AMBAS DO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO OBRAS DE CONTENÇÃO E CONSTRUÇÃO DE CALHAS PARA ESCOAMENTO DE ÁGUA EM MORRO LOCALIZADO NA RUA AMARO MATOS NO BAIRRO DO PORTO, SUBIDA DA BALANÇA ATÉ A RJ182 BAIRRO DA CALÇADINHA. </t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MELHORIAS NA QUADRA DA VILA SÃO JOSÉ/VILA ESPERANÇA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CALÇAMENTO, INSTALAÇÃO DE REDE COLETORA DE ESGOTOS SANITÁRIOS E INSTALAÇÃO DE REDE DE ÁGUA PLUVIAIS NA RUA EDIGAR FRANCISCO DA CRUZ NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO A LIMPEZA E A INSTALAÇÃO PÚBLICA EM TORNO DO GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO MELHORIAS NA ESCOLA MUNICIPALIZADA VICTOR SENCE.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO MELHORIAS NA ESCOLA MUNICIPAL ROZENDO FONTES TAVARES.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO MELHORIAS NA ESCOLA MUNICIPAL PAU D'ALHO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO OBRAS DE REFORMA NA ESCOLA MUNICIPAL PAU BRASIL.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO OBRAS DE CALÇAMENTO, CONTENÇÃO DE ENCOSTA, GUARDA CORPO E CALÇADA EM TRECHO DE CERCA DE 500 METROS DE EXTENSÃO NO ENTROCAMENTO DAS RUAS GODOFREDO GUIMARÃES TAVARES E A RODOVIA RJ 182.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA COM PARQUE INFANTIL, POSTES DE ILUMINAÇÃO BAIXA, GRADES DE PROTEÇÃO E ÁREA GRAMADA NA COMUNIDADE DA SUBIDA DA BALANÇA.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA E MELHORIAS NA ESTRADA DE CAPELINHA.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL O CALÇAMENTO E INSTALAÇÃO DE REDE COLETORA DE ESGOTO E ÁGUA PLUVIAL DA RUA 08 NO BAIRRO DO CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXCELENTÍSSIMO SENHOR PREFEITO O CALÇAMENTO E INSTALAÇÃO DA RUA ENIO MAIA NO BAIRRO DO CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO SERVIÇOS DE LIMPEZA, RETIRADA DE BARRO E GALHOS DE ÁRVORES, PATROLAMENTO, INSTALAÇÃO DE MANILHAS E CASCALHOS NA ESTRADA DE SÃO GERALDO/CHICO TOBIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A CONSTRUÇÃO DE BAIAS PARA CAVALOS NO PARQUE DE EXPOSIÇÃO DR. OTTO GUIMARÃES LINHARES.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A REFORMA DO CAMPO DO RIO BRANCO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A CONSTRUÇÃO DE UMA PISTA DE LAÇO NO PARQUE DE EXPOSIÇÃO DR. OTTO GUIMARÃES LINHARES.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO COM MARCAÇÃO (PINTURA) E INSTALAÇÃO DE ILUMINAÇÃO EM RUAS DO PARQUE DE EXPOSIÇÕES OTTON GUIMARÃES TAVARES.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO CONSTRUÇÃO DE PISTA DE ATLETISMO COM ILUMINAÇÃO E MARCAÇÃO NO PARQUE DE EXPOSIÇÃO OTTON GUIMARÃES TAVARES.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A LIBERAÇÃO COM SINALIZAÇÃO POR CONES E APOIO DA GUARDA MUNICIPAL (PATRULHAMENTO OSTENSIVO), NA AVENIDA VICTOR SENCE(ACOSTAMENTO) TRECHO  COMPREENDIDO ENTRE SEMÁFORO (MELQUIADES PICANÇO) E O TREVO ALMIR AMARAL NA USINA, PARA PRÁTICA DE ESPORTES E ATIVIDADES FÍSICAS COMO CAMINHADAS, CICLISMO, PATINS E CORRIDAS A PÉ, AOS DOMINGOS NO HORÁRIO DE 06 HORAS ÀS 12 HORAS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA DE AUTORIA DO VEREADOR CARLOS AUGUSTO (GUTA), ONDE SUGERE AO PODER EXECUTIVO O RETORNO DA LEI MUNICIPAL Nº 1.415/2015, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS - PROREC, ESTENDENDO SEUS EFEITOS DE ADESÃO AO PROGRAMA PELOS MUNÍCIPES, ATÉ 30/11/2018.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE REFORMA E FUNCIONAMENTO DO PATRIMÔNIO PÚBLICO LOCALIZADO NO LOTEAMENTO AÍDA, LOCALIZADO NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SUGERE AO PODER EXECUTIVO CONSTRUÇÃO DE CICLOVIA OM GUARDA CORPO E ILUMINAÇÃO AO LONGO DA AVENIDA VICTOR SENCE, NO TRECHO ENTRE O CRUZAMENTO QUE DÁ ACESSO A RUA MELCHIADES PICANÇO E O TREVO LOCALIZADO NO BAIRRO USINA.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA DE AUTORIA DO VEREADOR CARLOS AUGUSTO (GUTA), AO PODER EXECUTIVO OBJETIVANDO QUE SEJA CONCEDIDO AOS GUARDAS MUNICIPAIS RESPONSÁVEIS  PELA FISCALIZAÇÃO DE TRÂNSITO MUNICIPAL A GRATIFICAÇÃO ESTABELECIDA NA LEI MUNICIPAL N.º 721/2006.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA DE AUTORIA DO VEREADOR CARLOS AUGUSTO (GUTA) AO PODER EXECUTIVO, IMPLANTAÇÃO DE ESTACIONAMENTO RESERVADO A MOTOCICLETAS EM RUA PARALELA A PRAÇA DR. JOSE BONIFÁCIO TASSARA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA DE AUTORIA DO VEREADOR PAULO HENRIQUE INDICANDO A ADESÃO DE CONVÊNIO DE PLANO DE SAÚDE PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO SERVIÇOS DE LIMPEZA E MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA EDUARDO FIGUEIREDO, LOCALIZADA NO BAIRRO BOCAINA. </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE REFORMA/MANUTENÇÃO DOS VEÍCULOS PERTENCENTES A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE VEÍCULO ADAPTADO PARA TRANSPORTE DE PESSOAS COM NECESSIDADES ESPECIAIS(CADEIRANTES), COM TETO ELEVADO E/OU PISO BAIXO, PLATAFORMA AUTOMATIZADA E/OU MANUAL.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO, SINALIZAÇÃO VERTICAL E HORIZONTAL NO CRUZAMENTO ENTRE A AVENIDA VICTOR SENCE E A RUA DR. MILNE RIBEIRO NO CENTRO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO, SINALIZAÇÃO VERTICAL E HORIZONTAL NO CRUZAMENTO ENTRE A AVENIDA VICTOR SENCE(PRAÇA JOSÉ BONIFÁCIO TASSARA) E A RUA ABELARDO DE CARVALHO NO CENTRO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA E MELHORIAS NA ESTRADA DO PROCURA 1 E 2.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A LIMPEZA NAS RUAS DO CONJUNTO HABITACIONAL SÃO CRISTÓVÃO, LOCALIZANDO NO BAIRRO DO SÃO HENRY.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODE EXECUTIVO A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO DE PARADA PREFERENCIAL POR TEMPO DETERMINADO COM PISCA ALERTA LIGADO, FRENTE AO NÚMERO 89 (DROGARIA MACABU) NA PRAÇA JOSÉ BONIFÁCIO TASSARA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE BANHEIROS ACESSÍVEIS (CONSTRUÇÃO E/OU REFORMA) NOS ÓRGÃOS PÚBLICOS MUNICIPAL E NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, BEM COMO NOS BANHEIROS PÚBLICOS QUE FUNCIONAM NO CORETO - CENTRO CATÓLICO MARIANO - FREI LAMBERTO BAXMANN.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA E BANCOS DE ESPERA NA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO O REPARO DO PONTO DE TÁXI NO CENTRO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A MELHORIAS NA ESTRADA DE SANTO AGOSTINHO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE LIMPEZA PÚBLICA NA RUA LEIR BARCELOS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE CAÇAMBA PARA DEPÓSITO DE LIXO NO PROCURA UM.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PADRONIZAÇÃO DA PINTURA DOS PONTOS DE ÔNIBUS INSTALADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE GUARDA-CORPO À MARGEM DO CÓRREGO LOCALIZADO NA PRAÇA DO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE QUEBRA MOLAS AO LONGO DA ESTRADA SÃO DOMINGOS NA EXTENSÃO DO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A COLOCAÇÃO DE PISO DE CONCRETO, CAPINA/LIMPEZA, E PINTURA NOS ABRIGOS DE PASSAGEIROS JÁ EXISTENTES NA RJ182, ENTRADA DO ASSENTAMENTO CAPELINHA ENTRADA DE SANTO AGOSTINHO, NO FINAL DO BAIRRO PALIOCA, PRÓXIMO AO DPO, CURATO DE SANTA CATARINA, ENTRADA DO BAIRRO TRIBO E OS DEMAIS EXISTENTES PRECISANDO MANUTENÇÃO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE ABRIGOS DE PASSAGEIROS  NA LOCALIDADE DA PALIOCA, TREVO DE CONCEIÇÃO DE MACABU COM BR101 E SUBIDA DA BALANÇA PRÓXIMO NUMERO 02.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO LIMPEZA E REFORMA NA PRAÇA DO BAIRRO CALÇADINHA, ONDE ENCONTRA SE SITUADA A QUADRA COBERTA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO A CRIAÇÃO DO CENTRO DE CONVIVÊNCIA COMUNITÁRIA DO BAIRRO PEITEIRA. </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE REFORMA E TROCA DE PISO NA QUADRA DE ESPORTES LOCALIZADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE LIMPEZA DA FOSSA E CORREÇÃO DE INFILTRAÇÃO NO PRÉDIO QUE SEDIA A ESCOLA MUNICIPAL FADINHA ENCANTADA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇOS DE REPAROS EM ÁREA DE LAZER LOCALIZADA NO DISTRITO DE MACABUZINHO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE REFORMA DA PRAÇA LOCALIZADA NO BAIRRO CURATO DE SANTA CATARINA, COM TROCA/REPARO DA TELA DE PROTEÇÃO DA QUADRA DE ESPORTE, REPARO E PINTURA DE BANHEIROS, INSTALAÇÃO DE PISO DE GRAMA SINTÉTICA NA ÁREA DO PARQUE INFANTIL, ALÉM DE MELHORIAS NA ILUMINAÇÃO DO REFERIDO ESPAÇO DE LAZER.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE REFORMA DO PARQUE INFANTIL LOCALIZADO AO LADO DA ESCOLA MUNICIPALIZADA VICTOR SENCE COM INSTALAÇÃO DE PISO DE CONCRETO REVESTIDO COM GRAMA SINTÉTICA, BANCOS E POSTE DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REFORMA NA PRAÇA NO BAIRRO DO PORTO LOCALIZADA Á RUA GUILHERME BARBOSA, COM TROCA/REPARO DE PISO, CERCAMENTO COM GUARDA CORPO E/OU TELAS DE PROTEÇÃO, TROCA DOS BANCOS DE CONCRETO POR BANCOS DE MADEIRA, INSTALAÇÃO DE POSTE DE ILUMINAÇÃO ESPECÍFICO PARA REFERIDA PRAÇA E COLOCAÇÃO DE PISO DE CONCRETO REVESTIDO COM GRAMA SINTÉTICA NA ÁREA ONDE ENCONTRAM SE INSTALADOS BRINQUEDOS RAMPA DE ACESSO PARA CADEIRANTES E INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA VIAS NO ENTORNO DA REFERIDA PRAÇA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA JORGE GABRIEL.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE CALÇADA E AMPLIAÇÃO DE MOBILIDADE NO PASSEIO PÚBLICO SUBIDA DA BALANÇA.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE SEJA FEITA A RECUPERAÇÃO DAS VIAS/ESTRADAS DO ASSENTAMENTO CAPELINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE AS SECRETARIAS MUNICIPAIS DE SERVIÇOS PÚBLICOS, MEIO AMBIENTE E DEFESA CIVIL, PROCEDAM À PODA DAS ÁRVORES SITUADAS NA "PRACINHA DA BOCAINA", DE ESQUINA COM A RUA DEUSTERITO A.BELMONTE E DOMINGOS FONTES TAVARES, NO BAIRRO DA BOCAINA, TENDO EM VISTA QUE AS MESMAS ENCONTRA SE EM CONTATO COM OS FIOS DE ALTA TENSÃO, SOBRE ELES E SOB A ILUMINAÇÃO BAIXA DA PRAÇA, O QUE TEM TORNADO A PRAÇA ESCURA DIFICULTANDO O SEU USO NOS PERÍODOS DA NOITE.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE SEJA FEITA REFORMA NO BANHEIRO PÚBLICO SITUADO NA PRAÇA DO BAIRRO VILA NOVA E QUE SEJA TROCADO O SISTEMA DE ILUMINAÇÃO PÚBLICA DA PRAÇA, POR SISTEMA AUTOMÁTICO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A MUDANÇA DE HORÁRIO PARA MARCAÇÃO DE EXAMES NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO O CONSERTO DE BURACOS NA RUA LEONARDO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_120-2018_-_dr._fernando.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_120-2018_-_dr._fernando.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE SEJA CONCEDIDA AO SERVIDOR PELO NASCIMENTO OU ADOÇÃO DE FILHOS, A LICENÇA PATERNIDADE DE 30(TRINTA) DIAS CONSECUTIVOS PROMOVENDO ASSIM A ALTERAÇÃO DO ARTIGO 201 DO ESTATUTO DO SERVIDOR - LEI MUNICIPAL N.º 081/1991.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_121-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_121-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO APOIO A GUARDA MUNICIPAL COM AGENTES E UMA VIATURA NA ESCOLA FREI VALÉRIO - CENTRO, ESCOLA MUNICIPALIZADA VICTOR SENCE - USINA, ESCOLA ROSENDO FONTES TAVARES - BOCAINA E ESCOLA MUNICIPAL PAU BRASIL - BALANCE ESTENDENDO O ATENDIMENTO AS DEMAIS ESCOLAS DENTRO DAS POSSIBILIDADES DA REFERIDA SECRETARIA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_122-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_122-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO O PLANTIO DE MUDAS E IPÊ NA ESTRADA DA AMOROSA E VIOLA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_123-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_123-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO QUE SEJA CRIADO CONVÊNIO FUNDEB/APAE.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/559/ind_124-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/559/ind_124-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO QUE SEJA REALIZADO CALÇAMENTO NA RUA DO PROCURA 1 E 2.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_125-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_125-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, O MAQUINÁRIO NA PISTA DE CROSS NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_126-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_126-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A REALIZAÇÃO DA CONTRATAÇÃO DO SERVIÇO DE TRANSPORTE UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_127-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_127-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, CONSTRUÇÃO DE CALÇADA E AMPLIAÇÃO DE MOBILIDADE NO PASSEIO PÚBLICO EM FRENTE A QUADRA, E CAMPO DE FUTEBOL E HORTO MUNICIPAL NO BAIRRO DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_128-2018_-_jose_messias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_128-2018_-_jose_messias.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA EFETUADO REPAROS NO TRECHO FINAL DA VILA ISAURA INÁCIO DA SILVA (AO LADO DA AUTO ESCOLA REAL), NO CENTRO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_129-2018_-_andre_da_mudanca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_129-2018_-_andre_da_mudanca.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO TROCA DE LÂMPADAS NO BAIRRO DA CALÇADINHA (POSTE EM FRENTE AO NÚMERO 94 RJ182) ASSIM COMO INSTALAÇÃO DE UM BRAÇO DE LUZ, NO LOTEAMENTO LEIR BARCELOS EM DIREÇÃO AO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_130-2018_-_andre_da_mudanca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_130-2018_-_andre_da_mudanca.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO A LIMPEZA DO VALÃO LOCALIZADO NO FUNDOS DA RJ182, LOTEAMENTO LEI BARCELOS NO BAIRRO DA CALÇADINHA.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_131-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_131-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO O REPARO DE LÂMPADAS PARA SOLUCIONAR PROBLEMAS DE ILUMINAÇÃO PÚBLICA EM DUAS RUAS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_132-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_132-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSERTO DE BURACOS EM VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_133-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_133-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE TIPO LOMBADA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_134-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_134-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO LIMPEZA DAS RUAS LOCALIZADAS NO BAIRRO CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_135-2018_-_dr._fernando.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_135-2018_-_dr._fernando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR FERNANDO JOSÉ DA SILVA OBJETIVANDO QUE SEJA COLOCADA ILUMINAÇÃO PÚBLICA NOS RESPECTIVOS PONTOS DE ÔNIBUS INSTALADOS RECENTEMENTE NO TREVO DE ENTRADA DA CIDADE DE CONCEIÇÃO DE MACABU, ENTRADA DO ASSENTAMENTO CAPELINHA, ENTRADA DE SANTA MARIA E ENTRADA DE SANTO AGOSTINHO, INDICO AINDA NA OPORTUNIDADE QUE SEJA INSTALADA CÂMERA DE MONITORAMENTO DE VÍDEO NOS RESPECTIVOS PONTOS OU NAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_136-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_136-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO, REPARO E/OU INSTALAÇÃO DE REDE DE ÁGUA E ESGOTO NA RUA JOÃO FRANCISCO DA SILVA, LOCALIZADA NO BAIRRO DA USINA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_137-2018_-_sandro_daumas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_137-2018_-_sandro_daumas.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE CAPELA MORTUÁRIA PÚBLICA E REFORMA DE COBERTURA INSTALADA NO CEMITÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_138-2018_-_sandro_daumas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_138-2018_-_sandro_daumas.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE HIDRANTES PARA INCÊNDIO EM PONTOS ESTRATÉGICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_139-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_139-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO REPARO NA ILUMINAÇÃO PÚBLICA COM TROCAS DE LÂMPADAS E OU REATORES, RUA AMARO MATOS NO BAIRRO DO PORTO, CONJUNTO HABITACIONAL SÃO CRISTÓVÃO AMBOS NA USINA, NOS BAIRROS VILA TAVARES, CURATO DE SANTA CATARINA, PALIOCA, NA RUA OZEIS GAMA NO PENÚLTIMO POSTE E MERCEDES SOARES BARBOSA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_140-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_140-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DISPONIBILIZAÇÃO DE ESPAÇO COBERTO COM A PRESENÇA DE GUARDA MUNICIPAL E SERVIDOR DA SAÚDE (TÉCNICO DE ENFERMAGEM) PARA PERMANÊNCIA DE MUNÍCIPES QUE AGUARDAM MARCAÇÃO DE CONSULTAS E OU EXAMES NO PRÉDIO ENFERMEIRA CELINA MORENO(SECRETARIA DE SAÚDE E NO PRÉDIO DR.EUCLIDES MONTELEONE(CLINICA DA FAMÍLIA SÃO HENRY) SENDO DISPONIBILIZADO ÁGUA E DESJEJUM COMPLETO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_141-2018_-_andre_da_mudanca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_141-2018_-_andre_da_mudanca.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, SE POSSÍVEL EM CARÁTER EMERGENCIAL REPAROS NECESSÁRIOS NA ILUMINAÇÃO ASSIM COMO A LIMPEZA NA PRAÇA DA CALÇADINHA.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/592/ind_142-2018_-_andre_da_mudanca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/592/ind_142-2018_-_andre_da_mudanca.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REPOSIÇÃO DE LÂMPADAS QUEIMADAS NO ENDEREÇO NA RUA CORONEL CASTRO, NO BAIRRO DO PORTO EM FRENTE AO ANTIGO FERRO VELHO DO ADILSON.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/593/ind_143-2018_-_dr._fernando.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/593/ind_143-2018_-_dr._fernando.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE SEJA AVALIADA A POSSIBILIDADE DE RETORNO NA LEI MUNICIPAL N.º 1.415/2015, QUE INSTITUI ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU DO PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS - PROREC, NOS TERMOS DA INDICAÇÃO LEGISLATIVA N.º 79/2018, DO ILUSTRE VEREADOR CARLOS AUGUSTO BARBOSA, SERVINDO ESTA PARA REFORÇA TAL MEDIDA LEGISLATIVA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_144-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_144-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONCESSÃO DE BOLSAS DE ESTÁGIOS REMUNERADOS PARA ESTUDANTES DE ESTABELECIMENTOS DE ENSINO SUPERIOR E PROFISSIONALIZANTE DE 2º GRAU E SUPLETIVO NO ÂMBITO DO PODER PÚBLICO MUNICIPAL DE ACORDO COM A LEI MUNICIPAL 873/2008.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_145-2018_-_jose_messias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_145-2018_-_jose_messias.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REALIZAÇÃO DE SERVIÇO INTITULADO COMO "TAPA BURACO" AO LONGO DA RUA LEONARDO PEREIRA DA SILVA, LOCALIZADA NO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_146-2018_-_jose_messias.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_146-2018_-_jose_messias.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA FEITO A LIMPEZA URBANA EM VOLTA DO CONDOMÍNIO SILVIO SOARES.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_147-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_147-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODE EXECUTIVO OBRAS DE INFRAESTRUTURAS NAS ESTRADAS VICINAIS DOS ASSENTAMENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_148-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_148-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REPOSIÇÃO DE TACHÃO (REDUTORES DE VELOCIDADE) EM VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_149-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_149-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO QUE SEJA REALIZADO CUIDADOS COM A LOCALIDADE DO PROCURA I E II.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, SE POSSÍVEL EM CARÁTER EMERGENCIAL REPAROS NECESSÁRIOS NA ILUMINAÇÃO DA RUA JOSÉ DOS SANTOS NO BAIRRO DA TRIBO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SE POSSÍVEL EM CARÁTER EMERGENCIAL REPAROS NECESSÁRIOS NA ILUMINAÇÃO NA PRAÇA LOCALIZADA NO BAIRRO DO PORTO NOVO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_152-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_152-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PAGAMENTO DE HORAS EXTRAS AOS SERVIDORES PÚBLICOS DO MUNICÍPIO, INTIMADOS PARA DEPOR EM DECORRÊNCIA DE SUA ATIVIDADE PROFISSIONAL.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REAJUSTE DE 30% NO VALOR DO CARTÃO ALIMENTAÇÃO DO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBJETIVANDO QUE SEJA AVALIADA A POSSIBILIDADE DE CRIAÇÃO DE PROGRAMA MUNICIPAL DESTINADO AO FORNECIMENTO DE LEITE E SEUS DERIVADOS AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO, COMO FORMA DE COMPLEMENTO ALIMENTAR, DESDE QUE SUAS FAMÍLIAS ESTEJAM CADASTRADAS EM PROGRAMAS SOCIAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_155-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_155-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE GUARDA-CORPO EM PONTE LOCALIZADA NA RUA ITAMAR GOMES.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PAVIMENTAÇÃO COM CONSTRUÇÃO DE CALÇADA NA RUA WILSON CÂNDIDO DOS SANTOS, LOCALIZADA ATRÁS DA RODOVIÁRIA (CONFORME MAPA ANEXO E OBRA DE CONTENÇÃO NA VALA PARALELA A CITADA RUA.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA COM INSTALAÇÃO DE PARQUE INFANTIL, ILUMINAÇÃO, GUARDA CORPO E URBANIZAÇÃO EM ÁREA LOCALIZADO À RUA MERCEDES SOARES BARBOSA AO LADO DA CRECHE MUNICIPAL VOVÓ CEDINHA NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>624</t>
   </si>
@@ -3696,99 +3696,99 @@
   <si>
     <t>661</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE MOTOCICLETAS PARA SEREM UTILIZADAS PELA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE VEÍCULO TIPO PASSEIO CAPACIDADE 05 PASSAGEIROS DESCARACTERIZADO PARA A SECRETARIA DE SEGURANÇA.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/674/ind_184-2018_-_nathalia_braga.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/674/ind_184-2018_-_nathalia_braga.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, OBJETIVANDO A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE TIPO LOMBADA, SINALIZAÇÃO COM PLACAS INDICATIVAS E A PINTURA E FAIXA DE PEDESTRE EM FRENTE O COLÉGIO ESTADUAL BOCAINA.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/677/ind_185-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/677/ind_185-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DISPONIBILIZAÇÃO/CONTRATAÇÃO DE SALVA VIDAS PARA ATUAÇÃO NA CACHOEIRA DA AMOROSA EM NOSSO MUNICÍPIO NOS FINAIS DE SEMANA NO PERÍODO DE 28 DE DEZEMBRO DE 2018 A 10 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/678/ind_186-2018_-_barcelos_resina.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/678/ind_186-2018_-_barcelos_resina.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REPARO/MANUTENÇÃO/ALARGAMENTO NA ESTRADA DE ACESSO A CACHOEIRA DA AMOROSA, REVISÃO COM POSSÍVEIS REPAROS NAS PONTES, LIMPEZA DAS MARGENS DO RIO(PRINCIPALMENTE NOS LOCAIS DE MAIOR DEMANDA DE BANHISTAS E VISITANTES) E SINALIZAÇÃO COM PLACAS NO TRAJETO (REINSTALAR PLACA DE SINALIZAÇÃO NO TREVO DA PONTE BRANCA).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>APLO</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/493/aplo_001-2018_-_legislativo_11122018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/493/aplo_001-2018_-_legislativo_11122018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR NAS UNIDADES DE ENSINO MUNICIPAL O PROGRAMA "OLHANDO PARA O FUTURO."</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/578/anteprojeto_de_lei_no_02-2018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/578/anteprojeto_de_lei_no_02-2018.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A CÉDULA DE IDENTIDADE FUNCIONAL VALENDO COMO DOCUMENTO DE IDENTIDADE, DESTINADA AOS SERVIDORES ATIVOS E INATIVOS DA GUARDA MUNICIPAL DE CONCEIÇÃO DE MACABU COM VALIDADE INDETERMINADA, FÉ PÚBLICA, INDIVIDUAL E INTRANSFERÍVEL, DE PORTE OBRIGATÓRIO DURANTE O EXERCÍCIO FUNCIONAL, CONTENDO OS DADOS NECESSÁRIOS À IDENTIFICAÇÃO DOS REFERIDOS MEMBROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4095,68 +4095,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/673/plo_01-2018_-_altera_a_redacao_do_artigo_32_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/662/emenda_aditiva_003-2018_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/664/emenda_modificativa_004-2018_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/668/emenda_supressiva_006-2018_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/672/plo_714-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/316/plo_n_01-2018_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/420/plo_03-2018_-_transferencia_de_alunos_da_rede_municipal_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/317/plo_04-2018_-_criacao_de_03_vagas_para_o_cargo_de_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/323/plo_005-2018_-_legislativo_12122018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/324/plo_006-2018_-_legislativo_11122018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/328/plo_343-2018_-_denominacao_de_vias_publicasdenominacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/331/plo_08-2018_-_cria_a_diretoria_de_recursos_humanos_na_estrutura_administrativa_do_instituto_de_prev.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/346/plo_09-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/350/plo_010-2018_-_legislativo_13122018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/351/plo_11-2018_-_altera_a_simbologia_do_cargo_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/353/plo_12-2018_-_dispoe_sobre_a_extincao_criacao_e_alteracao_da_simbologia_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/355/plo_13-2018_-_alteracao_da_lei_municipal_n.o_128.1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/354/plo_14-2018_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/356/plo_15-2018_-_criacao_de_vagas_para_tecnico_de_enfermagem_psf_enfermeiro_psf_e_medico_da_familia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/386/plo_16-2018_-_altera_a_simbologia_do_cargo_de_chefe_de_contabilidade_da_camara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/385/plo_17-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/389/plo_18-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/390/plo_19-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/391/plo_20-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/395/plo_21-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/400/plo_22-2018_-_altera_o__1o_do_artigo_1o_da_lei_municipal_no_577.2003_de_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/404/plo_23-2018_-_altera_a_lei_municipal_n.o_1.507_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/415/plo_24-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/417/plo_n_25-2018_comprimido.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/433/plo_26-2018_-_altera_a_lei_municipal_no_1.329_de_15_de_setembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/440/plo_27-2018_-_aumento_remuneratorio_aos_profissionais_da_area_de_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/452/plo_28-2018_-_plo_28-2018_-_semana_municipal_de_mobilizacao_contra_a_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/458/plo_30-2018_-_autoriza_o_poder_executivo_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/460/plo_31-2018_-_altera_o_anexo_i_da_lei_municipal_1.521_de_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/461/plo_032-2018_-_dispoe_acerca_da_prestacao_de_agua_e_esgoto_sanitario_no_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/481/plo_33-2018_-_cria_nova_simbologia_de_cargo_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/524/plo_34-2018_-_institui_a_campanha_abril_marrom.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/533/plo_35-2018_-_criacao_alteracao_de_nomenclatura_e_de_simbologia_de_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/540/plo_36-2018_-_denominacao_do_predio_da_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/541/plo_37-2018_-_fica_denominada_sala_utilizada_como_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/542/plo_38-2018_-_denominada_rua.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/544/plo_39-2018_-_altera_a_lei_municipal_no_1490_que_dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/549/plo_40-2018_-_disciplina_os_procedimentos_de_baixa_de_bens_moveis_permanentes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/550/plo_41-2018_-_autoriza_o_poder_executivo_a_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/556/plo_42-2018_-_disciplina_a_participacao_do_municipio_de_conceicao_de_macabu_em_consorcio_publico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/570/plo_043-2018_-_altera_a_lei_n._1.520-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/575/plo_45-2018_-_abertura_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/576/plo_46-2018_-_reducao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/600/plo_48-2018_-_abertura_de_vagas_em_cargo_de_provimento_de_comissao_na_procuradoria_geral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/602/plo_49-2018_-_dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/604/plo_50-2018_-_dispoe_sobre_denominacao_de_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/605/plo_51-2018_-_reserva_de_cargos_e_empregos_para_negros_e_indios_nos_concursos_publicos_para_provimen.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/614/plo_52-2018_-_institui_o_programa_municipal_de_apoio_aos_catadores_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/619/plo_53-2018_-_obrigatoriedade_de_ser_inseridos_no_curriculum_escolar_desfiles_civicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/628/plo_54-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/631/plo_55-2018_-_institui_o_dia_municipal_do_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/639/plo_56-2018_-_plano_de_cargos_carreiras_e_salarios_da_administracao_direta_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/642/plo_57-2018_-_criacao_e_procedimentos_quanto_ao_porte_da_cedula_de_identidade_funcional_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/645/plo_58-2018_-_criacao_de_02_vagas_para_o_cargo_de_agente_fiscal_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/646/plo_687-2018_-_criacao_de_01_vaga_para_o_cargo_de_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/647/plo_60-2018_-_concessao_de_abono_de_natal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/650/plo_062-2018_-_e_emenda__-__restringe_o_consumo_de_bebidas_alcoolicas_nos_logradouros_publicos_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/651/plo_63-2018_-_criacao_de_01_vaga_para_o_cargo_de_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/656/plo_64-2018_-_dispoe_sobre_a_reorganizacao_administrativa_aodo_poder_executivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/657/plo_049-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/658/plo_699-2018_-_criacao_de_03_vagas_para_o_cargo_de_nutricionista_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/669/plo_711-2018_-_pagar_o_abono_para_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/670/plo_068-2018_-_altera_o_plano_de_cargos_da_administracao_direta_e_indireta_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/671/plo_713-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/675/plo_70-2018_-_concessao_de_abono_de_natal_aos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/676/plo_71-2018_-_reajusta_os_valores_da_contribuicao_de_iluminacao_publica_-_cip.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/680/plo_072-2018_-_regulamenta_a_forma_de_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/334/pre_001-2018_-_cria_comissao_permanente_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/335/pre_02-2018_-_dipoe_sobre_o_horario_de_funcionamento_das_sessoes_legislativas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/336/pre_003-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_souza_neves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/337/pre_004-2018_-_concede_titulo_de_honra_ao_merito_a_nivaldo_de_souza_pereira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/338/pre_005-2018_-_concede_ttitulo_de_honra_ao_merito_a_diego_frederico_da_silva_bastos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/339/pre_006-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_ferreira_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/340/pre_007-2018_-_concede_titulo_de_honra_ao_merito_a_marcelo_feijo_botelho_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/344/pre_008-2018_-_concede_titulo_de_honra_ao_merito_a_alex_teixeira_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/343/pre_009-2018_-_concede_titulo_de_honra_ao_merito_a_jose_ricardo_aquino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/342/pre_010-2018_-_concede_titulo_de_honra_ao_merito_a_claudio_luis_teixeira_de_andrade_filho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/341/pre_011-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_alexandre_matos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/364/pre_012-2018_-_concede_titulo_de_honra_merito_a_equipe_de_atletas_corredores_runners_macabu_atraves_de_seus_representantes..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/365/pre_013-2018_-_concede_o_titulo_de_cidadao_macabuense_ao_reverendo_francishaimer_steiner.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pre_14-2018_-_concede_titulo_de_honra_ao_merito_a_leonardo_couri_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/358/pre_15-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_siqueira_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/360/pre_016-2018_-_concede_titulo_de_cidadao_macabuense_a_edemar_gomes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/377/pre_017-2018_-_concede_titulo_de_honra_ao_merito_a_roberto_robadey_costa_junior..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/359/pre_018-2018_-_concede_titulo_de_cidadao_macabuense_a_silvio_viana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/361/pre_019-2018_-_concede_titulo_de_honra_ao_merito_a_paulo_cesar_da_silva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/363/pre_020-2018_-_concede_titulo_de_cidadao_macabuense_a_claudio_hermes_lessa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/362/pre_021-2018_-_concede_titulo_de_honra_ao_merito_a_flaviano_leal_de_souza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/370/pre_022-2018_-_concede_titulode_honra_ao_merito_a_pedro_carvalho_guimaraes_cruz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/366/resolucao_legislativa_n_023-2018_-_concede_titulo_de_cidadao_macabuense__a_jorge_antonio_de_almeida_nogueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/369/pre_025_-_2018_-_concede_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/371/pre_26-2018_-_concede_titulo_de_cidadao_macabuense_a_vivaldo_caetano_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/378/pre_027-2018_-_concede_mocao_de_apalusos_ao_clube_de_forcas_integradas_buscando_o_reino_do_amor_fibra.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/380/pre_028-2018_-_concede_mocao_de_aplausos_a_associacao_dos_pastores_evagelicos_aplecem.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/381/pre_029-2018_-_concede_mocao_de_aplausos_a_associacao_macabuense_de_trilheiros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/382/pre_030-2018_-_concede_mocao_de_aplausos_a_nichollas_augusto_ribeiro_martins.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/383/pre_031-2018_-_concede_titulo_de_honra_ao_merito_ao_marco_antonio_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/384/pre_032_-_2018_-_concede_titulo_de_honra_ao_merito_a_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/387/pre_033-2018_-_concede_titulo_de_cidadao_macabuense_a_marcelo_feijo_botelho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/393/pre_034-2018_-_concede_titulo_de_cidadao_macabuense_ao_senhor_josias_correa_ferraz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pre_035-2018_-_concede_titulo_de_cidada_macabuense_a_senhora_elza_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pre_036_-_2018-concede_titulo_de_cidadao_macabuense_ao_senhor_claudenir_da_silva_diniz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/398/pre_037-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_jocelio_pinto_figueira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/407/pre_038-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_renato_cesar_pires_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/408/pre_039-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_togerio_antonio_alves.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/414/resolucao_n_040-2018_-_dispoe_sobre_o_uso_de_vestimentas_no_ambito_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/422/pre_041-2018_-_dispoe_sobre_a_proibicao_do_uso_do_celular_durante_as_sessoes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/428/pre_042-2018_-_concede_mocao_de_aplausos_a_asenhora_thais_macedo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/579/pre_043-2018_-_autoriza_o_chefe_do_poder_legislativo_a_outorgar_permissao_de_uso_do_predio_anexo_a_camara.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/609/pre_044-2018_-_concede_mocao_de_aplausos_ao_senhor_franklin_santiago_lima.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/610/pre_045_-_2018_-_concede_mocao_de_aplausos_ao_senhor_genildo_pereira_de_sousa_junior.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/611/pre_046-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/641/pre_047-2018_-_concede_mocao_de_aplausos_ao_senhor_alejandro_dominguez_carralero.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/643/pre_048-2018_-_concede_mocao_de_aplausos_a_yanetxy_gongora_alvarez.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/644/pre_049-2018_-_concede_mocao_de_aplausos_a_taimi_cobas_duran.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/654/pre_050-2018_-_da_nova_redacao_ao_caput_do_art._148_da_resolucao_no_022-1991_que_institui_o_regimento_interno_da_camara_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/681/pre_051_-_2018_-_determina_horario_de_funcionamento_para_expediente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_120-2018_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_121-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_122-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_123-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/559/ind_124-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_125-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_126-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_127-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_128-2018_-_jose_messias.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_129-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_130-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_131-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_132-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_133-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_134-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_135-2018_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_136-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_137-2018_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_138-2018_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_139-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_140-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_141-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/592/ind_142-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/593/ind_143-2018_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_144-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_145-2018_-_jose_messias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_146-2018_-_jose_messias.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_147-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_148-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_149-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_152-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_155-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/674/ind_184-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/677/ind_185-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/678/ind_186-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/493/aplo_001-2018_-_legislativo_11122018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/578/anteprojeto_de_lei_no_02-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/673/plo_01-2018_-_altera_a_redacao_do_artigo_32_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/662/emenda_aditiva_003-2018_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/664/emenda_modificativa_004-2018_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/668/emenda_supressiva_006-2018_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/672/plo_714-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/316/plo_n_01-2018_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/420/plo_03-2018_-_transferencia_de_alunos_da_rede_municipal_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/317/plo_04-2018_-_criacao_de_03_vagas_para_o_cargo_de_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/323/plo_005-2018_-_legislativo_12122018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/324/plo_006-2018_-_legislativo_11122018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/328/plo_343-2018_-_denominacao_de_vias_publicasdenominacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/331/plo_08-2018_-_cria_a_diretoria_de_recursos_humanos_na_estrutura_administrativa_do_instituto_de_prev.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/346/plo_09-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/350/plo_010-2018_-_legislativo_13122018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/351/plo_11-2018_-_altera_a_simbologia_do_cargo_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/353/plo_12-2018_-_dispoe_sobre_a_extincao_criacao_e_alteracao_da_simbologia_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/355/plo_13-2018_-_alteracao_da_lei_municipal_n.o_128.1992.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/354/plo_14-2018_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/356/plo_15-2018_-_criacao_de_vagas_para_tecnico_de_enfermagem_psf_enfermeiro_psf_e_medico_da_familia.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/386/plo_16-2018_-_altera_a_simbologia_do_cargo_de_chefe_de_contabilidade_da_camara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/385/plo_17-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/389/plo_18-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/390/plo_19-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/391/plo_20-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/395/plo_21-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/400/plo_22-2018_-_altera_o__1o_do_artigo_1o_da_lei_municipal_no_577.2003_de_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/404/plo_23-2018_-_altera_a_lei_municipal_n.o_1.507_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/415/plo_24-2018_-_dispoe_sobre_o_plano_plurianual_para_o_periodo_de_2018_a_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/417/plo_n_25-2018_comprimido.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/433/plo_26-2018_-_altera_a_lei_municipal_no_1.329_de_15_de_setembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/440/plo_27-2018_-_aumento_remuneratorio_aos_profissionais_da_area_de_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/452/plo_28-2018_-_plo_28-2018_-_semana_municipal_de_mobilizacao_contra_a_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/458/plo_30-2018_-_autoriza_o_poder_executivo_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/460/plo_31-2018_-_altera_o_anexo_i_da_lei_municipal_1.521_de_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/461/plo_032-2018_-_dispoe_acerca_da_prestacao_de_agua_e_esgoto_sanitario_no_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/481/plo_33-2018_-_cria_nova_simbologia_de_cargo_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/524/plo_34-2018_-_institui_a_campanha_abril_marrom.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/533/plo_35-2018_-_criacao_alteracao_de_nomenclatura_e_de_simbologia_de_cargos_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/540/plo_36-2018_-_denominacao_do_predio_da_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/541/plo_37-2018_-_fica_denominada_sala_utilizada_como_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/542/plo_38-2018_-_denominada_rua.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/544/plo_39-2018_-_altera_a_lei_municipal_no_1490_que_dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/549/plo_40-2018_-_disciplina_os_procedimentos_de_baixa_de_bens_moveis_permanentes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/550/plo_41-2018_-_autoriza_o_poder_executivo_a_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/556/plo_42-2018_-_disciplina_a_participacao_do_municipio_de_conceicao_de_macabu_em_consorcio_publico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/570/plo_043-2018_-_altera_a_lei_n._1.520-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/575/plo_45-2018_-_abertura_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/576/plo_46-2018_-_reducao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/600/plo_48-2018_-_abertura_de_vagas_em_cargo_de_provimento_de_comissao_na_procuradoria_geral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/602/plo_49-2018_-_dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/604/plo_50-2018_-_dispoe_sobre_denominacao_de_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/605/plo_51-2018_-_reserva_de_cargos_e_empregos_para_negros_e_indios_nos_concursos_publicos_para_provimen.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/614/plo_52-2018_-_institui_o_programa_municipal_de_apoio_aos_catadores_de_materiais_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/619/plo_53-2018_-_obrigatoriedade_de_ser_inseridos_no_curriculum_escolar_desfiles_civicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/628/plo_54-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/631/plo_55-2018_-_institui_o_dia_municipal_do_assessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/639/plo_56-2018_-_plano_de_cargos_carreiras_e_salarios_da_administracao_direta_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/642/plo_57-2018_-_criacao_e_procedimentos_quanto_ao_porte_da_cedula_de_identidade_funcional_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/645/plo_58-2018_-_criacao_de_02_vagas_para_o_cargo_de_agente_fiscal_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/646/plo_687-2018_-_criacao_de_01_vaga_para_o_cargo_de_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/647/plo_60-2018_-_concessao_de_abono_de_natal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/650/plo_062-2018_-_e_emenda__-__restringe_o_consumo_de_bebidas_alcoolicas_nos_logradouros_publicos_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/651/plo_63-2018_-_criacao_de_01_vaga_para_o_cargo_de_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/656/plo_64-2018_-_dispoe_sobre_a_reorganizacao_administrativa_aodo_poder_executivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/657/plo_049-2018_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/658/plo_699-2018_-_criacao_de_03_vagas_para_o_cargo_de_nutricionista_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/669/plo_711-2018_-_pagar_o_abono_para_profissionais_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/670/plo_068-2018_-_altera_o_plano_de_cargos_da_administracao_direta_e_indireta_do_municipio_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/671/plo_713-2018_-_acrescenta_o_paragrafo_3o_ao_artigo_19_da_lei_municipal_no_081.1991.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/675/plo_70-2018_-_concessao_de_abono_de_natal_aos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/676/plo_71-2018_-_reajusta_os_valores_da_contribuicao_de_iluminacao_publica_-_cip.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/680/plo_072-2018_-_regulamenta_a_forma_de_concessao_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/334/pre_001-2018_-_cria_comissao_permanente_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/335/pre_02-2018_-_dipoe_sobre_o_horario_de_funcionamento_das_sessoes_legislativas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/336/pre_003-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_souza_neves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/337/pre_004-2018_-_concede_titulo_de_honra_ao_merito_a_nivaldo_de_souza_pereira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/338/pre_005-2018_-_concede_ttitulo_de_honra_ao_merito_a_diego_frederico_da_silva_bastos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/339/pre_006-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_ferreira_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/340/pre_007-2018_-_concede_titulo_de_honra_ao_merito_a_marcelo_feijo_botelho_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/344/pre_008-2018_-_concede_titulo_de_honra_ao_merito_a_alex_teixeira_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/343/pre_009-2018_-_concede_titulo_de_honra_ao_merito_a_jose_ricardo_aquino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/342/pre_010-2018_-_concede_titulo_de_honra_ao_merito_a_claudio_luis_teixeira_de_andrade_filho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/341/pre_011-2018_-_concede_titulo_de_honra_ao_merito_a_gustavo_alexandre_matos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/364/pre_012-2018_-_concede_titulo_de_honra_merito_a_equipe_de_atletas_corredores_runners_macabu_atraves_de_seus_representantes..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/365/pre_013-2018_-_concede_o_titulo_de_cidadao_macabuense_ao_reverendo_francishaimer_steiner.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pre_14-2018_-_concede_titulo_de_honra_ao_merito_a_leonardo_couri_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/358/pre_15-2018_-_concede_titulo_de_honra_ao_merito_a_andre_luiz_siqueira_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/360/pre_016-2018_-_concede_titulo_de_cidadao_macabuense_a_edemar_gomes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/377/pre_017-2018_-_concede_titulo_de_honra_ao_merito_a_roberto_robadey_costa_junior..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/359/pre_018-2018_-_concede_titulo_de_cidadao_macabuense_a_silvio_viana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/361/pre_019-2018_-_concede_titulo_de_honra_ao_merito_a_paulo_cesar_da_silva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/363/pre_020-2018_-_concede_titulo_de_cidadao_macabuense_a_claudio_hermes_lessa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/362/pre_021-2018_-_concede_titulo_de_honra_ao_merito_a_flaviano_leal_de_souza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/370/pre_022-2018_-_concede_titulode_honra_ao_merito_a_pedro_carvalho_guimaraes_cruz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/366/resolucao_legislativa_n_023-2018_-_concede_titulo_de_cidadao_macabuense__a_jorge_antonio_de_almeida_nogueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/369/pre_025_-_2018_-_concede_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/371/pre_26-2018_-_concede_titulo_de_cidadao_macabuense_a_vivaldo_caetano_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/378/pre_027-2018_-_concede_mocao_de_apalusos_ao_clube_de_forcas_integradas_buscando_o_reino_do_amor_fibra.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/380/pre_028-2018_-_concede_mocao_de_aplausos_a_associacao_dos_pastores_evagelicos_aplecem.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/381/pre_029-2018_-_concede_mocao_de_aplausos_a_associacao_macabuense_de_trilheiros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/382/pre_030-2018_-_concede_mocao_de_aplausos_a_nichollas_augusto_ribeiro_martins.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/383/pre_031-2018_-_concede_titulo_de_honra_ao_merito_ao_marco_antonio_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/384/pre_032_-_2018_-_concede_titulo_de_honra_ao_merito_a_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/387/pre_033-2018_-_concede_titulo_de_cidadao_macabuense_a_marcelo_feijo_botelho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/393/pre_034-2018_-_concede_titulo_de_cidadao_macabuense_ao_senhor_josias_correa_ferraz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pre_035-2018_-_concede_titulo_de_cidada_macabuense_a_senhora_elza_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pre_036_-_2018-concede_titulo_de_cidadao_macabuense_ao_senhor_claudenir_da_silva_diniz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/398/pre_037-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_jocelio_pinto_figueira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/407/pre_038-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_renato_cesar_pires_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/408/pre_039-2018_-_concede_titulo_de_honra_ao_merito_ao_senhor_togerio_antonio_alves.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/414/resolucao_n_040-2018_-_dispoe_sobre_o_uso_de_vestimentas_no_ambito_da_camara_municipal_de_conceicao_de_macabu_-_rj.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/422/pre_041-2018_-_dispoe_sobre_a_proibicao_do_uso_do_celular_durante_as_sessoes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/428/pre_042-2018_-_concede_mocao_de_aplausos_a_asenhora_thais_macedo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/579/pre_043-2018_-_autoriza_o_chefe_do_poder_legislativo_a_outorgar_permissao_de_uso_do_predio_anexo_a_camara.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/609/pre_044-2018_-_concede_mocao_de_aplausos_ao_senhor_franklin_santiago_lima.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/610/pre_045_-_2018_-_concede_mocao_de_aplausos_ao_senhor_genildo_pereira_de_sousa_junior.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/611/pre_046-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/641/pre_047-2018_-_concede_mocao_de_aplausos_ao_senhor_alejandro_dominguez_carralero.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/643/pre_048-2018_-_concede_mocao_de_aplausos_a_yanetxy_gongora_alvarez.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/644/pre_049-2018_-_concede_mocao_de_aplausos_a_taimi_cobas_duran.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/654/pre_050-2018_-_da_nova_redacao_ao_caput_do_art._148_da_resolucao_no_022-1991_que_institui_o_regimento_interno_da_camara_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/681/pre_051_-_2018_-_determina_horario_de_funcionamento_para_expediente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/551/ind_120-2018_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/553/ind_121-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/557/ind_122-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/558/ind_123-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/559/ind_124-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/560/ind_125-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/561/ind_126-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/567/ind_127-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/568/ind_128-2018_-_jose_messias.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/572/ind_129-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/573/ind_130-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/577/ind_131-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/581/ind_132-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/582/ind_133-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/583/ind_134-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/586/ind_135-2018_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/587/ind_136-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/588/ind_137-2018_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/589/ind_138-2018_-_sandro_daumas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/594/ind_139-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/595/ind_140-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/591/ind_141-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/592/ind_142-2018_-_andre_da_mudanca.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/593/ind_143-2018_-_dr._fernando.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/596/ind_144-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/597/ind_145-2018_-_jose_messias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/598/ind_146-2018_-_jose_messias.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/599/ind_147-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/601/ind_148-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/603/ind_149-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/608/ind_152-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/615/ind_155-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/674/ind_184-2018_-_nathalia_braga.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/677/ind_185-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/678/ind_186-2018_-_barcelos_resina.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/493/aplo_001-2018_-_legislativo_11122018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2018/578/anteprojeto_de_lei_no_02-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H357"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="225.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>