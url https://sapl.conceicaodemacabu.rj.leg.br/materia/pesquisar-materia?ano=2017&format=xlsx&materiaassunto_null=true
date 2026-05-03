--- v1 (2026-02-12)
+++ v2 (2026-05-03)
@@ -54,1154 +54,1154 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Guta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/37/plo_029-2017_-_proibicao_do_uso_de_carros_particulares_cadastrados_em_aplicativos_rotated.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/37/plo_029-2017_-_proibicao_do_uso_de_carros_particulares_cadastrados_em_aplicativos_rotated.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE CARROS PARTICULARES CADASTRADOS EM APLICATIVOS PARA O TRANSPORTE DE PESSOAS NO MUNICÍPIO DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Toninho Barcelos Messias André Nathália</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/39/plo_31-2017_-_concessao_de_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/39/plo_31-2017_-_concessao_de_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Conceição de Macabu</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/12/plo_06-2017_-_acrescenta_o_2o_e_3o_do_artigo_1o_da_lei_municipal_no_971-2009.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/12/plo_06-2017_-_acrescenta_o_2o_e_3o_do_artigo_1o_da_lei_municipal_no_971-2009.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O &amp;2º E &amp;3º, DO ARTIGO 1º, DA LEI MUNICIPAL Nº 971/2009, QUE DISPÕE SOBRE A CAPINA QUÍMICA NAS ÁREAS RELACIONADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/7/plo_07-2017_-_altera_a_estrutura_administrativa_da_camara_municipal_de_conceicao_de_macabu.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/7/plo_07-2017_-_altera_a_estrutura_administrativa_da_camara_municipal_de_conceicao_de_macabu.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/6/plo_008-2017_-_legislativo05072018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/6/plo_008-2017_-_legislativo05072018.pdf</t>
   </si>
   <si>
     <t>CRIA O SETOR DE OUVIDORIA DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Barcelos Resina</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/62/plo_59-2017_-_fixacao_crime_previsto_no_artigo_244-a_do_eca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/62/plo_59-2017_-_fixacao_crime_previsto_no_artigo_244-a_do_eca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS COMERCIAIS DESTINADOS À HOSPEDAGEM EM GERAL, CASAS NOTURNAS E AINDA EVENTOS PARTICULARES DESTINADOS AO PÚBLICO EM GERAL, OS TÁXIS LICENCIADOS NESTE MUNICÍPIO, BEM COMO, NAS VANS E ÔNIBUS ESCOLARES A AFIXAREM EM LOCAIS VISÍVEIS A DESCRIÇÃO DO CRIME PREVISTO NO ARTIGO 244-A DO ECA E SUAS PENAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/36/plo_27-2017_-_colocacao_de_banheiros_quimicos_adaptados.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/36/plo_27-2017_-_colocacao_de_banheiros_quimicos_adaptados.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE COLOCAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS ÀS NECESSIDADES ESPECIAIS DE PESSOAS COM DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA EM EVENTOS PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU COM SEU REGIME PRÓPRIO   DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/41/plo_35-2017_-_estabelece_as_aliquotas_de_contribuicao_previdenciaria_e_o_plano_amortizacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/41/plo_35-2017_-_estabelece_as_aliquotas_de_contribuicao_previdenciaria_e_o_plano_amortizacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 756, DE 21 DE DEZEMBRO DE 2006 E A LEI 1.437 DE 23 DE JUNHO DE 2016, E ESTABELECE AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA E O PLANO AMORTIZAÇÃO PARA O EQUACIONAMENTO DO DEFICIT ATUARIAL.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/43/plo_14-2017_-_concessao_de_complemento_salarial_aos_servidores_municipais.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/43/plo_14-2017_-_concessao_de_complemento_salarial_aos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>DISPÕE A CONCESSÃO DE COMPLEMENTO SALARIAL AOS SERVIDORES MUNICIPAIS, A FIM DE ATINGIR O VALOR DO SALÁRIO MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/44/plo_15-2017_-_alteracao_de_valor_dos_proventos_dos_cargos_em_comissao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/44/plo_15-2017_-_alteracao_de_valor_dos_proventos_dos_cargos_em_comissao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE VALOR DOS PROVENTOS DOS CARGOS EM COMISSÃO, A AFIM DE ATINGIR O VALOR DO SALÁRIO MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/51/plo_046-2017_-_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/51/plo_046-2017_-_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Toninho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/52/plo__47-2017_-_cria_gratificacao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/52/plo__47-2017_-_cria_gratificacao.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO "CAPUT"  DO ART. 1º E ALTERA O §1º DA LEI MUNICIPAL  Nº 1071/2011, QUE CRIA GRATIFICAÇÃO NO QUADRO DE SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/76/plo_73-2017_-_altera_a_lei_n.o_756.2006_e_a_lei_1.437.2016.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/76/plo_73-2017_-_altera_a_lei_n.o_756.2006_e_a_lei_1.437.2016.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 756, DE 21 DE DEZEMBRO DE 2006 E A LEI 1.437 DE 23 DE JUNHO DE 2016, E ESTABELECE AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA E O PLANO DE AMORTIZAÇÃO PARA O EQUACIONAMENTO DE DEFICIT ATUARIAL.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/77/plo_19-2017_-_credito_especial_na_importancia_de_r_273.10606.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/77/plo_19-2017_-_credito_especial_na_importancia_de_r_273.10606.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NA IMPORTÂNCIA DE R$ 273.106,06 (DUZENTOS E SETENTA E TRÊS MIL, CENTO E SEIS REAIS E SEIS CENTAVOS), PARA FAZER FACE A EXECUÇÃO DA AÇÃO DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/83/plo_20-2021_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/83/plo_20-2021_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI 1.447/2017, QUE DISPÕE SOBRE O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/87/plo_22-2021_-_o_valor_para_pagamento_das_obrigacoes_de_pequeno_valor-rpv.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/87/plo_22-2021_-_o_valor_para_pagamento_das_obrigacoes_de_pequeno_valor-rpv.pdf</t>
   </si>
   <si>
     <t>DEFINE, NO MUNICÍPIO DE CONCEIÇÃO DE MACABU, O VALOR PARA PAGAMENTO DAS OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART. 100, §§ 3º E 4º DA CONSTITUIÇÃO FEDERAL COM A REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL Nº 62, DE 09 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/114/plo_23-2017_-_alteracao_dos_criterios_da_concessao_de_uso_das_areas_publicas_que_constituem_o_condom.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/114/plo_23-2017_-_alteracao_dos_criterios_da_concessao_de_uso_das_areas_publicas_que_constituem_o_condom.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS CRITÉRIOS DA CONCESSÃO DE USO DAS ÁREAS PÚBLICAS QUE CONSTITUEM O CONDOMÍNIO INDUSTRIAL DE CONCEIÇÃO DE MACABU, REVOGANDO AS LEIS MUNICIPAIS Nº 232 DE 16/11/1994 E Nº 514 DE 26/06/2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/123/plo_121-2017__-_altera_a_lei__municipal_n._1.450-2017.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/123/plo_121-2017__-_altera_a_lei__municipal_n._1.450-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 1.450 DE 30 DE MAIO DE 2017, BEM COMO O ARTIGO, E O INCISO I DO ARTIGO 21º DA LEI MUNICIPAL Nº 756 DE 21 DE NOVEMBRO DE 2006, QUE ESTABELECEM AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA E O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DE DÉFICIT ATUARIAL DO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA DOS SERVIDORES MUNICIPAIS DE CONCEIÇÃO DE MACABU - IPASCON, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI 471/2001, DE 31 DE DEZEMBRO DE 2001, QUE "DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL", A FIM DE GARANTIR AO CONTRIBUINTE A EMISSÃO DE CERTIDÃO ONLINE JUNTO À FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES - JARI, SUBORDINADA À COORDENADORIA EXECUTIVA DE TRÂNSITO, VINCULADA A SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/141/plo_27-2017_-_alterar_a_lei_municipal_no_1268_que_dispoe_sobre_o_plano_plurianual.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/141/plo_27-2017_-_alterar_a_lei_municipal_no_1268_que_dispoe_sobre_o_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1268 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017; ALTERAR A LEI MUNICIPAL Nº 1438 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/142/plo_28-2021_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/142/plo_28-2021_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1268 QUE DISPÕE SOBRE O PLANO PLURIANUAL  PARA O PERÍODO DE 2014 A 2017; ALTERAR A LEI MUNICIPAL Nº 1438 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/143/plo_29-2017_-_sobre_o_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/143/plo_29-2017_-_sobre_o_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA CRITÉRIOS DE ACESSIBILIDADE A SER IMPLANTADO NO CEMITÉRIO MUNICIPAL E EM NOVOS CEMITÉRIOS PÚBLICOS OU PRIVADOS QUE VIEREM A SER IMPLANTADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/158/plo_169-2017_-_instalacao_de_antenas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/158/plo_169-2017_-_instalacao_de_antenas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE ANTENAS TRANSMISSORAS DE RÁDIO, TELEVISÃO, TELEFONIA CELULAR, TELECOMUNICAÇÃO EM GERAL E OUTRAS ANTENAS TRANSMISSORAS DE RADIAÇÃO ELETROMAGNÉTICA E EQUIPAMENTOS AFINS, NO MUNICÍPIO DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/161/plo_172-2017_-_incorporacao_em_cargo_comissionado.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/161/plo_172-2017_-_incorporacao_em_cargo_comissionado.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, A INCORPORAÇÃO EM CARGO COMISSIONADO, DEFINE CRITÉRIOS DE INCORPORAÇÃO DE VANTAGENS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Paulo Henrique - PH</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/204/plo_215-2017_-_denomina_rua.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/204/plo_215-2017_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO APARÍCIO DOS SANTOS A RUA G DO LOTEAMENTO GAIVOTA QUE INTERLIGA A RODOVIA RJ 182 A ESTRADA GODOFREDO GUIMARÃES TAVARES NA ENTRADA DO BAIRRO DA TRIBO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/199/plo_210-2017_-_denomina_rua.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/199/plo_210-2017_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA SEBASTIÃO ALVES DE MORAES A SEGUNDA RUA PARALELA (À DIREITA - SUBIDA)A VIA PÚBLICA ARNOLD TAVARES CHAGAS, LOCALIZADA NO BAIRRO VILA NOVA - CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 471/2001 DE 31 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO, REVOGA A LEI Nº 625/2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/201/plo_212-2017_-_denomina_rua.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/201/plo_212-2017_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO MARCELLO DOS SANTOS SILVA, A SALA MULTIMÍDIA SEDIADA NA CASA DA CULTURA PROFESSOR ADELINO CAMPOS TAVARES, SITUADA A RUA ANTÔNIO LOPES DE OLIVEIRA, Nº 40, CENTRO - CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/202/plo_213-2017_-_denomina_rua.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/202/plo_213-2017_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA AMARISA ALVES DOS SANTOS MORAES, A PRIMEIRA RUA PARALELA (À DIREITA - SUBIDA) A VIA PÚBLICA ARNOLD TAVARES CHAGAS, LOCALIZADA NO BAIRRO VILA NOVA - CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/206/plo_217-2017_-_credito_especial.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/206/plo_217-2017_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O CHEFE DO PODER EXECUTIVO ABRIR CRÉDITO ESPECIAL NA IMPORTÂNCIA DE R$ 750.000,00 (SETECENTOS E CINQUENTA MIL REAIS), PARA FAZER FACE A EXECUÇÃO DA AÇÃO DO ORÇAMENTO DA PREFEITURA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/209/plo_220-2017_-_plano_plurianual__periodo_de_2018-2021..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/209/plo_220-2017_-_plano_plurianual__periodo_de_2018-2021..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA - PARA O PERÍODO DE 2018-2021.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/210/plo_40-2017_-_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/210/plo_40-2017_-_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISPÕE SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA PREVISTA NO ART. 194-A DA CONSTITUIÇÃO FEDERAL, E REVOGA AS LEIS MUNICIPAIS Nº 564/2002, Nº 613/2003 E Nº 661/2004.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Dr. Fernando</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÉDIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. DENOMINA COMO PAÇO MUNICIPAL CLÁUDIO MOACYR DE AZEVEDO, O PRÉDIO PRINCIPAL QUE SEDIA A PREFEITURA DE CONCEIÇÃO DE MACABU, SITUADA A RUA MARIA ADELAIDE, Nº 286, BAIRRO VILA NOVA &amp;#8211; CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/213/plo_44-2017_-_institui_a_gratificacao_de_incentivo_a_arrecadacao_fiscal_giaf.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/213/plo_44-2017_-_institui_a_gratificacao_de_incentivo_a_arrecadacao_fiscal_giaf.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE INCENTIVO A ARRECADAÇÃO FISCAL (GIAF).</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/216/plo_227-2017_-_instalacao_de_sistema_de_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/216/plo_227-2017_-_instalacao_de_sistema_de_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE INSTALAÇÃO DE SISTEMA DE CÂMERAS DE SEGURANÇA, NOS ESTABELECIMENOS COMERCIAIS COM MAIS DE 05 FUNCIONÁRIOS, NAS AGÊNCIAS BANCÁRIAS E CORRESPONDENTES BANCÁRIOS, NA ÁREA DO PERÍMETRO URBANO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Sandro Daumas</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/224/plo_047-2017_-_legislativo04072018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/224/plo_047-2017_-_legislativo04072018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE DISPOSITIVOS DE SEGURANÇA EM ÁREAS DE PISCINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/222/plo_233-2017_-_proibicao_de_uso_de_cigarro_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/222/plo_233-2017_-_proibicao_de_uso_de_cigarro_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROIBIÇÃO DE USO DE CIGARRO, CIGARRILHAS, CACHIMBOS OU QUALQUER OUTRO PRODUTO FUMÍGENO, DERIVADO OU NÃO DO TABACO, EM PARQUES DE RECREAÇÃO INFANTIL E QUADRA DE ESPORTES NO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Nathália Braga</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/229/plo_240-2017_-_institui_dia_municipal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/229/plo_240-2017_-_institui_dia_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE MOBILIZAÇÃO PELO FIM DA VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/238/plo_249-2017_-_credito_suplementar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/238/plo_249-2017_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 89.500,00 (OITENTA E NOVE MIL E QUINHENTOS REAIS) PARA REFORÇO DAS DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/239/plo_251-2017_-__inclusao_da_tematica_contra_a_violencia_as_mulheres_no_curriculo_escolar.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/239/plo_251-2017_-__inclusao_da_tematica_contra_a_violencia_as_mulheres_no_curriculo_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA TEMÁTICA CONTRA A VIOLÊNCIA ÀS MULHERES NO CURRÍCULO ESCOLAR DAS UNIDADES MUNICIPAIS E PARTICULARES DE ENSINO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/240/plo_252-2017_-_punicao_aos_estabelecimentos_que_restringem_o_direito_da_mulher_.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/240/plo_252-2017_-_punicao_aos_estabelecimentos_que_restringem_o_direito_da_mulher_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUNIÇÃO AOS ESTABELECIMENTOS QUE RESTRINGEM O DIREITO DA MULHER AO EMPREGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 566/2002 DE 30 DE DEZEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/251/plo_54-2017_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/251/plo_54-2017_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A LEI MUNICIPAL Nº 1268 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017; ALTERAR A LEI MUNICIPAL Nº 1.438 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO NO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Valmir Lessa</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/273/plo_286-2017_-_atendimento_prioritario_as_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/273/plo_286-2017_-_atendimento_prioritario_as_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO ÀS PESSOAS COM DEFICIÊNCIA FÍSICA, OS IDOSOS, AS GESTANTES, AS LACTANTES, AS PESSOAS COM CRIANÇAS DE COLO E OS OBESOS, EM ESTABELECIMENTOS COMERCIAIS E REPARTIÇÕES PÚBLICAS NO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/276/plo_289-2017_-_criacao_de_03_vagas_para_o_cargo_de_servente_de_obras.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/276/plo_289-2017_-_criacao_de_03_vagas_para_o_cargo_de_servente_de_obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 03 (TRÊS) VAGAS PARA O CARGO DE SERVENTE DE OBRAS, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/271/plo_284-2017_-_denominacao_de_vias_publicas.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/271/plo_284-2017_-_denominacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS. DENOMINA A ESTRADA RURAL DA AMOROSA, QUE SE INICIA AS MARGENS DA RODOVIA RJ 182 E TERMINA NA PONTE DE ACESSO AO MUNICÍPIO DE TRAJANO DE MORAES, COMO ESTRADA MARIA DAS DORES NASCIMENTO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/277/plo_290-2017_-__criacao_de_02_vagas_para_o_cargo_de_pedagogo.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/277/plo_290-2017_-__criacao_de_02_vagas_para_o_cargo_de_pedagogo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 02 (DUAS) VAGAS PARA O CARGO DE PEDAGOGO, DE PROVIMENTO EFETIVO, ORIUNDO DO CONCURSO PÚBLICO 01/2014, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE APOIO PEDAGÓGICO (GRAAPED) PARA OS CARGOS DE SUPERVISOR EDUCACIONAL, ORIENTADOR PEDAGÓGICO E ORIENTADOR EDUCACIONAL, NO ÂMBITO DA PREFEITURA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUAS (SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL) DO MUNICÍPIO DE CONCEIÇÃO DE MACABU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/280/plo_293.2017_-_altera_simbologia_de_cargos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/280/plo_293.2017_-_altera_simbologia_de_cargos.pdf</t>
   </si>
   <si>
     <t>ALTERA A SIMBOLOGIA DE CARGOS DE PROVIMENTO EM COMISSÃO DA PROCURADORIA GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/281/plo_62-2017_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao_da_secretaria_municipal_de_pro.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/281/plo_62-2017_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao_da_secretaria_municipal_de_pro.pdf</t>
   </si>
   <si>
     <t>ALTERA A SIMBOLOGIA DE CARGOS DE PROVIMENTO EM COMISSÃO DA SECRETARIA MUNICIPAL DE PROMOÇÃO E DESENVOLVIMENTO SOCIAL A DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/282/plo_63-2017_-_criacao_de_cargos_de_provimento_em_comissao_no_ambito_da_prefeitura.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/282/plo_63-2017_-_criacao_de_cargos_de_provimento_em_comissao_no_ambito_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO, NO ÂMBITO DA PREFEITURA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/283/plo_296-2017_-_extincao_e_criacao_de_cargos_em_comissao.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/283/plo_296-2017_-_extincao_e_criacao_de_cargos_em_comissao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO, NO ÂMBITO DA PREFEITURA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/288/plo_301-2017_-_proibicao_de_inauguracao_de_obra_publica_municipal_incompleta.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/288/plo_301-2017_-_proibicao_de_inauguracao_de_obra_publica_municipal_incompleta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO DE OBRA PÚBLICA MUNICIPAL INCOMPLETA OU QUE, EMBORA CONCLUÍDA, NÃO ATENDA AO FIM A QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/309/plo_066-2017_-_reajusta_o_valor_do_auxilio_alimentacao_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/309/plo_066-2017_-_reajusta_o_valor_do_auxilio_alimentacao_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, PREVISTO NA LEI MUNICIPAL Nº 1.357/2015 COM AS ALTERAÇÕES DADAS PELA LEI MUNICIPAL Nº 1.455/2017.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA PONTO FACULTATIVO O DIA 16 DE JUNHO DE 2017 EM VIRTUDE DO FERIADO DE CORPUS CHRISTI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/188/plo_199-2017_-_estabelece_normas_para_o_controle_de_bens_patrimoniais_da_camara.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/188/plo_199-2017_-_estabelece_normas_para_o_controle_de_bens_patrimoniais_da_camara.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O CONTROLE DE BENS PATRIMONIAIS DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO GOVERNO DO PODER EXECUTIVO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, REFERENTE AO EXERCÍCIO DE 2016, DE RESPONSABILIDADE DO SENHOR CLÁUDIO EDUARDO BARBOSA LINHARES</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/45/pre_001-2017.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/45/pre_001-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 022 DE 28 DE JUNHO DE 1991, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/26/pre_002-2017_-_titulo_de_cidadao_macabuense.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/26/pre_002-2017_-_titulo_de_cidadao_macabuense.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. MARCIO TEIXEIRA BARRETO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/25/pre_000003.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/25/pre_000003.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. CIRO HENRIQUE MACHADO LOPES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/29/pre_004-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr_antonio_teles_da_silva.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/29/pre_004-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr_antonio_teles_da_silva.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. ANTÔNIO TELES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/24/pre_006-2017_-_concede_diploma_de_honra_ao_metito_aos_protetores_de_animais_de_macabu_pama.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/24/pre_006-2017_-_concede_diploma_de_honra_ao_metito_aos_protetores_de_animais_de_macabu_pama.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE DIPLOMA DE HONRA AO MÉRITO AOS PROTETORES DE ANIMAIS DE MACABU (PAMA).</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/22/pre_007-2017_-_concede_titulod_e_cidadao_macabuense_celso_borges_leal.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/22/pre_007-2017_-_concede_titulod_e_cidadao_macabuense_celso_borges_leal.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. CELSO BORGES LEAL, SARGENTO DA POLÍCIA MILITAR DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/75/pre_008-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_vivaldo_vieira_barbosa.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/75/pre_008-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_vivaldo_vieira_barbosa.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR VIVALDO VIEIRA BARBOSA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/74/pre_009-2017_-_concede_diploma_de_honra_ao_merito_a_senhora_elizabeth_nunes_berbat.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/74/pre_009-2017_-_concede_diploma_de_honra_ao_merito_a_senhora_elizabeth_nunes_berbat.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO A SENHORA ELIZABETH NUNES BERBAT, PELOS RELEVANTES TRABALHOS PRESTADOS NA ÁREA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/23/pre_010-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr._jorge_henrique_feijo_dubois.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/23/pre_010-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr._jorge_henrique_feijo_dubois.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. JORGE HENRIQUE FEIJÓ DUBÓIS, CABO DA POLÍTICA MILITAR DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/73/pre_011-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_gilberto_freitas_paixao..pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/73/pre_011-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_gilberto_freitas_paixao..pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR GILBERTO FREITAS PAIXÃO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/53/pre_013_-_2017_-_concede_titulo_de_cidada_macabuense_a_monalisa_fagundes.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/53/pre_013_-_2017_-_concede_titulo_de_cidada_macabuense_a_monalisa_fagundes.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ MACABUENSE À SENHORITA MONALISA FAGUNDES, JORNALISTA, EDITORA-CHEFE DO DIÁRIO OFICIAL DA PREFEITURA DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR PAULINO LEAL CARDOSO, EX-VEREADOR, EX-SECRETÁRIO MUNICIPAL DE AGRICULTURA, EX-PRESIDENTE DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS (APAE) DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR NILTON CUNHA TEIXEIRA, SERVIDOR PÚBLICO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/21/pre_017_-_2017_-__concede_diploma_de_honra_ao_merito_a_maria_de_fatima_pacheco.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/21/pre_017_-_2017_-__concede_diploma_de_honra_ao_merito_a_maria_de_fatima_pacheco.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO QUE CONCEDE DIPLOMA DE HONRA AO MÉRITO A EXMª SRª MARIA DE FÁTIMA PACHECO, PREFEITA DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/30/pre_019-2017_-_concede_titulo_de_cidadao_macabuense_a_rodrigo_freire_viana.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/30/pre_019-2017_-_concede_titulo_de_cidadao_macabuense_a_rodrigo_freire_viana.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. RAFAEL JARDIM, PRESIDENTE DA CÂMARA MUNICIPAL DE CASIMIRO DE ABREU.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. RODRIGO FREIRE VIANA, PREFEITO DO MUNICÍPIO DE TRAJANO DE MOARES.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. SOSTENES CAVALCANTE, DEPUTADO FEDERAL PELO PARTIDO DEMOCRATAS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE HONRA AO MÉRITO AO SR. JOSÉ RODRIGUES VIANA.</t>
   </si>
   <si>
     <t>Andre Fisioterapeuta</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR FRANCISCO CHATEAUBRIAN DE ALCÂNTARA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA JACQUELINE ERTHAL PACHECO, PROPRIETÁRIA DO ESPAÇO VIP - CENTRO DE DEPILAÇÃO E ESTÉTICA.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/35/pre_025-2017-_guta29052018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/35/pre_025-2017-_guta29052018.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. JAIME DA COSTA MORAIS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. FRANQUIS DIAS NEPOMUCENO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/27/pre_027-2017-_nathalia_braga29052018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/27/pre_027-2017-_nathalia_braga29052018.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. ANDERSON MARIANO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO QUE CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SR. MAURICIO DE ANDRADE AZEVEDO, PROCURADOR GERAL DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE A SENHORA MIRIAM PEREIRA FERNANDES LEITE.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO SENHOR RAFAEL FIGUEIRA DONATO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR CARLOS ALBERTO DA SILVA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR SEBASTIÃO MACHADO DOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO SENHOR BRUNO MAIA.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/47/pre_036-2017-_valmir_lessa29052018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/47/pre_036-2017-_valmir_lessa29052018.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA AGRÍCOLA JOSÉ MONTEIRO A RUA QUE SE INICIA NO FINAL DA RUA ALBERT BARBOSA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/46/pre_037-2017-_barcelos_resina29052018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/46/pre_037-2017-_barcelos_resina29052018.pdf</t>
   </si>
   <si>
     <t>DENOMINA EDMILSON BUENO MADUREIRA, A RUA COM CERCA DE 1,1 KM DE EXTENSÃO, SEM CALÇAMENTO, QUE LIGA O BAIRRO DA TRIBO AO BAIRRO PITEIRAS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO EXM º SR. MÁRCIO CANELA, DEPUTADO ESTADUAL PELO PARTIDO PSL. ELEITO VICE-PREFEITO  DO MUNICÍPIO DE BELFORD ROXO, NA BAIXADA FLUMINENSE, EM 2016.</t>
   </si>
   <si>
     <t>André da Mudança</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR ADERALDO SPESSE RANGEL.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO SENHOR RIVAIR MALFETANO LIMA.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA AO MÉRITO AO SENHOR ANTÔNIO MINGUTA DE OLIVEIRA (IN MEMORIAN).</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR GERALDO CARVALHO.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR GIL MANHÃES VIANA JUNIOR.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/69/pre_047-2017_-_concede_comenda_professora_celina_belas_a_senhora_suelir_batista_ramos.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/69/pre_047-2017_-_concede_comenda_professora_celina_belas_a_senhora_suelir_batista_ramos.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA PROFESSORA CELINA BELAS A SENHORA SUELIR BATISTA RAMOS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO EXMº SR. PAULO CESAR DAMES PASSOS, PREFEITO DO MUNICÍPIO DE CASIMIRO DE ABREU.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/49/resolucao_050_-_2017_-_denomina_creche_vovo_aurea_pacheco_daumas_a_creche_localizada_no_bairro_vila_nova_proximo_ao_ginasio.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/49/resolucao_050_-_2017_-_denomina_creche_vovo_aurea_pacheco_daumas_a_creche_localizada_no_bairro_vila_nova_proximo_ao_ginasio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO QUE DENOMINA CRECHE VOVÓ AUREA PACHECO DAUMAS, A CRECHE LOCALIZADA NO BAIRRO VILA NOVA, PRÓXIMO AO GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO QUE DENOMINA ANÍSIO BARCELOS NETO O ESPAÇO DE LAZER DO MUNICÍPIO LOCALIZADO NA LOCALIDADE DA AMOROSA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 062 DE 18 DE JUNHO DE 2002, QUE DENOMINA O NOME DA SEDE DA CASA LEGISLATIVA PARA CÂMARA MUNICIPAL CLAUDIO MOACYR DE AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 ART. 1º - FICA DENOMINADA A RUA EDIGAR FRANCISCO DA CRUZ, A RUA PARALELA A MERCEDES SOARES BARBOSA NO BAIRRO ELDORADO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS. DENOMINA A RUA EDIGAR FRANCISCO DA CRUZ A RUA PARALELA A MERCEDES SOARES BARBOSA NO BAIRRO ELDORADO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A DENOMINAÇÃO DA RUA ANISIO BARCELOS, LOCALIZADA NO BAIRRO CALÇADINHA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO PERMANENTE DE PESSOAS COM DEFICIÊNCIA, ACRESCENTANDO O INCISO VIII, AO PARÁGRAFO ÚNICO DO ARTIGO 49, DA RESOLUÇÃO Nº 022, DE 28 DE JUNHO DE 1991, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO FRANCISCO GOMES DE OLIVEIRA, A FEIRA POPULAR MUNICIPAL DA ECONOMIA INFORMAL MACABUENSE, CRIADA PELA LEI Nº 938 DE 12 DE JULHO DE 2009.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 022 DE 28 DE JUNHO DE 1991, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CONCEIÇÃO, CRIANDO A COMISSÃO PERMANENTE DE MEIO AMBIENTE, DESENVOLVIMENTO SUSTENTÁVEL E AGRICULTURA ACRESCENTANDO O INCISO IX AO ART. 49, PARÁGRAFO ÚNICO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO QUE DENOMINA COMO CELINA MORENO, O PRÉDIO ONDE FUNCIONA A SECRETARIA MUNICIPAL DE SAÚDE, LOCALIZADA NA AVENIDA VICTOR SENCE, Nº 309, GARAPA, CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA WILSON CANDIDO DOS SANTOS A RUA SEM DENOMINAÇÃO, COM CERCA DE 150 METROS DE EXTENSÃO, LOCALIZADA ATRÁS DA RODOVIÁRIA DO MUNICÍPIO, PARALELA AO VÃO, TENDO COMO REFERÊNCIA A IGREJA METODISTA NO BAIRRO VILA NOVA EM CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/130/pre_069-2017_-_toninho_da_saude05062018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/130/pre_069-2017_-_toninho_da_saude05062018.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DAS COMISSÕES PERMANENTES DE PESSOAS COM DEFICIÊNCIA; MEIO AMBIENTE, DESENVOLVIMENTO SUSTENTÁVEL E AGRICULTURA, CRIADAS PELAS RESOLUÇÕES 063 E 064/2017.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>DENOMINA COMO RUA DILHERMANDO DOS SANTOS FLORIDO, A VIA PÚBLICA TRANSVERSAL A RUA PASTOR MANOEL DE BRITO, NA ALTURA DO NÚMERO 360, LOCALIZADA NO BAIRRO BOCAINA, TENDO COMO PONTO DE REFERÊNCIA A GARAGEM DA TRANSPORTADORA TRANSMAC.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>DENOMINA COMO JOSÉ NUNES RAMOS A UNIDADE BÁSICA DE SAÚDE (UBS), LOCALIZADA NO BAIRRO VILA ESPERANÇA;</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SENHORA VIVIAN MORAES LEAL TAVARES, PELO PROJETO CURTA MACABU - MOSTRA MACABUENSE DE CINEMA, SENDO A PRESENTE MOÇÃO EXTENSIVA A TODOS OS ENVOLVIDOS NO PROJETO, SENDO ESTES OS ALUNOS DA REDE MUNICIPAL DE ENSINO: KELVYN PONCE DA ESCOLA VICTOR SENCE; KAUAN SANTOS DA ESCOLA FREI VALÉRIO E TODO O ELENCO DOS CURTAS APRESENTADOS, BEM COMO EXTENSIVO AO COORDENADOR DE PROJETOS DANIEL IGNÁCIO E AO CHEFE DE CULTURA LUCAS MACHADO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
@@ -1340,1357 +1340,1357 @@
   <si>
     <t>208</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ MACABUENSE A SENHORA TERESINHA DE JESUS MEDEIROS BESSA, NATURAL DO RIO DE JANEIRO, PELA SUA CONTRIBUIÇÃO PARA O DESENVOLVIMENTO DE CONCEIÇÃO DE MACABU DESDE 1953, ANO EM QUE PASSOU A RESIDIR NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR AUGUSTO CESAR MATOS LUGON, PELA SUA CONTRIBUIÇÃO NA GERAÇÃO DE EMPREGO AOS MACABUENSES COMO GERENTE DA EMPRESA OFFSHORE SMART COAT.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/293/pre_94-2017_-_paulo_henrique05062018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/293/pre_94-2017_-_paulo_henrique05062018.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO MACABUENSE AO SENHOR ROBERTO DA SILVA SALES, DEPUTADO FEDERAL PELO PRB/RJ, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/294/pre_095-2017_-_sandro_daumas05062018.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/294/pre_095-2017_-_sandro_daumas05062018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE APARELHOS DE TELEFONE CELULAR DURANTE A REALIZAÇÃO DAS SESSÕES ORDINÁRIAS, EXTRAORDINÁRIAS E SOLENE NO PLENÁRIO PREFEITO ROSENDO FONTES TAVARES E NO AUDITÓRIO DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
-    <t>Requerimento Legislativo</t>
-[...2 lines deleted...]
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>Requerimento de Informação</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR ANDRÉ LUIZ DE SOUSA FERNANDES, SOLICITANDO AO EXMº PREFEITO DE CONCEIÇÃO DE MACABU, CLÁUDIO LINHARES, AS SEGUINTES INFORMAÇÕES: CÓPIA DE INTEIRO TEOR DO PROCESSO DE COMPRA DE MATERIAL ESPORTIVO REFERENTE A LICITAÇÃO 293216/0, EMPRENHO 1395-000, TENDO COMO FORNECEDOR A EMPRESA CARMELO COMERCIO SERVIÇOS LTDA, BEM COMO CÓPIA DOS PROCESSOS DE PAGAMENTO; CÓPIA DE INTEIRO TEOR DOS PROCESSOS DE DIÁRIA E PEQUENAS DESPESAS DO PERÍODO DE 2016, COM AS PRESTAÇÕES DE CONTAS, DOS SEGUINTES CREDORES: HANDERSON ANTONIO AZEVEDO MAIA, JORGE LUIZ SILVA ANDRADE, BETHANIA DE OLIVEIRA CHAVES, ELIAS RIGUETE E LUIZ AURELIO IMBIRIBA.</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR SANDRO DAUUMAS, SOLICITANDO AO EXMº SR. PREFEITO CLÁUDIO LINHARES, AS SEGUINTES INFORMAÇÕES: QUAL O TOTAL DA DÍVIDA DA PREFEITURA COM O INSTITUTO DE PREVIDÊNCIA DO SERVIDOR PÚBLICO MUNICIPAL (IPASCON); COMO FOI FIRMADO O PARCELAMENTO, QUANTAS PRESTAÇÕES FORAM PAGAS E QUANTAS RESTAM.</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR ANDRÉ LUIS DE SOUSA FERNANDES, SOLICITANDO AO EXMº PRESIDENTE DO IPASCON, ADERALDO SPESSE RANGEL, AS SEGUINTES INFORMAÇÕES: QUANTO FOI A TAXA DE ADMINISTRAÇÃO NOS ANOS DE 2007, 2008, 2009, 2010, 2011, 2012, 2013, 2014, 2015, 2016 E 2017, DEMONSTRANDO EM PLANILHA OS VALORES GASTOS ANUALMENTE EM PERCENTUAL E AS RESERVAS DOS RESPECTIVOS ANOS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR ANDRÉ MARTINS, SOLICITANDO A SECRETÁRIA MUNICIPAL DE SAÚDE, SRª MARIANA LEAL ANDRADE, CÓPIA DE INTEIRO TEOR REFERENTE ÀS PEQUENAS DESPESAS DO PERÍODO DE JANEIRO A MARÇO DE 2017 DO HOSPITAL MUNICIPAL ANA MOREIRA.</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR ANDRÉ MARTINS, ONDE SOLICITA AO PREFEITO DE CONCEIÇÃO DE MACABU, SRº CLAUDIO LINHARES, AS SEGUINTES INFORMAÇÕES: CÓPIA DE INTEIRO TEOR DOS PROCESSOS LICITATÓRIOS Nº 00311314 / B, 00378016 / 0 E 00339514 / B, REFERENTE À CONTRAÇÃO DE SERVIÇOS DE CAPINA E VARRIÇÃO DE LOGRADOUROS PÚBLICOS; COLETA E TRANSPORTE DE RESÍDUOS SÓLIDOS VOLUMOSOS E ENTULHOS; RECEBIMENTO E DISPOSIÇÃO FINAL DE RESÍDUOS SÓLIDOS URBANOS EM ATERRO SANITÁRIO LICENCIADO, BEM COMO COLETA E TRANSPORTE DE RESÍDUOS SÓLIDOS DOMICILIARES E URBANOS, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO INDICADO PELO VEREADOR SANDRO DE OLIVEIRA DAUMAS, ASSINADO POR TODOS OS PARLAMENTARES, SOLICITANDO AO EXMº PREFEITO DE CONCEIÇÃO DE MACABU, SRº CLÁUDIO EDUARDO BARBOSA LINHARES, CÓPIA DE INTEIRO TEOR DE TODOS OS PROCESSOS LICITATÓRIOS REFERENTES A 33ª EXPOSIÇÃO AGROPECUÁRIA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DESTINADO AO PODER EXECUTIVO, ONDE SOLICITA CÓPIA DE INTEIRO TEOR DOS PROCESSOS ADMINISTRADOS MENCIONADOS NO DOCUMENTO (DISPONÍVEL NA ÍNTEGRA), QUE TRATAM SOBRE PAGAMENTO DE INSALUBRIDADE AOS SERVIDORES OCUPANTES DO CARGO DE AGENTE DE ENDEMIAS, BEM COMO AQUELES DE FORMA INDIVIDUAL QUE TRATAM SOBRE PAGAMENTO DE GRATIFICAÇÃO DE INCENTIVO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE AUTORIA DO VEREADOR CARLOS AUGUSTO (GUTA), SOLICITANDO AO MINISTÉRIO PÚBLICO (TUTELA COLETIVA) MACAÉ, QUE INVESTIGUE SE AS TARIFAS PRATICADAS PELA TRANSPORTADORA MACABU LTDA, CONCESSIONÁRIA DAS LINHAS CONCEIÇÃO DE MACABU X MACAÉ E VICE-VERSA, DELEGADAS PELO DETRO/RJ, ESTÃO ARROLADAS NA INVESTIGAÇÃO CRIMINAL DEFLAGRADA NA ÚLTIMA SEGUNDA-FEIRA DE NOTÓRIO CONHECIMENTO, VISTO AMPLA DIVULGAÇÃO NA IMPRESSA NACIONAL (ANEXO), COMO AUMENTO INJUSTIFICADO DAS TARIFAS PARA BENEFICIAMENTO DE ESQUEMA ENVOLVENDO O EX-GOVERNADOR SÉRGIO CABRAL. </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE TÁXI NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PODER EXECUTIVO IMPLANTAÇÃO NA REDE PÚBLICA MUNICIPAL DE ENSINO CURSO DE APERFEIÇOAMENTO DOS PROFISSIONAIS DA EDUCAÇÃO VOLTADO À PREVENÇÃO E IDENTIFICAÇÃO DE CASOS DE PEDOFILIA, CONFORME DELIBERADO NA AUDIÊNCIA PÚBLICA </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DA VEREADORA NATHÁLIA BRAGA, SOLICITANDO AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: &amp;#8226;	RELATÓRIO QUANTITATIVO E FINANCEIRO DAS HORAS EXTRAS PENDENTES E PAGAS AOS SERVIDORES LOTADOS NA FUNÇÃO DE MOTORISTA, QUE PRESTAM SERVIÇO PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO A SEGUINTE INFORMAÇÃO: &amp;#8226;	CRONOGRAMA DA EXECUÇÃO DOS SERVIÇOS DE REFORMA DA ESCOLA MUNICIPAL FREI VALÉRIO, CONFORME CONTRATO FIRMADO NO PROCESSO LICITATÓRIO Nº 2867/2017, MODALIDADE CARTA CONVITE, HOMOLOGADO EM 06/07/2017.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: &amp;#8226;	CRONOGRAMA DA EXECUÇÃO DOS SERVIÇOS DE COLETA E TRANSPORTE DE RESÍDUOS SÓLIDOS VOLUMOSOS E ENTULHOS (EXCETO DOMICILIAR E HOSPITALAR); VARRIÇÃO MANUAL DE VIAS E LOGRADOUROS PÚBLICOS; CAPINAÇÃO MANUAL DE VIAS E LOGRADOUROS PÚBLICOS; RASPAGEM MANUAL DE VIAS E LOGRADOUROS PÚBLICOS; PINTURA DE GUIAS DE VIAS E LOGRADOUROS PÚBLICOS; LIMPEZA DE BOCAS DE LOBO, GALERIAS, CANAIS, CÓRREGOS E ESTRADAS; PODA, DESBASTE E ARRANQUIO DE ÁRVORES E LIMPEZA DE PRAÇAS E JARDINS; LIMPEZA DE PRAÇAS E JARDINS, DO PERÍODO DE 01/01/2017 ATÉ A PRESENTE DATA. SERVIÇOS ESTES FIRMADOS ATRAVÉS DO PROCESSO LICITATÓRIO Nº 3113/2014, MODALIDADE PREGÃO PRESENCIAL 017-2014; &amp;#8226;	PLANILHA COM INFORMAÇÕES SOBRE OS DIAS, LOCAIS E HORÁRIOS DO SERVIÇO DE COLETA DE LIXO DOMICILIAR/URBANO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: &amp;#8226;	RELAÇÃO DE SERVIDORES LOTADOS NA FUNÇÃO DE GUARDA MUNICIPAL, ATIVOS, AFASTADOS POR MOTIVO DE DOENÇA, LICENÇA PRÊMIO; LICENÇA SEM VENCIMENTO; CEDIDOS A OUTRAS SECRETARIAS DO MUNICÍPIO OU ÓRGÃOS EXTERNOS, BEM COMO AQUELES QUE OCUPAM CARGO EM COMISSÃO NA ADMINISTRAÇÃO DIRETA;_x000D_
 &amp;#8226;	ESCALA DE SERVIÇO DOS SERVIDORES ATIVOS NA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA, COM OS RESPECTIVOS LOCAIS E HORÁRIOS DE ATUAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA ONDE REQUER AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: RELAÇÃO DOS EQUIPAMENTOS MÉDICOS DISPONÍVEIS EM EM FUNCIONAMENTO NA EMERGÊNCIA DO HOSPITAL MUNICIPAL ANA MOREIRA; RELAÇÃO DOS EQUIPAMENTOS MÉDICOS DISPONÍVEIS EM FUNCIONAMENTO NAS AMBULÂNCIAS DO HOSPITAL MUNICIPAL ANA MOREIRA; RELAÇÃO E QUANTIDADE EM ESTOQUE NA REFERIDA DATA DA INFORMAÇÃO, DOS MEDICAMENTOS (INCLUSIVE CONTROLADOS), SERINGAS (1ML), CAIXAS DE TIRAS DE GLICEMIA E APARELHOS PARA MEDICAÇÃO DE GLICOSE EM ESTOQUE NA FARMÁCIA (ALMOXARIFADO) DA SECRETARIA MUNICIPAL DE SAÚDE. RESSALTANDO QUE A SOLICITAÇÃO REFERE-SE AOS DISPONÍVEIS PARA DISTRIBUIÇÃO AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: CÓPIA DAS NOTAS FISCAIS DOS MATERIAIS ATRAVÉS DO PROCESSO LICITATÓRIO Nº 4.430/2017 E INFORMAÇÕES SOBRE O QUANTITATIVO DOS MATERIAIS DISPONÍVEIS EM ESTOQUE E UTILIZADOS DESDE A HOMOLOGAÇÃO DO PROCESSO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: EXISTÊNCIA DE LAUDO DO MÉDICO DO TRABALHO, REDUZINDO PERCENTUAL DE 20% PARA 10% DO ADICIONAL DE INSALUBRIDADE PAGO AOS SERVIDORES DAS SEGUINTES CATEGORIAS: AUXILIAR DE CRECHE; COZINHEIRA (SECRETARIA MUNICIPAL DE EDUCAÇÃO); MERENDEIRA E AUXILIAR DE SERVIÇOS ESCOLARES. EM CASO DE EXISTÊNCIA DO LAUDO, SOLICITA-O EM CÓPIA INTEGRAL.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE AUTORIA DO VEREADOR SANDRO DAUMAS, ONDE SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: A)	QUE SE ESCLAREÇA DE FORMA CLARA OS CRITÉRIOS DETERMINADOS PELA LEGISLAÇÃO MUNICIPAL PARA CONCESSÃO DO BENEFICIO DENOMINADO &amp;#8220;INDENIZAÇÃO TRANSPORTE&amp;#8221;;_x000D_
 B)	QUE SE ESCLAREÇA SE TODOS OS SERVIDORES QUE PERCEBEM O BENEFICIO DENOMINADO &amp;#8220;INSALUBRIDADE&amp;#8221; FORAM SUBMETIDOS À PERÍCIA MÉDICA PELO MÉDICO DO TRABALHO DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DA VEREADOR NATHÁLIA BRAGA, ONDE SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: QUAIS AS ESPECIALIDADES MÉDICAS DISPONÍVEIS NO POSTO CENTRAL (USINA) E NA CLÍNICA DA FAMÍLIA (SÃO HENRY), BEM COMO OS DIAS DOS RESPECTIVOS ATENDIMENTOS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA, SOLICITANDO AO PODER EXECUTIVO INFORMAÇÕES SOBRE PREVISÃO DE CALÇAMENTO, INSTALAÇÃO DE REDES DE ÁGUA E ESGOTOS EM VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE A PREVISÃO PARA TÉRMINO DE OBRAS, REFORMAS E INSTALAÇÃO DE EQUIPAMENTOS MOBILIÁRIOS NA ESCOLA MUNICIPAL E CRECHE PITEIRA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO CÓPIA DE INTEIRO TEOR DO PROCESSO LICITATÓRIO Nº 555/2017, REFERENTE À AQUISIÇÃO DE MATERIAL ESPORTIVO PARA A REDE MUNICIPAL DE ENSINO, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO RELAÇÃO DE TODOS OS VEÍCULOS OFICIAIS DO MUNICÍPIO POR SECRETARIA E/OU ÓRGÃO E CÓPIA DOS CERTIFICADOS DE REGISTRO E LICENCIAMENTO DE VEÍCULO (CRLV) DE TODA A FROTA, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR SANDRO DAUMAS, SOLICITANDO AO PRESIDENTE DA CASA LEGISLATIVA INFORMAÇÃO SOBRE PUBLICAÇÃO DA PROPOSTA ORÇAMENTÁRIA ENCAMINHADAS PELO PREFEITO, DETERMINADA PELO ART. 213 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR SANDRO DAUMAS, SOLICITANDO AO SECRETÁRIO MUNICIPAL DE SEGURANÇA, INFORMAÇÃO SOBRE CUMPRIMENTO DA LEI MUNICIPAL Nº 1.425/2013, BEM COMO SOBRE EXISTÊNCIA DE INTERESSE DA MUNICIPALIDADE EM MANTER CONVÊNIO OU PARCERIA COM A INICIATIVA PRIVADA (FARMÁCIAS) PARA CONFECÇÃO E INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO EM FRENTE AOS ESTABELECIMENTOS COMERCIAIS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR JOSÉ MESSIAS, SOLICITANDO AO PODER EXECUTIVO INFORMAÇÕES SOBRE UM LIXÃO EXISTENTE NO BAIRRO CALÇADINHA, DEVENDO ESCLARECER OS SEGUINTES PONTOS: A) SE A ÁREA DO LIXÃO É PARTICULAR OU PÚBLICA; B) SE A ÁREA DO LIXÃO FOR ARTICULAR QUE SE ESCLAREÇA A QUEM PERTENCE; C) SE O LIXÃO É LEGALIZADO, NESTE CASO QUE ENCAMINHE A DOCUMENTAÇÃO DE FUNCIONAMENTO DO MESMO; D) E NÃO SENDO LEGALIZADO, QUE SE ESCLAREÇA QUAIS AS MEDIDAS ADMINISTRATIVAS E/OU JUDICIAL ADOTADO POR ESTE MUNICÍPIO PARA COIBIR TAL PRÁTICA. </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO DE AUTORIA DO VEREADOR BARCELOS RESINA, ONDE SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: ESCLARECIMENTO SOBRE A BASE DE CÁLCULO PARA PAGAMENTO DO DÉCIMO TERCEIRO SALÁRIO E FÉRIAS DOS SERVIDORES DE NÍVEL SUPERIOR, COM RELAÇÃO A LEI MUNICIPAL Nº 1.304/2014, VISTO A MUDANÇA NA FORMA DE PAGAMENTO QUE VEM OCORRENDO EM RELAÇÃO AOS EXERCÍCIOS ANTERIORES, OU SEJA, ANTIGAMENTE O ADICIONAL DE GRATIFICAÇÃO DE INCENTIVO À PRODUTIVIDADE, INSTITUÍDO PELA LEI MUNICIPAL Nº 1.304/2014, ERA APLICADO SOB OS PAGAMENTOS DE FÉRIAS E DÉCIMO TERCEIRO SALÁRIO;_x000D_
 _x000D_
 CÓPIA DO PROCESSO ADMINISTRATIVO Nº 18.371/2017.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO TRANSPORTE GRATUITO PARA TODOS OS ESTUDANTES MACABUENSE QUE CURAM UNIVERSIDADE E ENSINO TÉCNICO NAS CIDADES DE MACAÉ E CAMPOS DOS GOYTACAZES.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DO DIA 10 (DEZ), QUE INSTITUI O DIPLOMA ALUNO NOTA 10, VOLTADO AOS ESTUDANTES DO 6º AO 9º ANO DO ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE EDUCAÇÃO QUE OBTIVEREM EXCELENTE DESEMPENHO DURANTE TODO ANO LETIVO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE ACADEMIAS POPULARES NA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA, NO CONJUNTO HABITACIONAL SILVIO SOARES TAVARES, EM PONTOS ESTRATÉGICOS DOS BAIRROS BOCAINA, CURATO DE SANTA CATARINA E PORTO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROMOVA A IMPLANTAÇÃO DE REDE WIFI COMUNITÁRIA NAS SEGUINTES LOCALIDADES: CONJUNTO HABITACIONAL SILVIO SOARES TAVARES, NO BAIRRO VILA NOVA, PRAÇA DR. JOSÉ BONIFÁCIO TASSARA, CENTRO, PRAÇA DOMINGOS MANOEL TAVARES, NO SEGUNDO DISTRITO - MACABUZINHO E DEMAIS PRAÇAS E ÁREAS PÚBLICAS DE LAZER DA CIDADE, BEM COMO QUADRAS ESPORTIVAS, INCLUINDO A SEDE MUNICIPAL DA CACHOEIRA DA AMOROSA.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE ADOTE MEDIDAS ESTRATÉGICAS PARA ELABORAÇÃO DE PROGRAMA DE FINANCIAMENTO E ASSISTÊNCIA À CONSTRUÇÃO OU MANUTENÇÃO DE RESIDÊNCIAS INCLUSIVAS PARA PESSOAS COM DEFICIÊNCIA EM SITUAÇÃO DE DEPENDÊNCIA, QUE NÃO DISPONHAM DE CONDIÇÕES DE AUTOSSUSTENTABILIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE PROVIDENCIE O CALÇAMENTO DA RUA PAULO ROBERTO DIAS, BEM COMO DA SEQUÊNCIA DA RUA JOÃO ANDRADE FILHO, NO BAIRRO PORTO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE VIABILIZE IMPLANTAÇÃO DE PISO TÁTIL EM TODOS OS PRÉDIOS QUE SEDIAM ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE VIABILIZE A INSTALAÇÃO DE SEMÁFORO SONORO NO CRUZAMENTO DE MAIOR MOVIMENTO DO MUNICÍPIO, LOCALIZADO APÓS DA CÂMARA MUNICIPAL, NA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO  A INSTALAÇÃO DE UMA ACADEMIA POPULAR AO AR LIVRE NA COMUNIDADE DA RHÓDIA.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO DA RUA ÁLVARO DIAS, LOCALIZADA NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO DE RUA SEM SEM SAÍDA COM CERCA DE 60 METROS DE EXTENSÃO, LOCALIZADA EM FRENTE AO NÚMERO 16 DA RUA MERCEDES SOARES BARBOSA, NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE TUBOS DE CONCRETO DESTINADOS A CONDUÇÃO DE ÁGUAS PLUVIAIS NA RUA RUBENS PINHEIRO, LOCALIZADA NA CHÁCARA DE SANTANA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO, REDES DE ÁGUAS E ESGOTOS, NA VIA PÚBLICA QUE LIGA OS BAIRROS DA TRIBO A PITEIRAS, COM CERCA DE 1.100 METROS DE EXTENSÃO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE TUBOS DE CONCRETO DESTINADOS A CONDUÇÃO DE ÁGUAS PLUVIAIS NA RUA PAULO ROBERTO DIAS, LOCALIZADA NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE TUBOS DE CONCRETO DESTINADOS A CONDUÇÃO DE ESGOTO SANITÁRIO, INSTALAÇÃO DE REDES DE ÁGUAS PLUVIAIS NA RUA PROJETADA PARALELA A RUA MERCEDES SOARES BARBOSA, LOCALIZADA NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE SEMÁFORO, SINALIZAÇÃO VERTICAL E HORIZONTAL NO CRUZAMENTO ENTRE A AVENIDA VICTOR SENCE E A RUA DR. MILNE RIBEIRO, LOCALIZADO NO CENTRO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE BORDAS DE PEDRAS (MEIO-FIO), NA RUA ÂNGELO JOSÉ DOS SANTOS, LOCALIZADA NO BAIRRO DA TRIBO EM CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE PRAÇA COM PARQUINHO INFANTIL E CERCAMENTO NO TERRENO QUE FICA LOCALIZADO NA RUA MERCEDES SOARES BARBOSA AO LADO DA CRECHE MUNICIPAL VOVÓ CEDINHA, NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E DE REDE DE ÁGUA E ESGOTO DA RUA PROJETADA, COM CERCA DE 100 METROS DE EXTENSÃO, SENDO ESTA TRANSVERSA AO FINAL DA RUA VEREADOR MIÉRCIO BARBOSA, NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INFORMATIZAÇÃO DA RECEPÇÃO DO HOSPITAL MUNICIPAL ANA MOREIRA; INSTALAÇÃO  DE CÂMERAS DE MONITORAMENTO COM DISPOSITIVO DE GRAVAÇÃO PARA POSTERIOR CONSULTA; DEDETIZAÇÃO E DESRATIZAÇÃO EM TODO O PRÉDIO, PRINCIPALMENTE NO PORÃO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE UM APARELHO DE ELETROENCEFALOGRAMA COM MAPEAMENTO CEREBRAL.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A IMPLANTAÇÃO DE CICLOVIA, CICLOFAIXAS E CICLORROTAS NA CIDADE.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE BICICLETÁRIOS EM FRENTE ÀS AGÊNCIAS BANCÁRIAS DESTE MUNÍCIPIO. </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE ENERGIA SOLAR NOS ÓRGÃOS PÚBLICOS. </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A REESTRUTURAÇÃO E MODERNIZAÇÃO DA FEIRA POPULAR MUNICIPAL DA ECONOMIA INFORMAL MACABUENSE, DENOMINADA COMO FRANCISCO GOMES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PLANEJAMENTO E EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO E DE GALERIA PLUVIAL NA PRAÇA DO ESTUDANTE.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE DOIS BRAÇOS DE ILUMINAÇÃO EM POSTES LOCALIZADOS EM FRENTE AO PRÉDIO E TERRENO DA IGREJA METODISTA, LOCALIZADO NA VIA PÚBLICA ATRÁS DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO EM TRECHO DE 150 METROS DE EXTENSÃO, LOCALIZADO NA VIA PÚBLICA ATRÁS DA RODOVIÁRIA, TENDO COMO REFERÊNCIA A IGREJA METODISTA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INCENTIVO PROFISSIONAL AOS OCUPANTES DO CARGO DE MAGISTÉRIO EM NÍVEL SUPERIOR.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO COM CENTRAL DE VISUALIZAÇÃO E GRAVAÇÃO DE IMAGENS NA ÁREA CENTRAL E ROTAS DE ENTRADAS E SAÍDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE REDE COLETORA DE ESGOTO E DE ÁGUAS PLUVIAIS NA RUA GERTRUDES VALENTIN, LOCALIZADA NO BAIRRO PITEIRAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO, INSTALAÇÃO DE REDE COLETORA DE ESGOTO E DE ABASTECIMENTO DE ÁGUA, NA RUA QUIRINO NUNES LOCALIZADA NA BAIRRO DA USINA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO, REVISÃO DA REDE COLETORA DE ESGOTO E INSTALAÇÃO DE REDE COLETORA DE ÁGUA PLUVIAL NA RUA PROJETADA (VILA LEOLINDA), LOCALIZADA NO BAIRRO USINA, TENDO COMO REFERÊNCIA O DEPÓSITO DE GÁS DA EMPRESA ULTRAGÁS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO NA RUA PROJETADA, LOCALIZADA NO BAIRRO USINA AS MARGENS DA RODOVIA RJ 182, PRÓXIMO AO RADAR ELETRÔNICO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CONCEIÇÃO DE MACABU, INSTALAÇÃO DE BRAÇO DE LUZ EM POSTE NA RUA ARISTATILDES GRIJÓ, EM FRENTE A PRAÇA DA PITEIRA E CASA 20.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A IMPLANTAÇÃO DE ESCOLA DE EQUITAÇÃO EDUCATIVA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXTINÇÃO DO &amp;#8220;ABONO COMPLEMENTAR AO SALÁRIO MÍNIMO&amp;#8221; E &amp;#8220;COMPLEMENTAÇÃO AO VENCIMENTO BASE&amp;#8221;, DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, PASSANDO TAIS VALORES A INTEGRAR O SALÁRIO BASE.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A CRIAÇÃO DO ÓRGÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON, NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DE MACABU &amp;#8211; RJ, EM ATENDIMENTO AO ARTIGO 199 DA LEI ORGÂNICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE UMA PRAÇA COM INSTALAÇÃO DE BRINQUEDOS EM TERRENO QUE SEDIAVA A ESCOLA SERINGUEIRA NO BAIRRO VILA TAVARES.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E DE IMPLANTAÇÃO DE REDE COLETORA DE ESGOTO, ÁGUA PLUVIAL E DE ABASTECIMENTO DE ÁGUA POTÁVEL NA RUA ENO MAIA, LOCALIZADA NA COMUNIDADE DE CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE APARELHO DE ULTRASSONOGRAFIA DIGITAL COM MONITOR COLORIDO PARA REALIZAÇÃO DE EXAMES DOS ÓRGÃOS INTERNOS UTILIZANDO AS VIAS NATURAIS DOR ORGANISMO, DOS ÓRGÃOS EXTERNOS E SUPERFICIAIS E OBTENÇÃO DE IMAGENS ESPECIAIS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONCESSÃO DE INSALUBRIDADES AOS AGENTES DE ENDEMIAS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A IMPLANTAÇÃO DE CICLOVIAS, CICLOFAIXAS; SINALIZAÇÃO HORIZONTAL, VERTICAL E LUMINOSA NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REFLORESTAMENTO DO MORRO LOCALIZADO NO PARQUE DE EXPOSIÇÕES OTTO GUIMARÃES LINHARES.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO SERVIÇO DE LIMPEZA NA RESERVA AMBIENTAL LOCALIZADA NO CEMITÉRIO MUNICIPAL E AÇÕES DE CONSCIENTIZAÇÃO PARA O NÃO DESCARTE DE LIXOS, RESÍDUOS E ENTULHOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE RASPAGEM E RECAPEAMENTO DA RUA GODOFREDO GUIMARÃES TAVARES, LOCALIZADA NO BAIRRO ÁLCALIS EM CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA QUE DÁ ACESSO AO CEMITÉRIO MUNICIPAL; INSTALAÇÃO DE REDE COLETORA DE ÁGUA PLUVIAL; INSTALAÇÃO DE ESTRUTURA E COBERTURA NOS CORREDORES DE ACESSO AOS TÚMULOS; INSTALAÇÃO DE POSTES COM BRAÇOS DE LUZ PARA ILUMINAÇÃO NA PARTE EXTERNA E INTERNA E NA RUA DE ACESSO NO INTERIOR; REPARO NOS BANCOS EXISTENTES; RESERVA DE VAGAS DE ESTACIONAMENTO DE VEÍCULOS PARA PESSOAS IDOSAS E COM DEFICIÊNCIA, COM PLACAS DE SINALIZAÇÃO; AQUISIÇÃO DE UNIFORMES E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL PARA OS FUNCIONÁRIOS QUE TRABALHAM NO LOCAL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE CAPELA MORTUÁRIA PÚBLICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA ÁLVARO BELMONT DAUMAS, VIA PÚBLICA QUE LIGA O BAIRRO USINA A VILA NOVA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE REDE COLETORA DE ESGOTO SANITÁRIO E DE ÁGUA PLUVIAL NA RUA EDUARDO NERES, LOCALIZADA NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE REDE COLETORA DE ESGOTO SANITÁRIO E DE ÁGUA FLUVIAL NA RUA SALVADOR DOS SANTOS FLORIDO, LOCALIZADA NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO DE GUARDA CORPO NA PONTE LOCALIZADA NA RUA ITAMAR GOMES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇOS DE REPARO NA GRADES QUE CERCAM A QUADRA LOCALIZADA NO BAIRRO CALÇADINHA; MANUTENÇÃO DOS REFLERORES; CERCAMENTO DA ÁREA ONDE ENCONTRA-SE INSTALADO O PARQUE INFANTIL COM ADEQUAÇÃO DO PISO; REFORMA DOS BANHEIROS E MESA DE CONCRETO; LIMPEZA GERAL; ORNAMENTAÇÃO COM PLANTIO DE GRAMA NO ENTORNO DA PRAÇA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ALTERAÇÃO DO PARÁGRAFO ÚNICO, DO ARTIGO 17, DO DECRETO MUNICIPAL Nº 074/2014, QUE REGULAMENTA A LEI MUNICIPAL Nº 297/1997, OBJETIVANDO A PRORROGAÇÃO DO PRAZO DE 10 (DEZ) ANOS, PARA ATÉ MAIS 02 (DOIS) ANOS, A DATA DE FABRICAÇÃO DOS VEÍCULOS UTILIZADOS PARA O SERVIÇO DE TÁXI NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE DUAS RAMPAS NO POSTO DE SAÚDE CENTRAL QUE PROMOVAM MELHOR ACESSIBILIDADE ÀS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMAS E ADAPTAÇÕES NA ESCOLA MUNICIPAL CURATO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE BRAÇO DE LUZ EM POSTES LOCALIZADOS NA RUA CORONEL CASTRO, EM FRENTE AOS Nº 261 E NA RODOVIA RJ 182, EM FRENTE AO Nº 08, NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO OU REFORMA DAS BARRACAS UTILIZADAS NA FEIRA POPULAR MUNICIPAL DA ECONOMIA INFORMAL MACABUENSE, DENOMINADA COMO FRANCISCO GOMES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE DEPÓSITO DE ANIMAIS, NOS TERMOS DA LEI MUNICIPAL Nº 1.010/2010.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE BICICLETÁRIO NO HOSPITAL MUNICIPAL ANA MOREIRA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE BANHEIROS ACESSÍVEIS (CONSTRUÇÃO E/OU REFORMA) NOS ÓRGÃOS PÚBLICOS MUNICIPAL E NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, BEM COMO NOS BANHEIROS PÚBLICOS QUE FUNCIONAM NO CORETO &amp;#8211; CENTRO CATÓLICO MARIANO &amp;#8211; FREI LAMBERTO BAXMANN.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO AQUISIÇÃO DE EQUIPAMENTOS DIGITAIS PARA A TORRE DE TRANSMISSÃO DE SINAL DE TELEVISÃO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO LIMPEZA DE BUEIROS E A INSTALAÇÃO DE BRAÇO DE LUZ NA RUA DOMINGOS FONTE TAVARES, NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE A QUEIMA DE OSSOS NO CEMITÉRIO MUNICIPAL SÓ OCORRA APÓS AS 15H00MIN.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE APÓS A ENTREGA À COMUNIDADE DA UBS (UNIDADE BÁSICA DE SAÚDE) DO SEGUNDO DISTRITO DESTE MUNICÍPIO, MACABUZINHO, SEJA ESTUDADO A VIABILIDADE DE SER IMPLANTADO ONDE FUNCIONA O ATUAL POSTO MUNICIPAL DE SAÚDE UM POSTO POLICIAL MILITAR.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PLANEJAMENTO E EXECUÇÃO DE OBRAS DE CALÇAMENTO E DEMAIS INTERVENÇÕES DE INFRAESTRUTURA E SANEAMENTO NA RUA G, LOCALIZADA NO LOTEAMENTO GAIVOTA QUE INTERLIGA A RODOVIA RJ 182 AO BAIRRO DA TRIBO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO E/OU CONSTRUÇÃO DE ABRIGOS DE PASSAGEIROS AO LONGO DA RODOVIA RJ 182, FRENTE AO NÚMERO 03 E 087; TREVO DE SANTA MARIA E RUA CORONEL CASTRO FRENTE AO NÚMERO 283 - SENTINDO CONCEIÇÃO DE MACABU X MACAÉ; RODOVIA 182 TREVO DE SANTA MARIA SENTINDO MACAÉ X MACABU E TREVO DO BAIRRO PITEIRAS NO SENTIDO CONCEIÇÃO DE MACABU X TRIUNFO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CRIAÇÃO DE UM SETOR NA SECRETARIA DE SAÚDE PARA CADASTRAMENTO E DISTRIBUIÇÃO DE CADEIRAS DE RODAS, MULETAS, ANDADORES E EQUIPAMENTOS SIMILARES PARA PESSOAS QUE NECESSITAM DESSES EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INCLUSÃO DE RAMPAS DE ACESSIBILIDADE EM PROJETO QUE PREVÊ A CONSTRUÇÃO DE CALÇADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO INSTALAÇÃO DE POSTO FIXO E OU MÓVEL (TRAILER, CONTAINER, ETC...) COM CÂMERAS DE MONITORAMENTO NA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA, PARA SER UTILIZADO PELA GUARDA MUNICIPAL DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REALIZAÇÃO DE CONCURSO PÚBLICO PARA O CARGO DE GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE CALÇADA E AMPLIAÇÃO DE MOBILIDADE NO PASSEIO PÚBLICO DA RUA GUILHERME BARBOSA, LOCALIZADA NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE IDENTIFICAÇÃO VISUAL (LETREIRO, FAIXA, PLACA OU PINTURA)COM OS NOMES DOS PRÉDIOS QUE SEDIAM A SECRETARIA MUNICIPAL DE SAÚDE E O CENTRO DE ATENDIMENTO DIVERSIFICADO)</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE BRAÇO DE LUZ EM POSTE LOCALIZADA NA RUA DOS TRANSMISSORES, NO BAIRRO TORRE DA RÁDIO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA SÃO JOÃO, LOCALIZADA NO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CONCEIÇÃO DE MACABU PAGAMENTO DE INSALUBRIDADE AOS AGENTES DE COMBATE A ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO INSTALAÇÃO DE DISPOSITIVO DE FILTRAGEM E RESFRIAMENTO DE ÁGUA NA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA, NO LOCAL CONHECIDO COMO </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇOS DE REVISÃO NA REDE ELÉTRICA DO PRÉDIO QUE SEDIA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE PLACA DE SINALIZAÇÃO DE TRÂNSITO MODELO R-2 (DÊ PREFERÊNCIA), EM UM DOS SENTIDOS DA RODOVIA RJ 182, NA ALTURA DO TREVO DE ACESSO A RUA CORONEL CASTRO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA A PASSAGEM  DE CARRO FUMACÊ E A VISITA DE AGENTES DE ENDEMIAS EM TODOS OS BAIRROS E ZONAS RURAIS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADA E IMPLANTAÇÃO DE PASSARELA NA RUA BENEDITO MACHADO TAVARES, LOCALIZADA NO PORTO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CRIAÇÃO DE PROJETO CULTURAL DENOMINADO "VER A BANDA PASSAR".</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CELEBRAÇÃO DE TERMO DE COLABORAÇÃO TÉCNICA OU OUTRO INSTRUMENTO DO GÊNERO COM O GOVERNO ESTADUAL PARA INSTALAÇÃO DE UM DESTACAMENTO DA POLÍCIA MILITAR AMBIENTAL NA CACHOEIRA DA AMOROSA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE ESTRUTURA MÓVEL NOS PRINCIPAIS PONTOS DE BANHO DA CACHOEIRA DA AMOROSA, DESTINADO À ORIENTAÇÃO AMBIENTAL E TURÍSTICA DURANTE O VERÃO 2017/2018.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE PÓRTICOS NAS PRINCIPAIS VIAS DE ENTRADA E SAÍDA DO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE PISTA DE LAÇO NO PARQUE DE EXPOSIÇÃO AGROPECUÁRIA DE CONCEIÇÃO DE MACABU - DR. OTTO GUIMARÃES LINHARES.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS E SERVIÇOS DE REPARO EM PRAÇAS PÚBLICAS E PARQUES INFANTIS LOCALIZADOS NOS BAIRROS USINA E PORTO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REMODELAÇÃO DA QUADRA DE AREIA LOCALIZADA NA PRAÇA DR. JOSE BONIFÁCIO TASSARA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO EXTENSÃO DE REDE DE ÁGUA POTÁVEL NA RUA MARIA LUIZA FOLLY, LOCALIZADA NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE CALÇADA E AMPLIAÇÃO DE MOBILIDADE NO PASSEIO PÚBLICO NO LOTEAMENTO JAIR BARCELOS, ENTRE A RODOVIA RJ 182 E A SUBIDA DA BALANÇA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESSIONÁRIA ENEL SUBSTITUIÇÃO DE POSTEAMENTO DE ENERGIA ELÉTRICA NA RUA NAIR DA SILVA GOMES, VILA ESPERANÇA, BAIRRO VILA SÃO JOSÉ - CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO REFORMA DO PISO DA QUADRA DE ESPORTES LOCALIZADA NO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE UM CAMPO DE FUTEBOL NO BAIRRO DA RHÓDIA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CONSTRUÇÃO DE CALÇADA E AMPLIAÇÃO DE MOBILIDADE NO PASSEIO PÚBLICO NAS RUAS A, B E C NO BAIRRO VILA ESPERANÇA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CELEBRAÇÃO DE CONVÊNIO OU OUTRO TERMO CONGÊNERE COM O GOVERNO DO ESTADO DO RIO DE JANEIRO, PARA AQUISIÇÃO DE UM CAMINHÃO PIPA PARA O DESTACAMENTO DO CORPO DE BOMBEIROS MILITAR INSTALADO EM CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE CONCEIÇÃO DE MACABU, REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER PROJETO QUE TRATA SOBRE A ALTERAÇÃO DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA (CIP).</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SERVIÇOS DE LIMPEZA URBANA NO BAIRRO GARAPA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COMISSÃO PERMANENTE DE DEFESA DA MULHER, DO IDOSO, CRIANÇA E ADOLESCENTE (CDMICA), REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATERMOS O TEMA: VIOLÊNCIA CONTRA A MULHER&amp;#8221;.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE REFORMA DA PRAÇA LOCALIZADA NO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE REFORMA DO CALÇAMENTO DA PRAÇA DR. JOSÉ BONIFÁCIO TASSARA E LIMPEZA DO LAGO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE SEJA REALIZADA LEVANTAMENTO SOCIAL DAS FAMÍLIAS QUE ATUALMENTE ENCONTRAM-SE RESIDINDO NA VILA DA MELHOR IDADE, NESTE MUNICÍPIO, A FIM DE VERIFICAR A POSSIBILIDADE DE PERMANÊNCIA DAS MESMAS NO LOCAL.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO NO BAIRRO BOCAINA.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO OBRAS DE CALÇAMENTO NA POPULAR RUA PROJETADA BEIRA VALÃO, LOCALIZADA NO BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CELEBRAÇÃO DE CONVÊNIO COM O INSTITUTO ESTADUAL DO AMBIENTE (INEA), NOS TERMOS DA LEI ESTADUAL Nº 5.101/2017, PARA DESCENTRALIZAÇÃO DO LICENCIAMENTO AMBIENTAL DE ATIVIDADES DE PEQUENO E MÉDIO IMPACTO AMBIENTAL, OU CONSÓRCIO ENTRE MUNICÍPIOS LIMÍTROFES.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO	OBRAS DE CALÇAMENTO E RETIRADA DE POSTE EM VIA PÚBLICA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DO PROGRAMA JOVEM APRENDIZ NO MUNICÍPIO DE CONCEIÇÃO DE MACABU, FAZENDO CONSTAR NOS EDITAIS DE LICITAÇÃO DO CONDOMÍNIO INDUSTRIAL E DAS LINHAS URBANAS A EXIGÊNCIA DO CUMPRIMENTO DA LEI FEDERAL QUE INSTITUI O PROGRAMA JOVEM APRENDIZ, REGULAMENTO PELO DECRETO FEDERAL Nº 5.598/2005.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE UM CENTRO DE ATENDIMENTO AS MULHERES EM SITUAÇÃO DE RISCO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSTALAÇÃO/IMPLANTAÇÃO DE SISTEMA DE COMUNICAÇÃO MÓVEL E PORTÁTIL COM ESTAÇÃO REPETIDORA DE BASE, UMA REPETIDORA TRANSPORTÁVEL PARA VIATURAS, E TORRE DE TRANSMISSÃO PARA FREQUÊNCIA EXCLUSIVA PARA AS SECRETARIAS DE SEGURANÇA (GUARDAS MUNICIPAIS, VIATURAS E SEDE DA SECRETARIA) E DE SAÚDE (AMBULÂNCIAS E HOSPITAL ANA MOREIRA).</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CERCAMENTO, INSTALAÇÃO DE POSTES BAIXOS DE ILUMINAÇÃO, LIMPEZA COM RETIRADA DE ENTULHOS, CALÇAMENTO E PLANTIO DE GRAMA E INSTALAÇÃO DE BRINQUEDOS NO TERRENO LOCALIZADO NA RUA SILVA CASTRO, PRÓXIMO AO CAMPO SÃO LUIS NO BAIRRO DA USINA.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO CRIAÇÃO DE ESTACIONAMENTO ROTATIVO NA ÁREA CENTRAL DO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DO PROGRAMA MUNICIPAL DENOMINADO GUARDA MIRIM.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DO PROGRAMA MUNICIPAL DENOMINADO GUARDA SÊNIOR.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DO PROGRAMA MUNICIPAL DE APOIO E FOMENTAÇÃO A CATEGORIA DE PROFISSIONAIS DENOMINADA POPULARMENTE DE "CATADORES DE PAPELÃO."</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO SUSPENSÃO DE PENALIDADES DE TRÂNSITO ATÉ QUE O MUNICÍPIO REALIZE A SINALIZAÇÃO DEVIDA DE TODAS AS VIAS DO MUNICÍPIO DE CONCEIÇÃO DE MACABU, PELOS MOTIVOS EXPOSTOS NA INDICAÇÃO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE BRINQUEDOS E EQUIPAMENTOS DESENVOLVIDOS PARA UTILIZAÇÃO POR PESSOAS COM DEFICIÊNCIA NAS PRAÇAS, PARQUES E OUTROS LOCAIS PÚBLICOS JÁ EXISTENTES A PRÁTICA DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO IMPLANTAÇÃO DE SINALIZAÇÃO QUE AUXILIE A EFICÁCIA DA LEI Nº 1.488/2017.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.jpeg</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ADEQUAÇÃO DO CURRÍCULO ESCOLAR DAS UNIDADES MUNICIPAIS A LEI Nº 1.483/2017.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>APLO</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL DIFERENCIADA PRÓXIMA ÀS ÁREAS ESCOLARES.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>CRIA CRITÉRIOS DE ACESSIBILIDADE A SER IMPLANTANDO NO CEMITÉRIO MUNICIPAL E EM NOVOS CEMITÉRIOS PÚBLICOS OU PRIVADOS QUE VIEREM A SER IMPLANTADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS E CERCANIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>FICA PROIBIDA A INSTALAÇÃO DE TRAVES DE FUTEBOL MÓVEIS EM QUADRAS ESPORTIVAS DE QUALQUER NATUREZA E EM CAMPOS DE FUTEBOL NO MUNICÍPIO DE CONCEIÇÃO DE MACABU.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ADOTE UMA ÁRVORE NO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA O PERCENTUAL MÍNIMO DE SERVIDORES EFETIVOS DO QUADRO PERMANENTE DO PODER EXECUTIVO QUE OCUPEM CARGOS EM COMISSÃO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CIDADE VERDE, NO MUNICÍPIO DE CONCEIÇÃO DE MACABU/RJ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -3003,68 +3003,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/37/plo_029-2017_-_proibicao_do_uso_de_carros_particulares_cadastrados_em_aplicativos_rotated.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/39/plo_31-2017_-_concessao_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/12/plo_06-2017_-_acrescenta_o_2o_e_3o_do_artigo_1o_da_lei_municipal_no_971-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/7/plo_07-2017_-_altera_a_estrutura_administrativa_da_camara_municipal_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/6/plo_008-2017_-_legislativo05072018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/62/plo_59-2017_-_fixacao_crime_previsto_no_artigo_244-a_do_eca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/36/plo_27-2017_-_colocacao_de_banheiros_quimicos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/41/plo_35-2017_-_estabelece_as_aliquotas_de_contribuicao_previdenciaria_e_o_plano_amortizacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/43/plo_14-2017_-_concessao_de_complemento_salarial_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/44/plo_15-2017_-_alteracao_de_valor_dos_proventos_dos_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/51/plo_046-2017_-_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/52/plo__47-2017_-_cria_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/76/plo_73-2017_-_altera_a_lei_n.o_756.2006_e_a_lei_1.437.2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/77/plo_19-2017_-_credito_especial_na_importancia_de_r_273.10606.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/83/plo_20-2021_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/87/plo_22-2021_-_o_valor_para_pagamento_das_obrigacoes_de_pequeno_valor-rpv.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/114/plo_23-2017_-_alteracao_dos_criterios_da_concessao_de_uso_das_areas_publicas_que_constituem_o_condom.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/123/plo_121-2017__-_altera_a_lei__municipal_n._1.450-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/141/plo_27-2017_-_alterar_a_lei_municipal_no_1268_que_dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/142/plo_28-2021_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/143/plo_29-2017_-_sobre_o_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/158/plo_169-2017_-_instalacao_de_antenas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/161/plo_172-2017_-_incorporacao_em_cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/204/plo_215-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/199/plo_210-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/201/plo_212-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/202/plo_213-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/206/plo_217-2017_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/209/plo_220-2017_-_plano_plurianual__periodo_de_2018-2021..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/210/plo_40-2017_-_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/213/plo_44-2017_-_institui_a_gratificacao_de_incentivo_a_arrecadacao_fiscal_giaf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/216/plo_227-2017_-_instalacao_de_sistema_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/224/plo_047-2017_-_legislativo04072018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/222/plo_233-2017_-_proibicao_de_uso_de_cigarro_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/229/plo_240-2017_-_institui_dia_municipal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/238/plo_249-2017_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/239/plo_251-2017_-__inclusao_da_tematica_contra_a_violencia_as_mulheres_no_curriculo_escolar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/240/plo_252-2017_-_punicao_aos_estabelecimentos_que_restringem_o_direito_da_mulher_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/251/plo_54-2017_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/273/plo_286-2017_-_atendimento_prioritario_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/276/plo_289-2017_-_criacao_de_03_vagas_para_o_cargo_de_servente_de_obras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/271/plo_284-2017_-_denominacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/277/plo_290-2017_-__criacao_de_02_vagas_para_o_cargo_de_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/280/plo_293.2017_-_altera_simbologia_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/281/plo_62-2017_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao_da_secretaria_municipal_de_pro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/282/plo_63-2017_-_criacao_de_cargos_de_provimento_em_comissao_no_ambito_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/283/plo_296-2017_-_extincao_e_criacao_de_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/288/plo_301-2017_-_proibicao_de_inauguracao_de_obra_publica_municipal_incompleta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/309/plo_066-2017_-_reajusta_o_valor_do_auxilio_alimentacao_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/188/plo_199-2017_-_estabelece_normas_para_o_controle_de_bens_patrimoniais_da_camara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/45/pre_001-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/26/pre_002-2017_-_titulo_de_cidadao_macabuense.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/25/pre_000003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/29/pre_004-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr_antonio_teles_da_silva.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/24/pre_006-2017_-_concede_diploma_de_honra_ao_metito_aos_protetores_de_animais_de_macabu_pama.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/22/pre_007-2017_-_concede_titulod_e_cidadao_macabuense_celso_borges_leal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/75/pre_008-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_vivaldo_vieira_barbosa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/74/pre_009-2017_-_concede_diploma_de_honra_ao_merito_a_senhora_elizabeth_nunes_berbat.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/23/pre_010-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr._jorge_henrique_feijo_dubois.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/73/pre_011-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_gilberto_freitas_paixao..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/53/pre_013_-_2017_-_concede_titulo_de_cidada_macabuense_a_monalisa_fagundes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/21/pre_017_-_2017_-__concede_diploma_de_honra_ao_merito_a_maria_de_fatima_pacheco.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/30/pre_019-2017_-_concede_titulo_de_cidadao_macabuense_a_rodrigo_freire_viana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/35/pre_025-2017-_guta29052018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/27/pre_027-2017-_nathalia_braga29052018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/47/pre_036-2017-_valmir_lessa29052018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/46/pre_037-2017-_barcelos_resina29052018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/69/pre_047-2017_-_concede_comenda_professora_celina_belas_a_senhora_suelir_batista_ramos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/49/resolucao_050_-_2017_-_denomina_creche_vovo_aurea_pacheco_daumas_a_creche_localizada_no_bairro_vila_nova_proximo_ao_ginasio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/130/pre_069-2017_-_toninho_da_saude05062018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/293/pre_94-2017_-_paulo_henrique05062018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/294/pre_095-2017_-_sandro_daumas05062018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/37/plo_029-2017_-_proibicao_do_uso_de_carros_particulares_cadastrados_em_aplicativos_rotated.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/39/plo_31-2017_-_concessao_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/12/plo_06-2017_-_acrescenta_o_2o_e_3o_do_artigo_1o_da_lei_municipal_no_971-2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/7/plo_07-2017_-_altera_a_estrutura_administrativa_da_camara_municipal_de_conceicao_de_macabu.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/6/plo_008-2017_-_legislativo05072018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/62/plo_59-2017_-_fixacao_crime_previsto_no_artigo_244-a_do_eca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/36/plo_27-2017_-_colocacao_de_banheiros_quimicos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/41/plo_35-2017_-_estabelece_as_aliquotas_de_contribuicao_previdenciaria_e_o_plano_amortizacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/43/plo_14-2017_-_concessao_de_complemento_salarial_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/44/plo_15-2017_-_alteracao_de_valor_dos_proventos_dos_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/51/plo_046-2017_-_diretrizes_para_a_elaboracao_e_execucao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/52/plo__47-2017_-_cria_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/76/plo_73-2017_-_altera_a_lei_n.o_756.2006_e_a_lei_1.437.2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/77/plo_19-2017_-_credito_especial_na_importancia_de_r_273.10606.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/83/plo_20-2021_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/87/plo_22-2021_-_o_valor_para_pagamento_das_obrigacoes_de_pequeno_valor-rpv.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/114/plo_23-2017_-_alteracao_dos_criterios_da_concessao_de_uso_das_areas_publicas_que_constituem_o_condom.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/123/plo_121-2017__-_altera_a_lei__municipal_n._1.450-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/141/plo_27-2017_-_alterar_a_lei_municipal_no_1268_que_dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/142/plo_28-2021_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/143/plo_29-2017_-_sobre_o_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/158/plo_169-2017_-_instalacao_de_antenas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/161/plo_172-2017_-_incorporacao_em_cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/204/plo_215-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/199/plo_210-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/201/plo_212-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/202/plo_213-2017_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/206/plo_217-2017_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/209/plo_220-2017_-_plano_plurianual__periodo_de_2018-2021..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/210/plo_40-2017_-_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/213/plo_44-2017_-_institui_a_gratificacao_de_incentivo_a_arrecadacao_fiscal_giaf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/216/plo_227-2017_-_instalacao_de_sistema_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/224/plo_047-2017_-_legislativo04072018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/222/plo_233-2017_-_proibicao_de_uso_de_cigarro_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/229/plo_240-2017_-_institui_dia_municipal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/238/plo_249-2017_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/239/plo_251-2017_-__inclusao_da_tematica_contra_a_violencia_as_mulheres_no_curriculo_escolar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/240/plo_252-2017_-_punicao_aos_estabelecimentos_que_restringem_o_direito_da_mulher_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/251/plo_54-2017_-_plano_plurianual_para_o_periodo_de_2014_a_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/273/plo_286-2017_-_atendimento_prioritario_as_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/276/plo_289-2017_-_criacao_de_03_vagas_para_o_cargo_de_servente_de_obras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/271/plo_284-2017_-_denominacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/277/plo_290-2017_-__criacao_de_02_vagas_para_o_cargo_de_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/280/plo_293.2017_-_altera_simbologia_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/281/plo_62-2017_-_altera_a_simbologia_de_cargos_de_provimento_em_comissao_da_secretaria_municipal_de_pro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/282/plo_63-2017_-_criacao_de_cargos_de_provimento_em_comissao_no_ambito_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/283/plo_296-2017_-_extincao_e_criacao_de_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/288/plo_301-2017_-_proibicao_de_inauguracao_de_obra_publica_municipal_incompleta.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/309/plo_066-2017_-_reajusta_o_valor_do_auxilio_alimentacao_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/188/plo_199-2017_-_estabelece_normas_para_o_controle_de_bens_patrimoniais_da_camara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/45/pre_001-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/26/pre_002-2017_-_titulo_de_cidadao_macabuense.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/25/pre_000003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/29/pre_004-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr_antonio_teles_da_silva.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/24/pre_006-2017_-_concede_diploma_de_honra_ao_metito_aos_protetores_de_animais_de_macabu_pama.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/22/pre_007-2017_-_concede_titulod_e_cidadao_macabuense_celso_borges_leal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/75/pre_008-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_vivaldo_vieira_barbosa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/74/pre_009-2017_-_concede_diploma_de_honra_ao_merito_a_senhora_elizabeth_nunes_berbat.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/23/pre_010-2017_-_concede_titulo_de_cidadao_macabuense_ao_sr._jorge_henrique_feijo_dubois.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/73/pre_011-2017_-_concede_titulo_de_cidadao_macabuense_ao_senhor_gilberto_freitas_paixao..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/53/pre_013_-_2017_-_concede_titulo_de_cidada_macabuense_a_monalisa_fagundes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/21/pre_017_-_2017_-__concede_diploma_de_honra_ao_merito_a_maria_de_fatima_pacheco.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/30/pre_019-2017_-_concede_titulo_de_cidadao_macabuense_a_rodrigo_freire_viana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/35/pre_025-2017-_guta29052018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/27/pre_027-2017-_nathalia_braga29052018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/47/pre_036-2017-_valmir_lessa29052018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/46/pre_037-2017-_barcelos_resina29052018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/69/pre_047-2017_-_concede_comenda_professora_celina_belas_a_senhora_suelir_batista_ramos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/49/resolucao_050_-_2017_-_denomina_creche_vovo_aurea_pacheco_daumas_a_creche_localizada_no_bairro_vila_nova_proximo_ao_ginasio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/130/pre_069-2017_-_toninho_da_saude05062018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/293/pre_94-2017_-_paulo_henrique05062018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/sapl/public/materialegislativa/2017/294/pre_095-2017_-_sandro_daumas05062018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodemacabu.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H293"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>